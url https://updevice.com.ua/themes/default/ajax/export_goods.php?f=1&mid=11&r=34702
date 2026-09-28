--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb789258ed01115fa64cda4e8a7da21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283594665145ba6d441fc51bd34661a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4901bb43dba7e604d5dc672a127d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039212a7def91f9222824cbac7dfc194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa69300f1dc6f8e297eb1b44149fc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e765cf720c460204cd7424129c410a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfcc42a1b8a6a221db5548407456087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d27ca30399559c80783a6e769028f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdfeead0726c5e8f68549996d5c6629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1da65c872b1da0d71b63a512077bc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb69ce7fb936d651eb9ce6fb78a573111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef8aa6ede24c31df5bcfa72adac1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ca07dd24fd01f15e512de880e2a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107572f5c074c6506f38d94601dd20ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed695fd69e2f15b41ed2e045cbe986a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a194708ccf08cf5551128e79f262116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f9af61b57f871b11dc2fe614fbe9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b9359ddcaff8a8a82209b300ccae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b12c90e23dbdce7ea5befb8630cac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8241d5d1844373da1fd2679e165386c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081b3a1239d282714283977edb1623221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef04c505ec28d15f42df4b2063104ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c31e2e3c7c46fe43245031d858af6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc918cf290c30c46c8fa01d6d0829a5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ffd8d5f7bbc4013648212c8f0e5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23cf822e5fb9eee5c7a68bc6f4cda026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998848fa29df4be254849602c97ee8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4de791b00fe10cbf7bd06fc97955a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd70bc91abea3060f99049316b89429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f4aa5238a78aef6b588e6a5ba513130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b34145130c4da9bb422fbc7609ad4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd061e9fde162f7cb9ee724ae62856d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7731d990829594efc2673ae024a5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c109d8506088723635b4cc72e0e99234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062738a47b5205f2541e0e51dccd4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76123ae7a23a3b2eda42aa07a82611336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddba42cf31f0147ac12fce37693aa2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c58aaa3745b38d6d67b7239126715738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372e13f488a580d229d829802a167539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ab720c71ea114928dd2c98d1a17a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af901ccc566f5c0c0f7db65ec4cec041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173ace70a525613cdb825e8997fac6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeddd9b7e77ac81e3c2f044cb3785c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbbc24c457cc86abf61269087fc77f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5128ef590daaa5578e81349b0e94c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fac3a01ef09021c69c4d1bb8fa229d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9556bfb182ee6cb06bb3fa54689f6d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea643d64b1ce458c4ac1e5a01e9be3de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad290aea82bb26bd6b01ba29f97bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a300cfd0bdea88f92df0fcb00f6d44350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98948235eac711852a8f05a055a4417c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d49cb16129bea71c7f9232f1c96052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c065aa64882580ae0bd058229aff39d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c1b9a6d3c97686160ea6dd4a1306a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7fd0f73a92511ca62f2e6a47a057b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75742a9f46d9817ac2900f38e6a34b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd064fe81c0d9f4bc2264b59d50a9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e7386fc5ae0d1aeef2a141b4ff39758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217134f1d00aa21846ba6727f47376359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3484f71448aafff8f4bb1657615160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195ff9c4545905a9fc85a918d209fc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e4b8b142449fe248dc103782ad67c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc2bfa870391f63828fe057fdce00d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06c0922fa0bd29245e8c335359b7c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94017070a029be96b08e688e376f8fe765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09afc27fa6521f6844dd4201159a2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3079b17fb3019f0fa0e82fb0bb63ea567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e04e5a92d9aa8857be44dbea590b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b7b849df70489b3883ec8eb3105b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748417a5fada54e3007b3352f9b3060a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a31a289f4d6537371b23da843064271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a5564bf0298e6b56d3fa70259e1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12f71a1e8927ab0649b8ff2be007c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712242a8fed2335ef87d4a34c2d3d68974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da91033dc7629c4053e90adb291edb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79bf9b8ad211a728d285ca2c2f0c9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fc8129d78733e799efbf3bb6cc8f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed366a40e188ec030d7fbdb9e24c2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1672edd39c24ca7fde6099a5948610179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532edd3addc9622f0d77e25942f9486780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11bc5500afd0b9416154b239fc61781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b260a1e5b20b9a59d16d821f3cb8aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d77a133ce7ea89200a83c7b9c455583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c1d2543c24113033fb92c6006cdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50079a951ee9e036403e7e3ef72a713f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f976aa80d1b936b87a34135691784286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3464345914ed8b65ba0b0457189d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb3c466df913acca98021b2d6987c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6858f6851275d48d919a113f72573a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744296ddd9d4a444996349aedde1022e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d4bd4804e336cdbd1a6e04b140dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da026bd825bb948dc4ce4ac7f990be7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a238ef4f5e5b8d161b13ff6043445f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7420e241d851cb049b7c14894ed1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b1c4164cc57a0c611faa3f2f216a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfdd921aa4e330b60b64a5eefae95896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ef8da5bf6bb675a62ee72242b9c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792d83306bed74de3f641757ce65a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a98b3d80ccb154ead03c8c280dba899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26dd2c76a1bc1b0feaf6841de43957100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbee66dacd9050b4cebf1207c9f06c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451adc5db27323a2eab88a89a4cff45a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64654e019aaa7d0132ed4493ba519f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc633c65fbf3fbc0d8e7a26b0db0e53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff451e467faf2806aa715ee1ac3c84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f73966009760429567114bc2cdf5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e682abe9bf8ec486d3e1a44796daf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca2ccadd151f0d69f854b16c01a349108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f397a5aea97f0b6d10a36ef649427109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baffedbb6389fc67cf9dee9e4bf5b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a35d24bc196c8bcde598008ab51737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad651514baf71d5ed1adc20023c98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f5910e1425f47c33433e937c0af9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e598020207f25b860b7f9dc6a201114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df27be42ab2029c47edc664db3cbf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c752fea638adfb9fe2a2d588265ed4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448409545c126b5abc55b9b446f78b1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcd35077032699d0501da30cfa617118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d41fc879e3e3a3ae896f35b8db6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ad6f1cc31649295e32aae4bf47a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79ada34bcbe3cce88bd38e8cd1f18d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab0eb3371a017f838053ec37b21745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5a2fea7014029c64143486222bf88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7429286db2ddc91ce22481763c356124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872dcc32fbf381c39eb87af286cfed3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8846c28c429f394c57e35b33b9afe63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4b1f31095136920da549c312fe3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881eaa2be6e2999b3df4643cb12b4d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f23a5c6d502fc21f9510b07999a1e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd719d5dcf906faafaefacf31d45c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d34968f1452e176120bc1d4cd2d5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a92c10c45aa50d3ad6f5af0383bb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6dea0aafe33159b3d4118651a725133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da80c107300a47c83634b85d2c4f88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb65b96aaf9e65306c75cb245217fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde54d0ff9868a583568f581b01679cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbb840bcf0a0446dbcaed6010be640137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23634fc4dba0a1a39acc2a27a3e22c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b68d232b229d30ae7810f79158406139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ecb45ee11d57e7c6fe67997d085b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff120c3bbecd1c85c02a52dbac3c21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904279f5f8a1a343c58f62e28377aad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda308993163dde1f04878cb5610f58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdf1f1e2d08730027b1c27d016bea3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48633d044df825bc90ed66e32ca53b56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c3f566ed4ea774b5d01cb7e8e0ab7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802933dd3fa54b1d8c35b40ea7298ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070332068ceea3ba4c2a1215128c91f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0b267d2546f338b8f6273d7d60497149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb6f6f9a4e6b033344d57ee4c038f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3c443c3a228f06a398293f3b2a2e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25464e37b77c2eb4d80217c2102451d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbea630fc15579f2be3d48714abea95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878a58130108944c8ce9e7221c64915154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457d2f2ea5715e7c757ed9199c8968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bbb494dc08915458dc7afa82cd5c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8881ad982de17d883581d47ba804f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e2b0aa66d2e58ee8032c77255b855158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b5bf19302d1cb25852e3eb105fbdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40af5b517e9fcd388293574cfe605d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844ec193692b918b1df95baba97c626161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9035013d5b2f6ba6d1fb6c4a9fdf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d229b2c87afdc7e6d75d3abd908e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf06fdb35bdc701fbded47b4bc5bff5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297ad232d26ebdc7bb597c1b42410d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff78e043f66ba738047975688c30683166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1046b1152683f58ff3fdb1fd802a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb0b3daf94301968ae95f075499817168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7beb42301d7b56f494ae2bf8078aaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca355a386e79b763b2fcef44b0e109c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef1f7a1bd63fb22ba8bb3c91ba9265171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e63f4f313b31418f78eacd1e8fc169172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329337a2d07d20c4273a2178e2d73432173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac195aca6417bf18ac076eaab1d3133174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941ce920ada87811579220a8d798515175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5ec9a2ec2a1a4262e9d8bb5a7b9d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743cda19f8ce7d15278d8ef29ca367c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5fa2a2fc5ee8b7dad42f079232d18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573ccae3c170bc13ed4554e3453105f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa00b107c313bcfda1b346d7e70251180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b64bb394d56affc2364fb4c9dd67f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc207c79005f8c6b230b8e430bf416182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec25cc23abdb0e6176bbd6d87407bfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1047687fcdf4fcbdcf35775ab642ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa2846cd3fc465e3f461fdbf9c32e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687418e71c4c53c8f59928a440042125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d4f1a6ff66993824add0e1ba3082b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147bae159b009c0ee2cdc57bdd93841188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae567191b3562341a30108df73c4ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d2818468638103fdbdcf5b30d7278190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403434e92da0c1d24c7e3bfde042d277191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbae348bae1da867b4c9cd59cb73ca7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1807964c8ac1599a7e26700a8abce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd5452f15a0cf12391f7e91633b52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d778f68a42dd3cdbece2f63989a01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43742162455efa511416b1c5fb56c636196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f92cf1516915d6c8f49adeb06deed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81374beaaf097bcf2914449574073aa6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0c4c8fecffea427f3a9845548f5f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cef7731ef86cda6c59afb5e282806200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e29c14a5f8a28d24b20adbbbb0d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35915fdd379d5576f33456742aa2ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d602b6d2bf226bc853046ccb6b7cb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f12718f7b57991b321dd4178c465d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bfb55242367083991ed3ee0e13f43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c39a1a73c485c53bbff30a34fd1c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bbf46be108d4a6291f2e2e4686e79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940663e7ed898aac3ced6a87dc18e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3f10cf6c3c0a9f9e4643e0e82c679209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ab2e051cb73ae41d1ebd7e3ef94c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e666b0655b9f8b93195ed987100af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cd57ad4f18b8d7506ffdff06fe374212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ada174ac0e5eb41ccaf487407fe4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718d487d85f9790aa2106c402a11178214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23405a5cb20c91d50bb0b093b212c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c0ad18cb43d6ba668eee118bf450216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fca728d503124ad7311d815401c47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f61a4c3adc5455de2db943880da3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bade1ecf3d2c23b974bd2ef512841219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc1bc1c9747a31b4e9c7a8cf984fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1503fd459438fdfd22ee20a69cb9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b3d2f4fdb3ccd87512971d466185b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fd4e355629f52d9ca58b7277a6b404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25d643d3a3ea0cb9c240692ba3e2e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bfa1edb2473dc490a27e1c8b41e566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf94f7eaa94f3c9fc53b53bdb23e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498019645b2294552944873fbe95d5c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea320dca26fad319fdf8fd3bb882da0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649551e7542ada70c061775fc3b1d6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6188a50902c87971514ef573ae8639111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e182c7f928092e663792a501295112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8196a113033d793f88633f7defff813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d79ddd0b58a5143471a27f59ccb2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fabb40daad98ebf155f5a0484d48515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9a2130b256641d35600c10afcb54316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ec7e233e87c876486eb606b091f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e43389a785bcaad1c9fee573315eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c63ae287ac842cd7a430b1e7707cb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dcaa1b049c374db4f4c6d44554ad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f159a35cedbcf16474eb053a921e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95841d52d02aeff670a500d261318f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2f36af2ef59e3d448a9e9d620838f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7da9a5dcd1a682f1004cf8535cfb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6a24555a60bae1c11526aa6c613ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f406b3ebcf3c3c9309ca537bb9a5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a33872b43d4015f1fd2940920e775727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79677bae4c7baa8673880231710b74da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e87f14c04fd04a81ed5583edac45829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe7fbd6c05018ee18dffd3081f8dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3edb1a48070f72d737d51a3b6c65731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49042813fcc27f41095d052a21876232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514df49b5cde07993df8bac152f03c8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b310c09ae258ea8f93e676aa3a6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12879f334bdc45e7804f278db7f198835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcff73536f500a167152fa243bdc3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3f35ec4ee1da8039ce3def679c01037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ca591671ff3bec290d478b5ec1f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10c5956567fd3cea09912d52be27839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb566724bc68ce03bdba21709ecd9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814084f1ac75d95f53a5b7896579b9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713efc289a6ac4570b5b6501324a633742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883147bb2443c5fade9d91748241fe443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68cd556b1930d58d07fa98d8ce067444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a1c7bd7169848f14bb30b25c950f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e34c6da9025a3195290b89962e43a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d868219a1410924b59ef8705c877e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940560107c8940cf2955c7e1dc0b63048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30bc19d597fb552766c6f51dc9738049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffccdd9ffc548e946ffc6cdfc467a7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db6ac62f1c49250b6c832ca32b3f3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497d2ea8e4c716d6ea0b4e4fb7102c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae23d7e437899ff8e0c23958594bd5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add26f05af1d17f3d82e207253e26c3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b696c05150a2eeab02c26e42eeb9dab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae2d9ffa06746cb8de4b0eb741a8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85e300f94df20df577f85cd38aab3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787385f6659b95bfb0b9d97d1a5cabe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddde3293f761c11ac6e4b56785c26159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054a20393e04807e431c3a5c443e55560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8800b026c36dd8bce8711cfd6a6ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4176fb3234a41e0173bc3aff40315562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189da393da02fd4a8f787f9c1259f7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df811b4047c0fd5dcb6e8ebb210a124b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3ae37e65ba3885685a33dde38e98465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7a8ec78ff84688c8ffec406c5f6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32678e19cc960ad7ce72c5ce6f56f1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa01d82bd0270482b8363a1e45401768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936e106d5d566d0302d645ab35ce9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bff9e012d0904d0161a48b341da5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f7a843d65229f2fabd7a2b7d839a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350011ffd9c75b2f76dd28d48fe1b0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f7e0315334d0e8a33d294b3450b9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b2c01aa588ce667821c3adab75ea874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fcfbee7d8c7aef9f66006478ba54c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1e2642baf0ff4b1686080b165d4f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d922184fcd51af079d429c96758cfab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4991055c8c4dda2b09f77d4688772ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ce3d099e0062d099d2ae65b7882079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783b38bf71b564be25c0b7f87e8f23e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d32155a9ce5e5a72c1026c9730469d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a9b548a9a866dc8d1f9f7f585a5a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177926558c18476dd304412490335a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e60e2de79602fc373a19e27df8358984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df15412151e42590ac8b5a6d49af5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960471cc4309164a8075edc0c247e0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e35778dc0daaba3840d25aeaaa02987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab1cd749d79198682c8ac8097924c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c51cc42349642842da5f827d827bd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f979532bbeb70a1514b5cae80a9ec690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929da7043b281a1f43b011a0d19b4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd3d0a6204e4f6da9d73315083a9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e08827c0437979d7717c08e316aec393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1bdc366263e5988cfd85066bb761794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e720e32bcb5ad5b1b6e8550336c578c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1455e5f5d493435b589ba6664b1335a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85720a25afc6f5f36fb5db2c0283df197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae70d9690f75f3d12a1f8bff4c722398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3a6cc5b1e9f24d970595d627938a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931bf169a89a0fb250cf799152a92f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681f24f73e07ae75ec4fc5976670ece101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8cc51315eb93e67724101cd40031b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2dac41923cfbdecbb4257c0969014103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e5ff7c76aa64f47ec09fb817989e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567683b19256e0ed12a0c27b06f114f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca767d1688dc0eaf2dad37095bc6dd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc1f5cf51ea6f3ca99932e1b0a020107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bea3549a6bf2147eb9b576e917a46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d071c86ea382079c62ec987d51453c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203845bf40ac92c4df1d31aa8edb2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c846635e4f03d46eb84310167292bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecda22533b69c6829641b022e62d418112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae106b911600c38ed39b323541da18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baee373fd2cd9a578a34279aa20993114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100632b5a365b5349e75e644035ed3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0c55f41d21dc8dcd421a59a046c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f7da2cb4ecdbe754a5f23b9871ac5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b30dcc95859b0750ca34fc6e15f2d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee08c9f1f4ab91d2c944e59701bc5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f5977dcf95bb50d34add12467ea3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34556b4360dcbc4421b4bce5040c8ca4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d2ba6907f1447fcb7313aff29bd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191a352a4b3648536b2cf19885d8c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79510e8327c17a5e29f81e609de42f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c829be53b92c4dd4de6ede78a8f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b26f10d24f4621fb5b92f874326b27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325c6e3b629878f3c4244c722304949127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343f89b3cab28ed030f9dc886997e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915d3d10631ca126f7ef5d5ff4bebc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc09ed841d36bef940f0effc5a3460130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b0553ccb0c87236b090602c02a73d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3a05e01d2b35e29fe7880546627bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb837c03467ef24b3db34c48034f39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa5fe3fd3ed8f5b1de9e3b586c5a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1289c64ba8ac861c9429f3bebece2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bca9e3fe6add1192be55b85a4cf44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd2ab3489917a54cd9496d6ef1154137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ac9373fc229e7bbfc63d3d29a57d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef14f838cf5ff258ae0c0ff633b6f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0795d7a9924b4da86fd335b11f5fd21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1302b8220598672d103fffd4cf31ad3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bcc7ad6eaa5443b8661f0267eb6b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49632d2593f1e870e0b5a43b822c4060143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ba4bd36d85527c86dafabdf809dd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cb405bbede0c9476ab50bf241d888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27e37799472023bc345fd43b8da581146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb6294b53cee3ce175b0ed8c102808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50853903505cfe5df97c36f723bc2d98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569075ad09446142b831e1016d6366a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a17f6a261fbb7c3fc27026b6a59928150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11481677ff45ec430e3258507b4a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaae90014ead675b077c942c2a75efc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757fa7eb93d33ad2075a32cd42e4b19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9568ab288b3a90222a5fc520470495c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79bdff8e041ff3a3cb0a4faa6045c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b63ba4fa056f7b9e3a1b05ebcfaec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f751295335f117417ac0ccfceb79048157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e074a81c9ec5f1db42dfc694da3ff62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6452f04d3ba83ef8b68b1ed669d8ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a135b9821b785ef50f2e0c15d4870160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e87e7ac48ee4567a79cb1d0224c8cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b523cad31720cb34bb0479f6f78a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab4d72e369e1e559e273d3678cde79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30431b2612180c4f9053333bf869ff3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bf5a8326f31cef993498bbb287c3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab61dd7861548b233f2cf08b0266db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b02644b47224b5ba7d06ee34bdba8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37839dd7e5bfd6e27433b9fec192cc6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647acebb6db274425ecb2cdeb2883daa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3bd8af210df8a1ff11daf7bafd4e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee13a737011602365338b8452b4f636171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d101fc094be52e8c16a6f489990a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01cdf8b4be25e3053250e25a586517173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d327c25c183b1edd2534865ae7c599174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9fbb099a836024084bd23907fb9ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a4bff5ee12eb8298d0806a9a0f12d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca1538a1ecc1d7dd015ab5d7946d2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662c453207e705bb9129f16ee768818178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce3d7b71b0a6c1022f47d85aada25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c3ade019d1b349b326c5d626741fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71374bb7c934895091d57946c307c0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6231a46a7ac01af5a12096e36ebab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7db3ff1af3adf28c2ec38f23e0256a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b0b457f50666c63c28bd740aeaa7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86b51f943faae512556c3a0815ad9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599a0df4e74f3eac01c5d249ff1800a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0181022c5b8415a8a1d2848fb3b662187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46a8a840dab526096d95d35412b326188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e90528610e48b8e7be78c650490526189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619cbf13df4e20d356700dafe6be96e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13716d912dac25bbe57e7de1217eba64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78487cf62943a5ad9bb45d09eda78e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7333f334ca30c5f1b1525b6b58144193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459667778c503b00e508b2eef3c3182194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378045fad3e2c94c7514e5d164772d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf629eb0836d1f454dd8840daaccc87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffa4f79bb8aa96e4d2b1612aa5d179197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcf046a53b3af2432510b59f8ac2ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f03f85af05ff935eb57d45cff4359f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453fd0bfa19623c727624d4d1edfaa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f914a44a2277b5f726c92ba8a80fea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d3a5864ae58011da8f4830077f3bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b0b6571c7fcaccb25c7f1f8331ce8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed02008a1afdec3854a661a37c3811204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942408f9e0c37bbc41d902bd9bc9cf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a5baf914770421a15eef112acf40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15328283370588b0f1605bc7327a95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eb5e0e7a3e1f9e078a967a6bba736208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25919b58e4cf3fc555f459e180ce55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6905e51c0fc80da580098cf04ac6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5840d444846f347c73c20da46e64f16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd653f3564d4725229cc855ba0f8d07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b74f8180ec181ddd9bc8190bdfcf4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dc11bbda2caf8458875533218565b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b635ec925c4a6a5e57fc27034a9a429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7aca8d648103947e1ed322984a81d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb5f95e6a6ed3596dab61fedea86a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7841b23f8136e5d6caeaa2cf47be69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bacea2a2a1ffcad249fedcf7ed276219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>