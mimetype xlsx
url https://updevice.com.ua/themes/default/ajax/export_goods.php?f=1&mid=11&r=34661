--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e65f89c271e07f2b794f19bbecc4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4b0c16b0d1e3e6b90d01a82e9b0342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079f8c60780af4a84cef30f95c98c633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1040c39bbfccfc77ca2f9134a30f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dacd4f3c93b3659f11956e17367865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e03f1350935d9577b7ea5e00c80c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a1f76feb6288fe9171bd4d74cebd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835269ec0b70437f48b58b760952ee068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69c78f26c972b121b389828e97305d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f5d04899ef42bc146c661dd5872ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd116d941a712b776cdfd863bd99b0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b16e2167ffcce41d73af91f94eb10512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd48c384caf63df4d998f9e0bdf1c0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89c14e8153b5bb3caad855c17a5c5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593075bc8944f2995321af9a99ec0f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36bc08a1d228ddd48717ca9ab9528116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053742e107f937105b03403e70708bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c00b148709c15f36d55017b7ed0dfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd19ae6e916fbdde6a504ecd0086bec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b900fff7569e2b1343d5ee5f4dd180620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f37e680f87d7fe98cadfe53b273ff521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf69074507b88e276bf1ccd337b5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed76e58d37ce43f0537295a2471408b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68453707e22d3aa833a8e689cb717df124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad09fb96a000ee52e681fa869e4cb6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c247d3530956db77edb12f313c52e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57779e0d5e72f78b5d5827a6d6e70b6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb077a5d81403a7db1934e4daa6b3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468ce8dcb81788aadd4e56915a4d8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9456bd6098e3129cbdf2f9f22e330530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d77410d3dd925271ea17ea0a1b6d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8b0300585fa59fd61d52b4fa380d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c03bce10e0f0eb870c0f1da2abb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0659e08da17d6f126c1e3ce263b3c4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d77baaa090176ec3a4acf82b372bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e48e7c1a1cb51344f705b7041e10336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48ef855dd85f0a2ff703ba68e574b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb5779b9a7fbc4cb8c3f279229181138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90c58ebcfc4395c208844845694b6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85adf4357bbc60c87ba5ecabef49c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de8ca8883adf5fca4e8150cf22006841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae00a2d006ac0927e8120c0543bf3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbec21fd86f0163dc37135e189889043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aadbcea863427f2efd157fd02b91544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ee88b2ea1949c1c3cf22fc52ba6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66656468073314af42e9db81cad0d0c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fbdef98063d46f37cd7fad8c95bb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc46ddbeebc7c00f3ebc0cc137e6e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b444ae95efd942ff9301fdbfb00eef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f4947962900dffb6bce1a3f764e3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4e9577235a1a75339b8470d99e2ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33579f771ea64d2d840183ebe9308452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418460727684656100fb5512978a2f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5845d56b7d6f827866eed2474713754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f637a7ad69f378176bf9a8dc70a7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb98f45dadc453bc6f80d936926809756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6fa73333ca19cd1db7cc972c828a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a58eae795e374f24bb35ac7bb359bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66269119492439fd7d86533cc052ead059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dc0c366c0af643086004b09758c0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf37feba218224b7a90b4dcc2b96d4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b11542318e5953b9cc6056ab15f9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3dab50901430db2a2ca7048d6390e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880dc55417ad098db936392e1e9dfd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6c5556c001f3a5a85edd616e4891d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd84e2c4618dbd22160bacd37c6a7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edab20bdd64bc1041b7038bcbf3fa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a15ed3a5d00045629456654bdbe77c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df3df9bd0d8699c0df629199e3d7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f6a96f8f9e0f00f7c6a9ba03ffec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3624a37a3340b65035a4d8f8804587e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6792838655ab739ec8ad41874bd5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427586e691cdbe354222a4af766ade2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a56670be7f7bea1c90d77da0be94674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512773b61441b6a2101c22fb413296ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e8f8f207b0f9b2cc86ec2eb9d61a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e715d8ee2697ddb099fb0f65d8eb4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08714e6bd598fb7dc3c0259a9d6ca2ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf218aaa531c9b8db0eb9397fe24cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b31e09a55ab904a4ccfc577dcd215480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873995d913ccd639fb6e4ee714d49b0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b38a3bfb598f9ed1f559714763975b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e574784518d7d5706b276ae19710c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4dd231181daca5eeb26c3fd08a3c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d0b8efe31b619f896f48da7f98b6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd03d5c8d4583444dd27d5e866258986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c3cd366164e18fc805a3173b9514487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a4510e3af7f70ce9bdfc1c0b41cc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a09b344ee40d3350a3d20c5382b4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490b0d895e30a41816da3ad29d17c2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc0779ecfc11a4a05fcc7dccd8aa291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b62e3e4636ae2bfc8759ab69e0bf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b934531b8c32ee8b098ae93936a7e2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f0c7c4c859f0ee4818a899381e6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35437172933fee9feb992c787e2383995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb558d2340a1ee794843c097b7069496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd759fc703e53cb8d86ae340a41d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee77f7bb555ab22c914a27c38be2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e82c9993b2905f72e749a867a551da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116694ba2c00d714b4574a1d8dbdc791100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d863067c8191d49dc3b72602f821a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ce7e43b5db239d246760604eb4a5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70f863cc0fe61bae238fc64ea513e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0aae29470a3f7fd2beb5c40eb7dbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89737e19920b2e7f5ec53d43a20c89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9e18da2b2fcdb01e93ba19e13e40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9049b2ae44676ed3085a1de45cb17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65da93740d23f5f01b34e8350b661f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7525190f166975ecea21552d23f36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d930607e4295097fff2c53cc379e98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a05c3533bd138d00867f6bb0c04bb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c853083bb71a05750634af4ad4aac8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead626abe4cbea93bd02edb21e89c458113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac966ed76ed440d564a0f8bbb761e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace7903bcc9143af37e722cd85183f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef5539b34069c1fe7adefdd21a53c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ecbb3c27263951ace4fe70d6c9d55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac82c154a4c5530e1318228122aa8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf8c910346057cd699cc67163a13d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b3e37b4e5c3ade7679f6b3661625120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0996a7190d8c7aaa8cc7a62ec435121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e98fa5d2e38e274a35001a86910936122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011430806fa83e8170b6782c5d32167f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39eefe8bb0a693a33b42447608aaff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ee0972b138bca43f5bee06b78ec9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c1ab0acff4c6942fe65465c4de306126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbea50ad19c5fc3bf92da19ee64f23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b916396103d455909ccc4f39a9ff08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8f058a3d18a9a15d0553f00bf467e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af6016bdf27b69eaaaaed0d1b2281130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee4280047dfdfae6df6510cfb9dd5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda74b0a38baca05599bacd00c36a055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e302810b4a194b6b533a4d8cae35fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2207e2b7a37963d2fe2cf18eb832d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bedf47bef9f6a1082646d084e70b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5107c041fce9f89f71910efbb79a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc5103556d482141601417db57b83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635f6ec244bc7d263b4c4a9eb5d77c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7f1163324b495ac28f711c45d5b9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fa68116c8417774af8ea721e7ec90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333bed26d881ea4c99e362186e0f172141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e44349f978fbfd3ccf26dbf3791af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2f204b2fa9fe9c2fd336116a5d101143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c03762005faa1fbf014841976244a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871242c1bbd1cdc24d2d2f648bee4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85df149e46228fdbff1e413314869f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4255c31e19e409bfd92689c91a6b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880679b196df490ed8e9113ed1ae16d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e599b5501bb366a52ea219453eea131149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda8e33f1070bc9f26f650d112c724150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180f4b34bef6a2322eefd57504969e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8859285d2590cf6d54bd5a7013763a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59cdd6c2a184eb380c41d0e601ba05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce9367431414b38cdefd104f905881154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a05c12c0c60b02af6f9fc8c72464155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff413d7395d139df0ce4d7e4216e25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d067da75621e3c5b7c27c37b8e9580157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503e550179b3fee2a1bd213671d5465158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28cb23d9d4a02b9991a81d2e9a026c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971c85d4791b780ef3b8efbc0e3ff1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa9939748f9566a8ceebd3a061aed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919526bfbfdf8d7447ecab276c9835162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ac78083bf7914210f8287541571b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38084f5b43e341b01e2c287a483b168164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0ca871186aeae3f4ddaf6de4d59fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4715177b2640394cab39122a405bdd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa278ae8940e1ef0fb45250e97986a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4b2e98e580fc3649bece345814fa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e9ae20a4fae8ebf2ca66e01249ca3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7595fe711b8ab250cf11298dbe68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3b2bfdf5dc2ded694908b3d5433b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7720cf6e12a02d55d8116896a6d39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc830405cf2607587ce620f3f226c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff243322354600a904fff19414128cb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d96a904edf2e0a90bede8f3c1b9f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b1ae75c4e6150883b2a70b4672cf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efaa9e5c5e299e72299d5943365c29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02f76518a62c9c910364f5ef624c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f862914479cd0eb00e6edb37ac30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947deb0ac103e9dc7e4e26f80a0e1127180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a98e312da1ed7e24ce6966fdf7606f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd533ae3c334b805e16951ae861766182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974faebd604587c6a801e923a563ed7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67f85942633aed5eb4f89de59bf84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc3a2db2e452893c7deee1f330ef55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd14db89de69f096aaadaddf100e13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736daf9b4b890d1c1bf30aae76563828187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2710c0133355f33738b57cec2bf5e06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d887e23b6640a8d5bbdc9817c3ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b4e5d8566555f02578a8d2aea1953190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d807fa70df9d3ed1c7390b36a188191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea20e98a6ce727ff97fa41eee38fff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cacd863d50226ad76a3f0766d6801193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7a52726b57b6c5d3b0e9783fe9a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daa148d0ce5ed99216464c839e351a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b19abeda32690b8d7fb5d7ea7ed0ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82811bb5649b4498b1fcb5930b856197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2d1b4077790358d60ec18bc59bb79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e939e2a345c2a5cfd887eceb95460199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8786e0beb328601dab13a333ac29c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333dafd15a7ae9d92f7aac8b853b365201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69f41b121be6148300d884f79333e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f18c75a77a4fb771f8f06a7cfdd5e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3ecda0bd0c2e10e942619dc0bfa0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f533786a849f9f25d059f6a6d5ccf33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbc497d14fc6aa31a3b27d1c5992b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169cb879c6203e6ec5e7071a72cb597207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801a699063f469bcbc3730382c25b47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e543db70e462d2bfab10bc6606831209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c833beacb32123e73448d880e4e5b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d90b68fda7b535b8daa44c35ca025211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01547ed20bd638fa7c4ad912c47a19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624c6890148969df3912558ba60ed90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce95c8d8c56484c81f160defee0a75d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433513bd16212e48e2be776b2c59c6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d899941f16687b9d2799b11cfd3e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13eddcb16d6a29631b02a54e05e304217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df404beac2050114ce61ce7978906fba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309d80c9b407010b2220f022150e13b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46e547a99387fb96b153976426a0f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743e99b1b36d071321d1e91bf8b98632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8159d55de7e00dc5373d128f3dbc39c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9288ffcc3b9eea23d2150471e7f304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453dbfe52f7d5acc8960b2e55d30945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52c3cf8f7c25964ee1b897cfb2d8d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53f10b6f1acdbb043102cf81aa539c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4b9905774ef6c21302e65032b85208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb0ebe0cea84b51341479904986b799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd6382eb5b69eff4f919afb682b5af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb5d0723d3a32c7c8b7794bb3b47d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069bf8c37a5b24a2bed5815afc83ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f352704a346288fb10b86f969bc16813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbe17a2585f5bf9dbcc1bf721ea47e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2b2c0d36e3bd457b8fb52cfbf82a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23738968456a897edc3d688c4e8fe6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d103bbc33582613c0c25828f30a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff602f29dc5b78e1e79f9d85073c7e1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a6c1e73043179f1071b5b208a15a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7673eb8ac2726e4a72cbf0ad570c0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab1f05e194a13cd8a5f7880e503c0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c38d95b20922f6d54c182ef7b8d30c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e85a75c0cd663d4df033aa2d92063423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300ff7b848c1a1c70d8fe0513e2d34b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc341d506609264c320b308655024625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aa8f41ebb6317b187bdaab3361d3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7127867bd949ea6be3bc339a146827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9529f031bbaa51b8a2105e4dd6bafa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c419dff92b2a9dfdc576a8552f68bc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea906f9dd858890a0e8873287585d6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf9abdde0e1e50fc3bb9dce75738e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c7da12c02263fa26a7e724eef5b2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa536d26ab44a0035e15d2e8495fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c93eae0d1f310531e24cb69be30af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eff7f47dec63c171b9ffba9581ffd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca89b5593be59f1d1465ce85358457c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c7c4193f15b838ab2c4a74dd709d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f68f0562b89cc72c6fd33411e13bee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c25f179aa8c3699f986c9d8a538b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec5094ae66d72ae18a48acd31667840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878955d9a5458d001cd7ba68de5416e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e36c470a642e05863a200a00afdf0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5944c76f9c5f65a89bd1c3f4fde4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf32a7f4eb9047ec91ae48229957844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eedf000d2d501f1ecd3e2949823db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95a360a46dfc29ecdbd2bc0dad204646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733e7564c40507998c304c0c9179bfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab5a161f4229c927b7dccc62b5f47048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcc64aa885ee1cd2b333a9908cda1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f836d28ef7895b1de7ffceeb91beb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f2d5d7f3e64cee416cd600a8ea8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55534bec04c00d70dad5873811d5bcd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691bdf3b16c0ccdabf8862b4eb706d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848c8fd5d429a8e4d1ccd0ba6cabb2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47b8f8c3bc6c5727b7a336365cf9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf03fa97d579126991d2ac32d9def56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0dc1d3ce71585c40104f2abb417a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a77957f0ae94ae53b780491d72c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eb6d71135d61ae035d9216a8d8f7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b55196fc374a412dfc0c639e4d9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e176b3cd600ea0d325a8c2d76f25df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d49e0d434b5df9d91a8ffc53c59bdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc191277270d5e81834d57c4f6c47f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f55750f0bf45f1b832069237e7a1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0324297e5e08e458c1b3d07763675865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0bc6e41c33e48882eaa2f06c852ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc6f409beec417b064d9d3d5517f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25671d69b0b3312eba1eb92b3bdf898b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0fb3d4dd87172c49eae8f93f095769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc0081b2ea275651b9df307a0c67770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3765f39eb2608b900fd488c4194a2fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26eff899b6000769f9a92dcf4986d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af42c349ea857acede2f15c747569573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce6970017273bd2c7c623f9ad6369474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf57818ad26ec43f3221e5f5ba49b9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d94af0303e864d0d99d2983b7863a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498260614dd946c2a03381434ac368bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b2d7646cc268d476dbc960f1c7b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186cdd56ac178bbfa86950d5d7b84af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531811b991b6f2db6cd8be71c08aac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4abca5c4714add1d5047fe569731b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5a7a14ec0632f94304c8f574063b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce016d4edf9d2b0d03281f1a76e31c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036745a470c8e6e66d775377cae3c8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a3687430a3aef69fc360a16d7a29185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641fbdf2a629a0921072403f22c038786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca40d475d3e917a6e168537a4a3c80c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc191c1a96017c4fe74713635cc767d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d408079890be560516cdae4793491889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f96f63cde07649388b7057066b842a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64231ee927d9fd087fa73b8d49e7d18391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d20703dcfff8902b5b3605cef7f31492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4415ca372f0f53a5d1e592fa312e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f8f68a5459092b467a80efba4282594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd98b61c7c964ae8b72af897ee988f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961717ec4d8863a5c5e22c93670860c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80c18c73631576edd3c589305d9a5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef1ec5b11a40387e58c5fc319860598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeda60d013f24ab2d95ba9097f8c79c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313a5f6f023fa892046a0a0903bf22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a486b46567e391e1aff46341e6cb40f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a56d43351cf776a2ecdd4568408d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d7bd4c68f94022ce3835436fd06b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92fb5e29fb0003d2110d5b4e15cf3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76daa4c9db620dee0c0a3c6615d817105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05299e246f0ae425745a456a6cf9870a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a6a7d1a1d750a60d1f139a6586345107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56decb682937db3d5c1f7e1f17f41328108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e9e6a314bf07cf285aa0fac5f9cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b96a2740e8fa7bddb76398f86a0c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f0ea8ff5c14f5e7610994c01d7ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b3a3ca55a0c943acedb3fcd20b0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e808736e78d1cf2f46be102e2b3c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edd41fea67206f6959a07e8d833654114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0952beb5d3bec59816ce68286f70f4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ac395f55b11e26fecdc19443be47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422903d4ab630f90bb8c292468f95784117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a976f813a85128679c768e43ca9e8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d7a70a4d70437805af3e8f7f5c824119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee7347f606ed703cd3920ad5b2b671120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413d278d5d3d38fd50ca14a9018684b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eb8802b7a7ee8c2c8727c60de52fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c1bd8e4ed90f76e958c587125bb05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19875766309dc1b8ab3d3118c7f1d23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c115fb5d8fc941300aec4c5f11b1ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f42aa31ad24556166fa982c8cbbc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec17e2fdadb7527aae1f82d44086d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aaa24be2501553069b58d88119fee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac2e3fa65427aaeafd850f3b5cacd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577119e084751c40578f174512bb83fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb5e3264193227bb51cd249095b171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2616bcf2cfefa67c22176fff434c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270b2d5126ca995499162571718d334133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba34a85888900815b94d6823a8d4d5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3540c515fd18bea781eaffdc64d415c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c0a284969d34cb8f009c083802daf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed603e3f3caf17bbd780a19878776c07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac51d1bcca4b290e231d26631cb112138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93b4adb6ef02954723e2ad8d4a5fd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347640033d9884c72d29694f75ef7f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db665794cf8dc289d3bb380c977ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015c48044c8debca44e22f047a6b84f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d1f67a79be76149823852cac38439143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0089069b153f7b376adac6dbd6ba6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820230f74a57cb202075b7ec268772a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc0da4e5c41eb62ee5632d8e6e6734146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c0aa9ba85e06881e6f4891163611e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb026e32292dcad7e40b9e21309876148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c310e517142976323db5ed8373bf81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ee0fd0b860abe281711e800f9732150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839bd6154af438c85659b1a7e0ba54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce6b2593b8621ddbc1f4518b2bb1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63962bd3dd5e2f03d9ce089ca000503153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e09d5aee0e304973d8a47ec3db60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada881fa2fd26922cc60dff52b1087d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f2238846b44afd70ddb1139a3418156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a33e8a5363a7dde1d9519bac701b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3750236b61cfaeb71f8c33e0126d09a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d467946c2a63668ae59a82fa6f5fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77d54aee8aa63791aa5d35825363d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04ac6ac0682af646cf955158be0541161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33531f07936b13aef1f3ca9d9abed4d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4229c83487431a4eb53c1333d0ef8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648577cef5bf57c0fbbe492ab18dcf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811361ea50b30e2b3309173497252266165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617790d01e8a0ff9df61604a258a5896166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4eaeca2c107338412e0bd74f29c09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350c1c1378bc213243e3096fdf270e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a55b491a0b4e0471b4d50c5eb4785169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1729671e04a0f8cd6fa0b5365fac2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835237a29636c62eb5763c77a6c8c6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a528019e07f4497b5be05d63f60f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d835eaeed1c5b087a8f4eda3a927da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5df65c142d3230e646f8adb63e214174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f504f08e417d5cd683a87c5d62c56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d136f2568aa5c1a710508cbc67a44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936ffc7388f38e5d1ac8714648c05b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa152217036224e28b0cc0f26612fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dfaed40dfb1f0142999abf5cc1158179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1848786fff5cc47b7b690276605056a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2796622af970dc4fae23439d34446181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f145f935932bda49f722eb432373c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eafbc4b5fd6368caa5aee6178ed2a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e010aeb6afbcce70bd79078e5d05f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb453108ab7ba8a75f8f69fb9655b04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeeb437d65de8ae99fb86df604de30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6537d09e0321f285a65761d000ee5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61c3aa6ad9ecd88065c53565b8604b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba394d549422ac84a97be0a6444859c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18ed1943bcec286a0ea3ebc6a18f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc74dbb3425e75858a8e8a4e371158191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fce80fd6ddb3fec2129e4a76f37326192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d297b590502d61d25eea63f4deab4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd968c3fa6eb2229b1b882095003bb40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fba8c50b6c7c18f2b8fd0def916b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c946381a1cddeb1b8ae81e103dd6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fea0c2db9ed6e973fe03bde20e983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d9083fedcdf9231eaeb4e0304f8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e418acd1497b307f9c60aebf2dd3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df700dc8181e4dbabec496b2ad2f6f77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473e4e90bf83c675e54cb88ecb2e86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dcfc5a95407551627ebe1b2d9c0b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd93b18a1d8862207f30d97f10eb91d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb6fa8aa0ea4277b5dd844566bff44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be960faea19377a7f56fce5b651406205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef016d20a456d36609976177ddfed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303878b421a937f05757951d9f2a4c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b38488d91a1e2cc31bd0b69576816208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58121e91ef76f9aa7bd1460574e9eaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492d23cbe69f535048cccd08681bc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea647c575e206e4b5933d6421e163327211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c016e02b4a2fe2cb3f44ad46dc42939212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ffac5c70c7b2dda00d2551a25f2fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0461ce5f57c15b2797256321793ef4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982e8b240b25e58e115d56875ca8bcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af8aa3768f29f3205f2e5289739ad6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157eecba656c97404dbdad8fab5945e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9ed5248c87a544cc89bc0791a24d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f129e6f4c61737c2874cb49e0fc5cae219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>