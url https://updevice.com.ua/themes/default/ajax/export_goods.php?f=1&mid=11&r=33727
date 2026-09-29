--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6a20335a1be02db67c55ce9acb6571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116bbfb90473e971ecf8af4f0aee4e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fabc5bee76d9b68c3972522f760463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c2e4a5fcda53951aac24606490e034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e388289bfa7a41f5f72a0912e7bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e647d893c0432834bdbad8aa9bd70246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3b69abdf653f332d1c78a10ac52097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a0bb78ca36da53ecfe2593c5e82c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2775bccc167c46f9d4e2443274840b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15725367a4af5910ed91dc6d6f2a4da410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d519d3d721f6a4922ef40361be9b44511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1bd635739ca30e69a26de117208b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb24b7d825441f5e043320e0366812713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d487da23647c26a9fa2bbf37d35ea4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2207141ad55b0a409b9b9b36a8cb8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d8a8208b5fa9b6a5bfe18940a3e9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc8b327e77786f5b8191f41b65b07717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fda1222cb3611f40815a013ebcfb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639066cf6be9ca51090403626264dada19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e730c74603d4b78c402ce5ca0535a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dd649b27cfe45ea1ba1e0b4484ae221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f1a9903510c70324bf307498a0a1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d391de311f98b40efb1344b226a6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c85c6de01306a96fd15ba67e039fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f2f7d41808aea26bfeed3afbf9dd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7252e1f26cb1fbe8876357f105659c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdae602f6b5df5fc291e224021088327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8cfc728da50facf63e8dee325e45028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8505d0f5f6372b44cfdaf6405889129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134b07b58683ae83ee080cd8d273f6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45089b1db63c4c7142f33f1094f9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f75cfdc785e56875a849f0019178c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dec83fd6bb9cb85b44b73ed274fb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e7f853164565ae8442dacf27fc3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023796dad778cd2bbfc7d794eb89a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72acca8867e9e93f0a13705b69e69236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d803439f08d471c74b324db4401fead37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993c777f2eb31de4ea727774b5d492438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a2ba072a1f6bedae5322db3003b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510bfdbe9de7b37800b8dd216411a1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c9f4fea22eae8442fa103c126fbf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d60fca7682d250a3965c1c21b8dec142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e720a7f1519fb010c88746b18647843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aad9667c4e67ec58449c95960b5b4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8983bee7667fde83ad27d339aa4a1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c73d26be405b3ee250a56a9fda3ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b85ae07a3e4493db9c5371538115b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b2af63cdb2ed5c6eff2c4f41dcd1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61735ebb4add60e1a22a2316eae52a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fce4d0cf422b1766587341aed1e7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76ef102292477d2e5b586a729cd8a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb77852bde963120efa985e86573c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff16725058157766facc006c700c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0147f6976aad55c22f9f5936ef61754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db990026bba104e353adeb7ecec9b2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901f61aada9e9624d1fcd3b27506baa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ff13cf33e633ea7be4f55c0bf7d4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fac88f27b6cbf43dc4e00bf9ae68658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b0012a2fc11cf79690e51cf57950d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce36b2dda056279ee18af03342f7c9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213f57370380bc9e78d88aa816e74761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522bf474d5111a62cbfc513ed887a1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a60a5923a4f002e90aff15d440d11563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83826a69048a0de0518c86f08e52fd6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee41f9dc8daf38db6a3f8b56e7f9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90802d5872a4c08c6185ea6c7b93b3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a2d153f284aac3da89a9403e472667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2abb030e0f1a8e92c3fadfaf28fc4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3908c82af2e32d817d29388cb61da2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710eb722e31b90570145529a43c8d5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd615b7c635792d8c70311b0f755dee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e49920bbe94074946afe322a1596972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf43752843510894cdb92214a3e690f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc20a8589273994f7ada544882948474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48389568237967ff55306662d964ee975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789cd2309868ca86fc7e3238570ff8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979ce624929e918b85153bf2be5a5c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791831bd90b62c2a471050e9b17d9f7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738f3e3803b662b5d94f6d5eafcf50879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad93b2d9bd272730305b3cf2acebce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c776ebbfbdd579bdeb5d2d1dbc9660581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf0a33bbd67f65ed3d7cf8880040782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc1d6c355ae3bf8bbed4038c961f0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d917014fc02caf8c60a72a20ef84fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c0f07549394a85b5e60e50f5e14785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554df21e0d0214b18f310610539d1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14848787256dcaf3e70c78c8803871487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c069ea0bf1b38839b8ec3c6033f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17005b73f2908e5a9817e65ef287b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a2d54da892618ce261b0e0c6b381790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac8ab8b54badf204381760fc90cef491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f2b205338a3725dc580ef76762e5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd5294bae2c1ed80b7eebab69db41d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86b84ff59a4af2eb83e633b42f8ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e3dc7cb43cca27a3bbd0c7ca6281195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb97f49d64fbea0a2eb82b81e7fae5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574ca2a782d5af2c7c2025546adeec197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac0d38c73f86cab8adce439bfdf66d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b299fc8fdf7f84566775f9e4359876f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3735e24eeb7cbbb5c9a6ced4365feb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d62ec4b0d9a2245523ba5233b1ce9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d79215b0780ab618898d3f811c0b59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad7c30cf2dca07baa5ce0bf5bfc951103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4927c1b6f95df958b018f8a3fa49b8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109407c09835e99b485f1abd4decf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcddbb44a6fb9cd181f4e61d7168762106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ad25b0b0d7e7c326d4aa8cbefee5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf0d365a4a77faf3f3fcd9995f73b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807a0ff79c04150c8995d56a3369a8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6100697d8de95cb833e6086d50968e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5566b060de59898e1f3d23ae2d2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108884edc734a53ea6bb76fbe9739b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bb60da3bdf1a91bd1af0d4b94518b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f00b0534014d6b37c394b55137b63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9eae23acbd2ddb6e484fe7a75c41c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dbfed5b5be799a2b8f9c0ce1a7e11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4e1a60bb9fa6fff587373dc8c53f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ee4bb40aef201c3f7d2f2ec8c7d6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca084bee4812efb0bcd2f6cc6591fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41538bb9c62e34ac4b298d6e8669f374120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43476fb4150988acedb465e09375e823121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81f080d0be3b185c309e82fdb4e443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e75037e56df1eafdadf21b89d7217123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97312ac031ea6190a8218d75e01a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468914ef5bb5b59b85d69cc309295537125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d726b6df0406106e73decff022cba6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2540f8c7f8a61e96abef35f056b9cfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f52a53f826c5b98816219c11a18f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7036bdb9f9e2361e16192936e0cc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7a60425a44110a1420fa4d91e032130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd56fad5e216d9c04552ddc07f96d6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3758700df7dabe4e05ef2ffdced17cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945e00e2f69c771bebd1dfa33c09752133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b5ed035fb4fb55d1a9535d310b606134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46a1f39b900fb589d6b1469a779cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcb964949214674991922a3bea1b2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9b8db9006caed97b7906dcc9b244137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9955d8a013a6ca4968e69794d33621b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552b6cf9262dfae8b18fd28f65a1233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ef7e169fd5a5f92f8e024c4dbd37a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb1afbdd53d7abd91c1b7c0e77c386141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c028605fe1c70ce10826ef39a773142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a681bed92181978660ebeadcc6037143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e503c73d5f6c0900a20d085d25c29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98838d7a2ec3e2fa96b9e38793125ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f983684ebbd6cea6f176da68f8fbc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eece09b47bd7cafe665cfe598e051147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5148903def88b0a110e3e5fb1340148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ddff2cf061ba06920e3efdf6a0c3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f8cdf456011d229fb8ad44d17241f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810169154bd77e66bd52b314d692d29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33330c3fdda31a611735e308b88d24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbdf5de9b70aaa5d72f83834dc7bc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619800fef7197da430b72b2d5ec4423154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92458150c82ecdd16843ee68d46916be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b6480875ebfa393ba9c17f6fffdca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aba62993f198ee4e5ec86a9426977c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba494a04e7d036e9ad003785e308b2ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fcd60d0e068f48086b24c584a0703159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b5371f7c885f4e5d45b4e8ef0506c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f98dca6e62eb728d33b0b4e2c4998161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f5cb32c2470e2d3269d54a22c9bb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59ba2341299077ffd42b39da377d63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e57f176330f3f722133a31b527c63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33943a7f959a2a5d552e6f568768f04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba78986f3e4711dc3016d65cf6adbd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42966ee3d23dd936be412702ca686167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3cabadabd6651848135dc0b241e6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2df6ff031d495b1571e2c9eff3713169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c58bfacf8d91ee5f5a09c500fade72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156a3b9aec96767bbed8302ecc5336c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd417c3de3ba6ffaf215bf63c29f0735172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b801c2398b852cab807eac25386554f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4af32be00875c05ec060e3e34e5ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f48f4f2326257467ca62374b7e2928175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5c0e86b9d75db6e8e163b52f17c59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108983f394f78e73c9817890a1c04a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08ad6904d09bea1c4bbbd99e135b0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd51f51122f17f2e7b289c951773a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd9cf0cd5e17345f0216014884189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aa7b3835274bf221038aade88cbd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2220aab4f366ec28a161bda5bec23f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df2ecc7226ce5c3c7d6fa07200344183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1290b980e7009069743378bb49c5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef656519446f0396f451e2d0002230cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6238240b9dbe4d293b799f7e888739186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c40e8005f016ef63d459f1f164a3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab10e355cedd98368eb3b3db66cb8c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb158aade0dc1589c5e941e3cfda00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea7db34ef4a1bbcb46be21196d3eaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f68b0a60b88c0b8e9dcbc0544caf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3686c69d33b4ecba2828fe0f803f6d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662385127b7fe6d6b55b4b9306c32c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145c5d2e85f3f73fe8f621dba1bc72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e456ef1f1f1caa4c6a26c4d11ab34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438562ea8542c4eeefb3316fc73c732196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092969148c10d15379388530b72025c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d895d2fdeccd17bd3ea899dcc5e6845198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4c8066cb57118d4f71ada82b31391199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496bf44fdce558f73494705399d8d23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b7b133678c5d2406a59850e3b0b6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e6e9515c910c2a0eb57175a734d79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87755964ef1f853cc2b5dc2e467e317203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8bf0d6ff8c8be4ca56e179ba1ef98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff363fe79070b61572476f6fdf1c59f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2f147f5f50906206b01fe37f5b5d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a41575240dcd7dfc8ef7b903b13d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2fc7d30bd7a3452e05537cdbd4580208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ae3c6fd1b7a1e3422b1769d6ee235209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a93265689784d8a76b477db0847fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65783ce34726781ed4d6c97acd7225c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4484f547bca88a93431feb5ca09fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0d3f3c8a9ae6a14ba69cea1de27c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be3b5b8fe9d3429a8dbfffabdd154214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81499ed2131b33f92f9b257fb356edd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdafc2a75e9b2ccd06439ca9576cbab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba99abe32dd5e14496b2a84196526217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4f22ad9fbf64d7d09024ab8c0fda0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4cc90ffc8bde954ab895a50cae5af219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb33dfae2ee9757555ccfba8fc9fbd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f786fe09ef9651385c6a8b31b7de932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79199bc5f78cb8a1dd5c6ca8db83d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874377bfcea6043fc534bb94959cd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b70f5d33f9fd0f63aa7ce67223ed935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019c03cb289a9ecc49b885406615d286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8662fc4fa96f1fcb3d2276d792f5eea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceead8d5ff2267670762772aa226558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d088c6d6d1a4ad8a94a4eafac21e17f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921541f78874c9e4db6f961031c28ae310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f8d1c550cee26810888cb889821b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c4eeea714f317b5be3b47d3b2343f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e1d7c9e9edc0c49b2578dd4e7bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c92256faa46303d1c60ebeb51efb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37986dfdf09af1f90b3be2747f8ce19115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c63b6040a528707cffeca39b97313c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa659c6d6d88d5a501b0caad181f2cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3f5ad4b53fb9678f824882784742c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d8dc00340d5d13f7733b80dcfc62a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa2db465f2a0339b99ad4c65083c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0447f8133025bb22c91c2189c1b04721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca829e50e0f626ae89f5281c8e1e3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc29eb82b5a5bc53eea44d4a6411bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baae5e15c7cf830b4af1e8648e4f2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eebacae977cb75c65f1a412ea202125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82144bb05a1921b9a198e21d14fbf42426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6f18817292a836633cc180d96c30d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d22bb06ceb07891092d9e3f5501228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ef9cae9f4ef7e89249975ea02c6d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b03ddfec3b15161a3a6285bc9a2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abb928be792d78444c822131ab42c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bbd1c2799af9dac5fba9c64e520f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f367d86bfa3bf58816018b806a8282733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bbb1ca941040e371f1c32ba79a63234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fa85b4611b345775d71cdb18b9fd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ea5fdea100c1230be081a904008d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9140904fa70ee41b671e9013f8a9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3dc09281ca73a6b36bd0b1aec61ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912fc507b57e9ff1ea5bfb15e0dad4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac1e3d5f5f1b365e8c3ae08f5c9cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938633ce5a8362051e03075e7e5822041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4662879f4aad5424b228e8dfbdfbe3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c72017fd95457c724a303862be51843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae9a87ef29a162ec8a87b5d16217d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773619eff234f63cde43bd0f63920f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563ca7943ff4756594e1eb08a916c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713604b29dab24c4b61f9abb86e581d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa9d4cdd1337c8a7992757c97884d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704255916429bf9e902547be4a1d12449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523ba63cc025c682d128dc36728a8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deecae18f438c6d7ce825204613b5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52426a061d9bed724f5661c78150ab452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84686d5949a73b4c15f2421790b42753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683ffa12d77f92d3637458adb8105754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cd41387ae3d085267a471d6867f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ea04421deb531b1b544adac8248456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc133fe8b3df609ab004da93b8d2c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf8da8b8b77e44178595cf7d94578858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238f1bd43c88449abc39d46a845a3fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128686aa94fafeb4e8242c0ee8669d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20caa409b189c24890462abd661435261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f1d68d6f9a2d2eebbf578d1e2358762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8cb3d309d7f596523ed42deffc2fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2df19263ad7e962cdcca778564cb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59369a315de0ffdd34ae8c1182c2a58b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2e8a92844483871cfec3de2a7d8e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab1676901424ee901a16ed34bc44067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dbf289c493912c6a62de81a2a1b6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876647674f0e5d3957f8fe12959550ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba4fe447f7f50566c64b471cbb018c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a5fa74ea99bb7d257e95d15f898ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6b6791518859b8215ae46e559a12a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a70ff203f6aee8bcbfdf7cd5c77a5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cf8304fac2ced6a98f85ee54991c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040be98f4b4658854a212f6ee18f3ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be15babdd580954f707ba56b03219e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bef4473c068e55478d7d57e280cd2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f2bd32031293f1d78216a2bb2e6a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20801c3ef43f025f1ee19c9c2baad73979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a9297ef4315760372f191db8d65c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0327f6c2a1d5812fe7fe9cfc3939c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319266b16652b9eac990c89539b2370282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a61e33c834aa49adcc18c2ba6e17eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2f07d47ce0bf5ed60f9c352efd7c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08825abf3236d7d43c8dba53f6e6cacd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6cac10edf9b0ddc847e08aa3ef7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a749bf197eff718cb07dc3e647be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61af9a716c863a543eeaedfab28242488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ed15480a0ff5903642890e5eec33089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cc2c778076a2af9d6d5fada63e3d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c9429386c619bbd1b87349a07d7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0c42f4bf554bbae510245e9ad2fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b74359c0a86ebc9998aec35846c3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6167cf8fde4c26cbcd4e053487d4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187ac976b10994b8c26d29621016cb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe383a488976180902730492a20d2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6647cf252587fcd781c5f1049677f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875f8e83693cdbd70a84940897d7bfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ed3a6926cb5b4a12fe7536a1758a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477f2abfb9843416d1c59b0abbe899f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491fa12e3c9101f6b5b63cff11c9bf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d197242df41ce8e41bf89c067a49f87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f51ed4a8fcd13c1e9f0c2929988b27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9b32fae118e4d4f232d0c175bc7ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd2cdce2c31bf7c84a7d96af91784105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d6a21071621a3ee0319ef4473cfb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972a62c240a3b9d3157142da407de61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e14217559bef0232f7c25ff83da21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c117dda56d2806080a7ef242168cef4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26547e22034934f9797984ae49da5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa42ec93e1a49fc2f8317c0799651111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec77d79e6006269549a317f7eda4b81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890078b1eab2043147f83b74c48e0b8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd9c74cff9e894672fee618092c79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed7fc2054cebc6fd638c9208c6b4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810fb26570a29d13e6101a8f4c84377116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb7f2cd0cb47ed71682cc4dd643d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21319b48e9ea62c55ed1684dedce80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd76dad9c8021e1dd6cab19dc41613119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d89917b8bd1c03ddf8c9ff038ca27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b3fae4155b712fd3c7d5cbd49169e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3be976e0b00631d32b9b841daf5f44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0553fb293cbdd6b9d675e35b60e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145b470963e7d390a35d291da941e40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4e5914f70256ac21a5aa5d26c62de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9570f8aaf8280e98ffa5c4ff579b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b6090571e4bd4e08f06445cdd85c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8a432ae8a1e4fd032d2b0c11571da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f53bb89558d70c33fae35097e76ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64e36c7df7087cd8097434ebb0738130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41393ac5ddb70c4f42fde7336a45828131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31707fc0f0b83fe4b566531b8d4a2f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa971676ff34aa5a6d5c5567ff54db6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32348786b3320060de7e6b0ff9b4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2058db44e1ff97dd858f47ada7a16c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d81ae524ef170bd2c82cc9d6a0974136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66269a55bf97c41003f2f5c2a2ef81c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd341f2100df7f0990582bc40f18ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d08eef340a1a38d6504b2126f7944139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbbb7d6d5cd762c2da615fd5730f64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022e7efc8c011a6a922d246ef4533ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79fa31f87131dca0c2e1cab1701607142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ecd09d7d3cc1edd375de71aed5f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fb4eea43857c1124c376aefaba1d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9119e292931e7cc8aefba42a2b5b10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706bf44109b9524f9b2bcd06fdde65f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3979f686ee9729d1e8fc6e9411be8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e88e3efd3602272407f3297bdbf7a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed089c5b5ee3fc1518853a42aee5c3a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eeeb403c16e7cbecad28c98eff246150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87749694c3e850fe4a62026445d0b04c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1552b30795febad6366edb03118b9e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc1e59d7a35460f6c823fb95f0b2d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c25b56bde313579a722d9c5f01c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b047f3e136886106e5dd9f211c4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b1826ca9d42b6299f2efdd2e323b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861dc72ce8547bde32125b96ebb1548157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ad8639f4aa6b6c5699f777ee68a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299318ef6dea257dc383b1e72184e699159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b7ac94acf75f1491e19c1f67b6ad3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71026916c9d4ccd9f0a062254267e298161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5cb01b57ba11c048dd2b760134edc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622afc0e6d1985bd214b6f9414c921c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1747128e03564d71b32152f774b6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314a601330327ee0bb4ad748f0a7feb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46f2b4939e717b8750fd6b5db519ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b5f05bd188b188669756efb437935167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4544043ebb940b6a0686950578551168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef44454354bdaf94593bc51bc8dc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576627e4b8aabf53dde04d77b5ec312170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f4072fb84a928f9b5ec419e9bc402171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b77bcb9f0f0e3500b06b6f6b22bad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b265bd2d369eff92345450f229237e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ca2103af4e1cdcbea6bb1f3b3768e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0fc206c94beaffd46eec5a34f9928175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83042f56d644ede22b157da80760363176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f8ef8b65ab926f92d3634ef3b0861177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982f637abad9b54b1635bd6f6a93f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2703be8e769a3105e2b665b6ca6ce20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38aa2fd2931fa50b46ba0046cb974f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b436e8e48baa531c1f1f478d6033e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04314bc7cce0a7d404d8991195351b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010bf63e796d2c34ebb318e8d8f16c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47217c0fdcb4279d9d3fef5558a5c77d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ea99eed08b89c686429ce5575b67e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35ac9211a2df7e0c0ef016f97b9ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00562233692029de7136a5749785eacd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80d6073e1aa27041e524d7acad1f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f054a59f74471a5b54862d09b22ebc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef8aec9e1d9e68c05c160663361190190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca1f5610c0efb2a24b571d96c4c27b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a851d5c05c3d03aa7373722e5069f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3722a13ce0a65f6cac8d27de827f345193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b94ac19872a15dcbdf3817d17c0a2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a104dc794a10631cd6a0555d452b54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c83347ab97841ec4634797895f44a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef443c2c77f23852da19d36b66ee15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87333cfb3e8122fe1d081876a95bb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9081e98e13815bf153cbf82966e2997199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dfa506d9e4168ecdced1fbd2971aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b62487f6c3e418acd3a60d1d4bff5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e7d875f79875e53f40de93e9f805c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3c046970b5312262710be0b830049203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe80804b19c320d92feab9d1526696204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19f8f438ecb991e77bc0cc441b8d88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9f0ded8c199fa0b68a32283a136ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5385cfd0cb8db22a1e0b2ce876bd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc29950e6f0b5292055641876dd3f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f998c16d459895ab47db5a133a570209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa030e3280fde77ba3bcc94e982a926210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1968a464b0fda1985a6a534275d8cfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b90492056cd3674c125650e56207212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391ce1e35bea24cdac76529319d04b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2f8a6e5d22f6dbd71be76450335b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be89684fd816562d52d8255a57e7cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7da99ddab415bc238edfc92cdf5c05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bc04411554cf1d3f8759ccaa538fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65251c6ae49b63a616e7721ad871fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134a055761cee9ca4f6e580b770348219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>