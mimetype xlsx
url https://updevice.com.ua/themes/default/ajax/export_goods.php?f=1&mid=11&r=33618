--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b49fb472a9244db88f8bc0cb7383441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc70617a5c1eda964a755a891732e8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110b25f782ae1e8ad11b5444adb88033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24c551bb79a8cdcd919dbdb0e5ea8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33afe77b7c08f8709f3a7cefe837efd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92d9c44dfda02e49d4f324e20d5196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da588bb2571c592b9b2084796f0b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1602f8ef7355faca45eba3a4ab6eca38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e6f009c3bac20fdfe1ca51a1384f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb00ac1802c713933d1a5eb512f73a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9cd6e71c2e8ee9edb7193f82ec1c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bc6f158828519a16c4158cd12974812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbd243b5fe7b8bf067ecd4b31a1e3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66907ea8c0aa4abb83cbd5dfa21281b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dad9806680be2742be36cda3a75e8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae833944c42681d1fe203189da704c0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e180b1db0b4b76b554ff0eb2305de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e921c5ec4d4583a247eaabd42ff2f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610572e6aa4dd922a20e1940c9f98b9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aa55a26efbb21e6943ee35423f86520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc1e52157dca8dfe253a8a16ac81e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15f8ea27593d147f8b4981ec86198e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c00b560925b46618d45b1bd7621f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b3d42fd370b329186111a72ecd87624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03b096202e25dfbf7fe2dddb45af6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7d4000607639d7feb3c6e8feed9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5f26317d265a544ad5f3c66e1fa2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53396a11d04777bc3cc66a250d1b3c8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cdfe90eecd2d283bdf5f3077f3c2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d0a5e4da6eeb3cf2709ce1f7680a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f210940e7cd58aecb8bfd1dc0ce6ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea80692c0519ae7625e4b77231f9ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efb067d05b5ac65341672518652b1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92f75663c5d45dc91afb2a668083bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d28dff1b63cbaf7d389e92dda02d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f3b0765b7dadc111850db5b0586e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81f077abff5d1e42df0f4d92622d0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba87f149d4b0a919d83a18dbb9cedf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28ef8f5bbd7819c550b7b33879f33d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f13f350e8dc7ec931c663ae671bd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dacae0fb5e2224eb79e6fa7ec904c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd21d7cea6804f5ac519711df9a12342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13279875c0152da4cca831e65932cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521dbc7ac7b28bb60a2aad8ad9412644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a668b6b2b526d978d391fc02462345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b4dcb3951cf4d725dfbd9dd8071b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c813dc0923821e962562cdc44b7a2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1775f6cb69cc6917b356ea2c0107e5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32887733360ee48023cdc5b45f4aa24749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e4feaa388f98410db78682283d9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ad3bed8f419dc7ac2d47cf50ab11551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd585a88e65bbbf19f341798354e00c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c67843ce6e66d791ca25a02e5ca6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7189b19a9b20bfea001e3ad2972f43c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b3f1ccc999aaf68c23079f14342355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e8f838836917433caf9fa8d94a76e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ba3b5cc74426332e93ede5240adc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d5d39a00bb9a89664e2617623f96f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf02d4dbd1a9b7eccfe4ce380ed1c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f331966bb83ac36996316e44b5a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29b7c4fb5e173a3c8bcad775ba39061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaeece302959fd26126f311589adbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5be2ade34c483a0f07981082468eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15784bd3356f3aeb70ca681b4cd7be3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a066aa5f098160946015c3be3ffb3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2954a23a69eca4d1463b29925e186c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a1dc13cdbb055c2fa8e2daae3beb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc078071751a7463202327615a9a4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f1742a54620fd540a0c6846c139569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7d866d44e595100009b879a5434870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9b94f227663fd6533af37f74a653671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26807b93928cb811051dc11c2d5d54772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049ad4efb03ea13d5e5d2f41d5c57073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f6241bb2cc72ee98db92923c80e0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7066b6dd76a4acf64cf9743c2af2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6375132ac0ca8ccb350b9db521c88176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f6e0b85cb8bc53d501676ed6a93b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185daabc7c5682c26aa0d421f52a3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f213347c111f9626bf48e09ec26b9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a823b17d86103f6e5270fe4631ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79a26fc5fe37319357b972790c438d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c11f0b1b7a1abad737b10488e63d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe6f71ef5854ddf8f1bed7e55aabdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2b1cadcf5d2417509c6496c16db0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d9a7e11e660acc7fa5b54ac692d6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ced92449c4bf6d18d84eeee545fa2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32854bdbb99a54c61b3b501f80bc170287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea356530bc48628156518260a86fe60f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a514c63e3fc2008605aa2603bb124089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3fe7049fc46399212bd82e017964290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f91874e554bdf75585d221a0e566691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3371d2c73ab2295efb85ab811f3d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c893783a808b697b4a90337c88115a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b1e815631661f0965cdbdd959056394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba281024ec43e71792e757de6e60dcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db7416683c9b579c31c59b6bd394496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54225ec4136dd893295044d6d186fb7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4e42ca2e83d74dd3aa47491417e7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be0757274a381d27581db77c60a9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a62ceceb0c47579ca15102998502100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeaae12d0d4496378e02ff729e2e6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d41c3966cc496d9fce04609a71def5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63150b19e826a39d5a2ea5c9823c5384103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e9c55c11c77d52cc2f48c61710556104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fb50c116cf77de97f4774daec8b76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e1a3fa4a9f9ab48b6a9e8489248ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbe31cb2bcc8d410a5ef731a49b2b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e839d090e7abe092e0c853879fd8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bfd9ef93afd82b7cdd8e5b129b52e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d4442c6704be9d27c2bb57efe00cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f880264444f0e1a9ad77030839a24e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b3bcdb8fa5437e2b66e5785c06880112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e27709baa4bd32ceac298b32d2f3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bd610104af0a512521b96c68d6d27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f903728677214b61576dd7b240b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa42843df43a7c0ff1370fb492b3a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792495fe3b0cc26e3dd9d99e50129d27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70568aba98237f2fef29c96ca1927957118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0428268c7c30d7f3bd56d542d4f62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78e4adb8110c9966bf180476b0beba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366723d5f5280536d4c279b7d6eaa0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096607dd65b30ec8900171f07234a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e6d16b527a6c379c7ef1ee6c4e66c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd28504e43824fb47b5130ddc7e6fd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f884d85037823daebcf6e31c3827b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a178aa17812c1877a8247c99e129126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266fa7b827480f27050c89abe67008f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c309531af70484d3f3e4812a86582128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e95c097abdf7dcfa33eba8c973f81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23307690e1ae9ea2fc31dae9e8fe3ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc46a69b08b1bb186bf6fcf18132b0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e6100063639ce337251cf7b27f3f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89071f4f72157eeedd321e5f07f5208f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c26e05e2fc56059fbbd6973958bb4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfbf431e1387121fe3d6d7039034bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab8e3d2365928888fb144e97f50c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe163249c4a2d1502443b6bf9bd5075137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21648713e1ebf6349aa436cde336f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e80236644fd555c028ff3b2a73bb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280e75ba189e19e7884241f06f019d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c6c73553068ad98d3ddd8e7003a00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699fd39e594138aeaf2f3c7f507d3ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713633171f9db2602596f4e3ac0365c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb3d73536c85a95cae3e5e4f57521a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbef26e3e58eac4c4b626221ca92b09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146d4bf58a5e3c05e83c7d273629fb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4245e1b5c90449e672be7c53a4c70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7208fbfc86728fa8130c8566a468d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518415e8d1c1bcf576a929677ed142149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fb7f36b946196759224ff11532f81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec4e6a7503ea2213443a4b7c135c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51335745685a53c35835c8e447bad267152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057de16fe599291a2669952911ef090153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4590c67717a11492a5a6c94177419154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759ec55bc58d2707548fbed2d84886e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84220dc33f8d81ee79f030fcd97242156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f9546ce168da9f62bc701ea13e64f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b477d9e67379d88e157f511a9cf1452158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5165776762773cce9fc81731708c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452b176a2c9bbdf9d6c37dab562dbe5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b8e4cb63411e271a9c93dae5d7e7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3b32047043e65c6d49919e9d03bc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa24fe9b3311942371c8a287186ff14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d7a126a4ce05e89e8adafde483ac0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9557063d49a055b474bf2e7cdf8e506165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a4e8587813bb2c336c01359a34436166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a27feb5c85843f5a049ff8d473378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c044e540d4301aa4794885563337168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa9a6290ce2aac86863c4b60d5bfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f65bede22b8f71b7cfae7d02085a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dc69bd6b08ed005db3c576295a8bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c93b3eef5dfbb8d34fb99f1c874f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95833dfa781ba91f970961a4783525f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe40dc90ad0f799a50a60221b6aab7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de32050a2552c85a47eeb719dd850c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27038f6382e7b2bcad72b58d37689b92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c20038ce7f4ce4e406772434bdda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d75daacaa31799d7b5bbd62293efe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfeede73f61c78c261f0ca9199e6ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f3f533137322e91323635732aac9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b09581a46d5dd6ee70926fce99e61b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c890e27c491cf8c13eedd083fa561182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e475a12989af113c05bdc145469ca5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03a7e52f8391d5b2667d4cf6c4cd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc094cfbb90fc905e662f481b35a9b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca228da29b271fabd32aa9d9c941e35d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaad2812e4b8f4956db4b2167ae698f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c0c20fdaf699e1f827b82ed3bc37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa810681c1dce8531301a19588ecb85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e5f2e39693daeae85a08e0eebb43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b02e3fa44df21c66bb935e6690c57e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726da73f472cf2070ff795dec363e84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c909e5da205f0b64d1ff88d2eb7c47d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cef7bdb37854e23d2eae3937d815ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24b2041494c3000556cd0f66620757195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c08155416723b1f61f4f357ffd1e45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208bdc1887b30f55669d957441a3049197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e946214d50d5e738a1775ab4ecad738198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca5c6e108515bb17539d9e30905db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac3f4d34dc62b847399abdd2f2b7eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde8abec5234b45d133ef49a37705cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b00f9d0c50f60ac95f9b608493d31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b288f94feb65d7818d0595b161f587203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41641a8b00ade777683bb552deb5531204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7182636613c93b7fd067651b307db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979dd46fa2a15030ccd295b217e2bbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb677ba27d06ed10154c874241d8a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f0e3dc03347e4da184999ac2d1663208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d049f04ce07481c492631dd2bae7b8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d9f3a9db34994564ad5efdde763d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa313b7315f402dcc65efa2197ece9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36e78daad20604fb06f026ff673d8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305256a3e19c69f8d37b4cc1cc38029213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb83c4744d238dca47212afe56600d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefb285e191e3a6321cf9cada830111215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396354149a04c67d18a152da4a34562216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac117facf489a00dbe6f8caa47830a99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2385edcc4b5cd917d329c4087fb21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b05ec5500ee496f944cb4c040e827a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34609b956b2bff76000d5cf6b1c13e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97214e3c25dfc5e29fe49fa6fb9f4ce12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9759509f99f83911d228280deb4711d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449baeb32d96906ed2c1fd236698dce44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f19fe61663511de7688625645ae55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90ef4fee21e9b829735f4d1c1fa2b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c713cb332bfa91bb9ba0e338b94487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad99c6c189f7d6cc7adafb83a388d758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82174517d019c1acf8e0c91eec2a50929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56208f8fc200792ca306e085720c2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ace7a25922d5e90147d0bd3cdd3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654e9e3f28ed9d2b752b6084bf7d8fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e301233012ceef05ecfe867e80de713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff5db20415f0f90dd4efd610ebfdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe1e8f9247073f5bbf816169ad28f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde34548403519eb7bbeca8d08640e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7194c12565f1dad0b9141907276813517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba441d98d880e6b314efeb98a20439a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f67f67c2fd325dbe968c2765e42319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c946eb3bd615a0f25259e8efb90927220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1e1548ba4a0402cf8dd41163282621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b269fdf218b5737e797ef51492f82a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f50eb517f053059da578db0bb1d57b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66479f47a221b4a2fc8ebae1ac387fbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcfe6b7f9e79900a26a1a1a5a57dd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0275d1186be598b587ca6fd9df79226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fa869561b783c4d5263f61ac890e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab57507783c9d45619582017b43d9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024e32bfc1ecc69e6576b1b29ce989529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09554d24a58da9ce3971180a1b9f1e0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb70739e305cb211b73bf23a5732bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2416fb9048e0bb92d2eb302af729a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d884a6600ca0f55ccbd88cff3fb1d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae8275368601e015a1a3022c79fbf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a107bc027c6c3fb8565e9ec338095a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbca27968855266dccca4b31565421436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa83d974afe5fc4f48bbbb4633605437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e78c152deb24f20d2f286a5e4d16038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de459a7e58a644a1f686cb6673e0e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722358c3d3c526b34069ac711b74fff940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf22df42230b73016e967a3d68a1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c0508c829222637f93246010bcd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcf949e98738037dbd8e3c61cacabe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff831856520a9aa29220769fd6283bc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464a36e9de0fec19d53c51084b2d4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d310e354f1a37b457710f58841c8ee446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72054b87191eaac38e9456c93afb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1109f5acedcd1b90edc7fc4d73613f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03242e3c605dd6a15d9588611359340449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8869b82115134659e0ee465f3443450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f15b60ad1e57eb87702efaaa5ad2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa813bba1e19f2ea2a56e62d29622652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd93b79e4f755affc6358243279c63f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930eec4d5ba5ce5de812a0739d6a03654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb3ce9a458874a7453c7c459c6cb2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254b18662d8e09aa07fa03fc64ceb9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6762072c6f49ee0136204a1bd71aaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7489e3a220d45a6fdacf79e607cd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a0fbfb0ef10189c6f4d53b30f596759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cb274ef7151443ea17757adcea97660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b793ebdfa407cdead7aec989034d0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67391bb7184173f259f35b591f4ed20662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d781082194c9fd9a480037698cf5f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fbcb9c28ed62467370fe511004ad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2971b417ee68b7f5f446aaef50a029f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a0b022bd62ab23276f47d67709d3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce92520c3fa701d1cbb3243038588b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d7442ec2321456d3ef9ad8b6f42268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f852df23ad28c7f66dd54dfacb6b73269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a72f4620158325c0c078c1163d90070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daea67f5b616a1a3c3ec2fc77eb51e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459d6d76c8f2b9f53fea6d8724ea36e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c223b5435f8cc1f0f7875978b1f8a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4e5fe18b4561912139cba1f432a5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4f270c8af9cf3fbcac705d93464675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f22d704013c9f9e983d830a2645876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23461772113b6478f645171deca9a10d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c4072ebdc2106123e16081b8f11f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25b1e6fedd5268ea34642bce2260279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1478dcf340a25bb80075d185f19685480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8032cea644633fe939f7dd9617df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a77dedf013b74286da6d3a9bdd9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a4e3608b40e107b91f281c6ba760d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69374ce9b40e90a79c3985e2857f38f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814e5c6179d746a034bcd5b72f38a2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ef8e7f037f888efed608c6d1c46c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874422d6b8862dd755e6c067efe9ec5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30bd1d8db56de32bea9e47f0e62e1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b8f866b224da9283af8698dbcd89789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d98370c994a3533212c5efafd443fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0a23c7cb657c1fdd6e22197fe01d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ad4446b19cd0fb8ea8291e36ad3ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c0335355bde760c8eb5c52f554c0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed97059be370ecc43dfcbe117ea1d1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6853eb796eb3d1573015e76021494895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52dcb7a2e6758d409392773bc404e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d1949141352d5e7d750b5bb920b3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56418d78a0e052e21407f0595cab0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cc0701715f57f56af3d06fb92ccfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7419e1d572e08df2c7a4ce9e208bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198d0df383e8a3d2c2321a548831e4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b758e74f473647141aea187c8d3321102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbeba35ace2b1ae3273bd73a8cf41a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa2d74ddc0c28112e8b18cd76ace02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a3a55f4e3e8da374102a1cdcc3769105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257d05cde45e4f85d753ca0577eb2fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670f204a99318d662f634e040126f4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d999d81de0aeac2adbf5c3a1ab91338108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62ec300d12a7c98f87536593e73eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a623f2a028dbbc315405422b5ccb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5f5c9e5f47a8e464048b5199c2857111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7784781cfe01662183cf0930bd79c80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b9a1bd385579186437afe1985b5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded83778bc8d714d1ca7b14b6ebad5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f15d4cdbfef3bc387bc214cb64ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443684b9646715784bdcfdcc46313e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f680b5a83474400e77114062f01c9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cedf80035291a2776aab6924428868118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f69dafbacda70dc9d09165f305d3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e704b09b123ba4a53ca9aa16e406b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db760768cbb3400773757cce2bbb11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdd02254f82f9f11ae7f8c8f20e3bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b36e0959d22981c9d6faab83e726123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb835dc41551b07696fbbc39e838d4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94b59d6191a1bdd59078170e33f491125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda89811eae1036e2b475500b4541a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e58a2fa72e4d6783465d947e1478127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bade3072c5c3810eebcac59d6168b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be728e76621e2f6e6f91466591612db6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed4924d0027a31a928751397cf87f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564293190612794cfb34b3f1aa761eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e06afa26d99bf7a70cd4e656be34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d046b83526e59570605506dd2a189e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad139e231608de9177923e41285655134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a3a543f09bdffdc28695f8cc8372f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d5a89fcd9b022ddcf38e60fee619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d8981c7b195e64464c6943216e32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c73c16ed42e7bb85cbd30d3897e17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6d023c674d219711b6f0e85692d50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a0f8d71bcb4a02d3175354effc463140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b545fac97c19525556cbfc1835222f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfde1459dc6b568dd586ac6e68961142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd578d87f16a7fbb6559b780cd981ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51f304038a97e8a8208858caf48f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d17ff8d65026cf94291eea352300e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d55acf4b31b6e0bc7982cf69cadd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7de00ec1ad9920fff78c09ed3753c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84880a74a5a8c39d564329de106e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5deeb965fd934c0c5db0df8058cdb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a403ce54a6da5f7d03d14299dd62b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f1e4574e25f68096e0e54e0c9a7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075da54ce13a4e51169e6089ff79041152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f0cf7c08a80fce7c9d207281c14b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15c03a22cc2363b77b59c4d47a724c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd1e1ff890eb5b2f327b61c2fdd260155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bfb47ebb000836061f0c66f5dceb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65d1f58e82daecd9467fb001a68313157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fc6d866050b84ab0e53126418338f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222335963d4f408e3a14010c4b5006f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8056964ae5ac8ff11b9ce19a13974160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e985485a60f021d332b18a089e0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb2450ac9833617166a4c65774784b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69108565d1f9fecf5578e4bcd6d8fa5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894469ebce0a67c2860809cf7bb3625164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebff9b85391a4160771ad0e1099373165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee886882129d933c1c3d6b83c648c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac737f46d8181b0066e1016efcf38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff25314e7fcaa3f9ac85bbc66141af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d789059602cd7f941a1938a92c5a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040683e27fd87fc7fad843462385c55b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8731883499b234dfcca7caf983f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874612bc655c886687971aadd2238b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b22c58b11557c086600672636d3534173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf7592eb29faeb892290d8c425a30e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96277896d3920d54218d49a02a54af2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bffca6202d00830eb0e8cb448cfff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3357f37cd4180cac89d25eaa8c72b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa927c2a558f8513ab692e027e4504178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d76929372c559e291f80525c51ca6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a287da01461d68e25f304f963c4e423180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e894322b53268b158b99557193ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e5be9858f72d6838dc31fd9823822182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb5156c99fad17a6cbb77ce370492183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60be9f09b5f532d687cb342cc26689f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e148f11608f3b861b1422ac7850aeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee3cabf5cb55d8216446b1a28edd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e8950b823ed5afea17a6020949eea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48332db57b321dd5d629cb5c71498105188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938666bc4c4a13117512a433cb669ec7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab535d0da2e7a0584f66289edebde9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3e40a0c19442a28d688b333edc020191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981659ab29de8120e272aad2c63c5291192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a388d6fe34580b5968b81ae514306c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9049d98fd0532794baf02dcf0ed154194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63c6b6b00d70c7dfe630f39a422c90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7525e0af8edcebae6c5b49dfde6c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e376ba0fa49f3d96f350eb22940d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a29ec76aa0bc175f505bf797bb4a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2dec17edd3021ecda196b0a4288a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae47a558f3d71c5fd30e93798f1a14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d762d8264da675741a044153287f4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aec8f0a913a84ce51f70298dc1cf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea7348cd6494bfd7b5386654204fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1819c1dd71d55f552aa01e341f1d9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b159f07bdef8e9089d8ef60cb47b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaedc2e35536d1f3c104dd1f3188b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c635ab3c44dbb82b72cc342bd4486207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e9e420771252e30ca0596ddf3bf9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1247d374eff4025f1abbdb67c6e5c45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb35faafd39e6f282c17a5e4a581ac4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45708561be96952ff53f06fa61a97c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f363dada77818e9fd98663af28115212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec37a8339436c30bea01f125dc487b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ea4cd29945127691109f4d546e925214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404b1af3384ce83221528b21e8fa097215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25993d0a1c06e68003fbd0e04199e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a2d37157ef9c7cbd81f5aab948e0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c81847fe126fcb36aa8bb4a88af5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45326602687f4f097a7a9d5831a5fad8219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>