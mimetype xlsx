--- v0 (2026-08-19)
+++ v1 (2026-10-06)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ab9aaf945af4b852965762fc062be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899fc260db9c2dfaa298d39590ef8822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33b7ba11bc48b80d95e62511e8c9523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc0266b3f9621f513c9c85fd37cc384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d6c3bbd1b1bd612773ee4d2fbe5b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30523621a5429fd84f89407ac6d8002a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909693be354ae1b02f38cb0228632ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492506f96096ad8424f1018cd501a398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa428e9562c085f266a6cadbd82156e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe866dc28ed579553f86e8a7f3487dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f54316c96f210e6de17dedb4d658c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750201aaee2fd24bd92208d9474608412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781c768e2f49b03ea6ff9c1bbf7e8b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e52a332138341ea6596ed199aacae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66905d265d4273c552223eb01b54f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338ae55f2ebc6ef93a33d8f27a12e6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc862b101ca3e4fb5f21b56203d1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f11470f27c20175f2ed447984cedfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd406e9c90b3b2b1c0c3015137b954919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7af2195d149cb6e971cbdc96751f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e92422627102511f29ac7e2e6a22d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7735ccc9f3c43eef541dbe67040bf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26b6a523ee9e5c7f90c6cde1c7f37823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5fc873c61134a26e0bf3dac87b3f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf9e2d56b9c3bdad7ff500ad19807f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d7f5b76eafc2310e45faa7f861ad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94de9052cb6dce4ff0ffa3f1535cba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc8e16c829f1aa71f48a8d9460d5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd298628628396db8abb0b310c0c4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2c4158fe4426aa496c4561b44a51030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a79fc92eb1d9d7c7cce39a1d3f76531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852533013625046fcf8bdbc99258d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f055c080d55b985d171149983d393b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d63640f25d9deef36eeac0c606e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e9da6c3ce6425c61eed3216fc9a6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab210998fc89521186eebf782471181836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184948344b195c9f3de7cc8bc421111d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2450d9b95d8ef4968d71f9d9973dc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf64ba443abb6d37b0b60998695d22739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22104167b3423c184c7654cc2b45ecf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4392846a56249fbe5366c1db787c5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a24530e27828cc129d76fc2f29ecf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f79e76a0d379759a3d6abcf2e59a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53cf1f4bcc0682b582087c6251216044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc997dce1ad7126798d1f5e1208e3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d218b6635ae612485d39d3131a8d4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386b402df227a70654f4e46404c2e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64b543c10b072899975c049ed6963248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1498a0856f8dda727c6a1eaae35a1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b09004abef67d9f545a46fcea586bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b1f028ba28f94be2a94136fe29a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b6ef8265b0d9d1acc4c5992caaba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd19d784d1c1188ba779dfa1a8258253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287ce08247577bebb75e5d77d46035854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13fd7f79412e2cb292765d86a2084155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc9999389a0f02b8442d04abe02f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694571558fcb6d9b61a93831e6f1ce257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd151e87ce7d21a68f7822fb9df6c5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f3cb04d4e0e9bd9f81120d850f8a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431eb0e54df7dab9916a96a7969d4db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35153474ca57f7bf09eaaa488e2a374561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba081107f92a1018cb05229baed17f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3010288cd3fd5a499299047993ccc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996c8b4b2b0d5fcfa92a0f71cd5609964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889732e8fed397204ed4361ec7acdfe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b79b1d0b7adcfdbb914ef07f5b38b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b63cba9dd8df17e1bd84241a34c3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f19a09819273723482f243734f5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff149879860c2bc9b43cee45326b61d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccfed4454625292ab2f6543bc8dedf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d466f5ec07da2df4349e34f12a51071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e1173084c1177b4ada8debb24652772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b1014a1c5068e3823a71de17ba37873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f32c693a73d94f1742894117d54cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f38db6ef213f5efb62794fe06e26b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5c977f6194e4db42d5fa109c2a8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b515a6e6627ab6fb8670a07b537cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaafb3886f5b74ffb5941514dde09c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500cca2e4bd3b97006440221f0d71e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1bfaf5c1c1736f9c4a5c0fe3f411880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfca5a91d097e9c43f1bbe995f041b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de83f8dead65a8b911a781eb3feb40282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e792d7ac0b1536ef3870fce1178d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7cf4ed6cf712107bbea5db6f6483884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424983a1ad2bdcb91d15be10077c75f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c0c45d3cb66a6d821317183e4818586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0383a84c4b577527239cbb153d9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d07b588347cb28de5c8c10517bf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ed4791122a89cbfb2c1ebb6b913989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f78b441edea9379c8c9ddcf24b86b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160819fd0a13c20a23407d6a38062ac891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f784a4384b7b682bae5ef05adb25392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d540bb2ab5d568bc2a35365532052693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58070cca141f4ad76f1ecbdf445225c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061867b65728262ab158b4dcda2cca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8227e4fd197b5a152680f75dc56ec8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dabd0f33107ae18879fd7c8f0ecd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f03e37e6caa99a48afb610146bb5a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15176456e6549bddaf07bcba534960e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b08ee63f335dbcfb2586b87b5938d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33804c42a6f42e972221afcfc6d594a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f626a239ab4058bd3b647162e783102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4d9b19df9e580eabe9dba55515e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33310fc776cf9bcf26d0c6ccec561104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f400e47a6f54ebab212551f204d84e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ded97f681d5b78ecb70d96faefad9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2f098186c226f7bbd0351b16544f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e97e6e9b88be37c95af0d19d09ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbfbf35272d0e183f717f4018dd807109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e916f46560400c6478c4066efbabf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f79aa86090c45a652334a9cc4583f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e053c694d5c071a429912ff1e0da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be1959469161e619472b230094c55b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48825f67a85821d7e00ddcdc6a767bbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b6df577098c01a56462ca5ad28b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ffeceac3bb234fb8ec1a064c50fb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216bda395df936340e48fd222b4793a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b555616fce9f4c71917440cacb83d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d718c5d4c1e1b8459a9c41759b87512119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9118ac4b743ae84a7a778ab795422e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970410c1915ea12c3170f3556da1e887121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3ba732922e792f2c0a8277992a211122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805665eb66b8bb234f3f0ab658f76d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dcfe3ea2d7e6468945fa5b722ee8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f6979734a2e95e93cd79d9187150d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d900a2ffc3b3ed832570e9ab614e359126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c56fc61161ce5fcd3903912454c1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe991858e2180d7485bf14426b4da93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b112780fdd050b8af28c8e52aa7d5d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4c5126b7e785f259ea1c1c393089130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60890cecbe80649b9c8d57c5032625131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202317974d8136d1b5546981fe9a367132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd1f02d4560ea420fcc3c17cf05622133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730b920ac214388fd6454e35ac17100134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54abb31af2734d8332cb42b0e45b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bba8f7f38eee8378b2de13a0e43fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04699fb1b10ee4ead6cba58184222933137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b53cba4b0258ead78010509b984beb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdc13ed22bdeb6e9656df37f8f7792139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf23bfcd7de50dfd35a6bfe9cbf8d61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a010816be1ccf3a0684dd9491d94f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5cbd4c767d2c96148288a3b077859142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce597ae803fa8b90e7637698912533b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bbdacbb453fa5084ba39c1eb4d01c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2b312dcd692e1ea379f03a0207d17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b387cfa74d7ccfbda7e1991c7e8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316ba32c839d2c41120708344a81ddc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59f40444ddc174e0809d7aa2833463148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf8c08dbad88adc547295d0d4f2d9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd272395fc31e70f6af06de2373e0eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0f558c3e5cc941c34a4819b38493151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b676540dd9a5e22ec759ace112e24d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25931dc823b4f6ce1408db6d6448f3a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad48775e0f9ea4895ac09e062092c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f0440b3dfe84841be7db42d631544155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9573c821ebd586874d04eaa403e7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a3a83e7345c20909f369076cee7d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb127e4d93512e97c83f2abece70f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb221b78f7e39b80fd7dca43c27f01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62928cb533a759c5c1f381dd7f614f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e58f0cef82baf053ea8f7e70c7485a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7b74c76a2ec52b778bc4ac6fcf8d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa5218d49cfad76fafb0e40c6e888163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c6ed2d62615310b7e368e6414dbc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084749e73d1a21e51808f7e491793bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d44907ec2dee0ab138d38e421fe15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2eb6e4f8923e7f75fcf8076ecd49c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adadea8f0030f0564436dd09d7a4d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a88f18363c98ace37973e40c5842b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2360425e003a4bf101100897474e58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458b30fe9d4311e570751b094a7ce15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6815f6f59544508c73610a0d11260f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c56f0965e4a4ac282ebfab33cba52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc9a41d1242f83743f790df986f5a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adee23579e62fa83f9fa2ce3e8731a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61812ce2bbfac7f0437e8b02f790b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2dc91344599b8c6e69d0c13336616177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6eaa8aec0c9f14007c2b08f4bc34c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2564ed78ec7e395de3173a16851cf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5808a32bb375f76a1e1f824fe9d861b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb07d92164878d8bf48a1dcbc4d2dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e40c269ff9cf999c0c45acf7b4d850182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f02c3d5e49a2ac0d290bf51715e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0708dde5baaba656ddb10c711945df8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3cbcf14a17bebf7dceadcb462700f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bb8d6a26597c1ae35f3511cc628ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e6b8e44bc2345c77da6faac3092ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936334a48911698f6aae83d2716903a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f48ebf6c0f609f16e7fc535ec7e25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b9485009add5e04e6f2c41d28c19d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb8c1b1c35bc03ac655b8d5a82a739191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674091002dff29970d7955094f1a3faa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923cefc9f04f61f69b0bcf837fdf5dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d724753a1dceaa95be4b6ba61245194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef54a5ef9f27fd6d2fb19c2b47c00f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f9c8f9086b63ad7964e84ae4a1d36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff31b4f13abae5df9d86700836a9fc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5288868d2c737ccbe420706f6df344198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc11507a4c6a7d9357196f626ebbd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0312c56f26077a064afe0d25db88388200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeddb167399052dd88eb1e89242e08f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95bf4eba7a188ca8b317b9fd9ae657202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be2076a2f8773a4756c451019351af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12532934d000f08406beb77578a9a45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c0d4c0f0d7ac5139938c84191f1a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c520ce7c6cce961f006672ee352e39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563cd007a0045915c702151247cc415207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c87eee7195686bea90bbf8738e7d1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea1d8252768a4121702f4a0c3a1eaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439803222c2d82c821aab8e1135f2224210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6b52a2ed8db6d47592191e7f0b776211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d334ab817e6bd73e79711446c85b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11a761b6c596b0a62fcb274bd990c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64907efa2ad6c30ae75ae19a3c0060214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd936ad95c6d45b3f2838e7e315c9a37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d6f59f940a451b1afa91837dfeb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efdfebae22239746910b85a056ea70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0d5ef67baeacf7d8ad24ecb06d37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba361ebb6795a3a875601c991ba8794219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a66ef05cea6eff9a47f6c189757701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70213a0cc3bad5b0f0272a36b337092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e38c074f89f6c9d9f38d9f40b81be93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eebbc0eb6bfcb8f844a9d8dfdaf4474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83907aa79a08ce62b8de2cd4730ae55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c3fe65d21d6d33666b1eaf8032cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d539522c06c47f24ada0ba2a4afbaef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9034041b5ebb9fc862f7afdfbbcbdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cba32907d92c2d3c265393dc36bd2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be748b1659ee28bd989f741df5f919fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d147e3a0cfab4a14b0b7e23099a4d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c7cdb79dbeb3c179e7466d4db080412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb38ae59d069106758a036de935079513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b915e4c8454ff7fe11f113369c46514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe607f2a6de04ce063e6a7648bcf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9d9cf86098f017d9bed91ac2d9dbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03053eaaea9e6f1f34f72983b8ea1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069ce88dc430eacf667bc2bbba27e9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f2bb45e33a059dfa2a63473347c3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2380ed20126f6487d01886482dd19e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879bcac5d44ca1f60894e78b25a9c9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a5f230b1c5d4bf6bf0aed7aa4f03022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088015a8ce6983d92b552ef682655b1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997e04e9d46695ae44c0e7a342160a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c06b7aff659a545398c3b422d1d7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2089525aa4bd17f79f980fa997c49826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd4e52173cfc02a07fe46a660f857527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e37eef912db59e0904a17cee8015328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962a39d15726d5009e904c7270c3a9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec61da7e19d508aa08e9e505f469930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73f255e1955f848df6a3f1e73f7e4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ed4c45ca4dda5abc6225a03c96d1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacc81c43ac8477bf020f8f73a0b3cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1267715b18218adacd0544bfc4c1dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e5b92ce7fdc2ef57f9cc2ef5995535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398568b7cd9d0b2b847f6bfdaa431d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe576b83587d9dd74d27f268fb171537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390180b9d7dc1f6980bc5369b2efdae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabdb9289a924d07c856e7e4f49d8ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3a7bc3a466387ef831075e4c9e83140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ff3eb17416c7295d816419ac281de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4c0a2ab5a83b79e002c5b03f0b16642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67ab159c9e35ede4943e963d6441d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abcdde4c4e27fb77fe4afb98a8a1d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41165376bc4bbd8cfd7af5b9d2f86c2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f995b3d54a84825abd66ffc58132146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c381f76ef6c31cd60cac2b169d3549e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bfbebdc1aa46aaf78db70c8cfee8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e4b62626401ab65249b85947494af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab0329dc64fb924a76943a8decc44f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82058df2c2586bf2a60a5de54c0eb80351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813929e170c77222fdca2e0b42aadaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e2947a1b8e7fd248b02c49ef8057253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df335af4afe59249c9f1522ba830454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadb31765ee5080259f4771d429aec855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfad103ffb00ef823315f6cce02430c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced805aa6eafb123ddad320008add76b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3cc6c4ae624646439868db39dc5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4befa18bb2836d8d551f15613d42e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220127e58ab4268bbfd21fb7bd312e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a18c47300bf6a994f69abb3d349861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453bb99e233f42e096872cf6eb7cc8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bab58344a77b6399825291678e4def63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76912dce5394ef3f35ab42aadc60ee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10c42bc5372c2baf8145646922478065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3778b2a2234dd7e7eeed8b92e54879566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf5dd075b9bb744c08941df879f05b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6130df4ca8b544fc6849de639ab11c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e03c1b3fa0634a9c7b5c20d03ac96769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdb31263679070a537f3e672645f4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4200d224a546234eaf1182eb6d8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c3441889423aee06cd52b4752e41c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5294bedf95498d6891956a4f26ac173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25e191476e31ce3e51b1dac27a692974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb375d296d8ce430229477e8ef94b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b8779474f2b3104645e72c012f5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b4c1805957e4e2181aeda2ccb1b6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e20e803d4396c97ac22d92e199c8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e878cda1dfbd26adf45085b7e72c0a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5108fdccb4e8faed8b26a5e865cc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f985579412a32165eb0cdb07ceb986281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2982974d35bbe1db8104ba2076daa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85be856f0c924a68d1e087032ba14f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346d40bcde0efb050d86f3b450596184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f196a409e8b3575729d398f89a52285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1755ae3aab2751b2e1d0deb97b28a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14ed542357a0a619f27af2bd6e04bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a05aacde629a1f5060bd55144abb2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b358ff00829a2ebabe53f770d59489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf7bb8924d439634e0d826aa74ac6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01194d642b23e0f2430f96a92bfad1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff0534516955a9459b77211ecfd1fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ad21752cf0ce873422dd79b0d8b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd5c88f6dc1e6d6a8906f3f11f6d6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734319f876ebb6f02589f7ac78c1f2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c89b2502d3de337c8e7a06c1df3eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9247175db6e4c6fe0021297741eb1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0400ac1ba8e303c8e2b739fd6fe4ec998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f0faafb7e23185075b92a7c86424c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a773e928a658ca54a5e23b89da371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e89cfa02f7d161615e77aed38212101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb82cbf816117e0972eb41241926ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add995b128a58ec04cbf60bda7534407103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b2fe076fe4e42c7c4f75430189f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbea69fe7b63d64eab04f60f3132412105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfe42954eb10c1e4bdd90028b89bdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f64cda41928f3c68832859231eca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946ece53d376a5a5c62dad62c0fe11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20c70997fcb99039b0c3538524abf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09894f21a455bee059131272dedccbe9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8e04bc6bd6e80c54bd9a70bfa35c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701428ed1b1043e1e152433e062a7dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3f56a8a49805d3efe9f5884ec09c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458684ac280ce1995893b98d63e2091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f96e59d21c37c2d226954787d8e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeea36384961d600e952f9a51fbef1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d8b3485c3e458098b9590fa901479117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ea7bc555ff50dfb0d3d2fbdabb00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f36708ab74c797ef6a580c02a3b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac113a65a895dd9c60950fe74d5a32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5edf91ed04927bbcfcdd40bc72ffc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114576396fcff2ac5cc4323e2ea0bb4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a41997c77990b91fca74c13ebd722123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f979bf62cacf2d70ba3ceca3795bd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49fd508f14c333d4137387d90a4d5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581893805ceab275af808be543561f0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dee7ef377abfaf3083d67c3b88c920127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56411ecf2959cbc3b13ba6a4e3ebcf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a56debb85544dbd1e3a5a8a1a9febe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba100ee5e385da37d86116a4e1428cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303cc84143853264827e515e2e979ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d5a8efedf54496263a3e79defaf61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03259b456ff1730ac82af0e6c629d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879f04542d817af81d4b24ad919284134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59997481826c4afdecb57e09956a03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d6b6e87e580da27d36cbfa35e0c70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbde2a7f1bf420fd3d657b723fc9c20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6bbba13ed8e381499148ab18f0bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff9155321449fe42bac95c4ee3d6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ba67995a12afaa40aa32186968d88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5cc0a07036a6072379b2730164ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745875324abda4b73e0d02f6b57520ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003740ca07be5daa430f71744d2f94fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce04526684b4edcc5888344998a130144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5edfec91a1ebe5275d69cfd9ba4c17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188f4f7fdc6dd7d6eb62656724d412146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3324ed31c624d67764c956b231998147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df72788881699a2e4b4a1433b511d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2b4fe9e3fdcebf3468a86ebb1818149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a715300bbe8f1a47194d250c0a283f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19857e4eda05a8d13bde2be5dac8106151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d3ab9e4a3d51c1aa7be155c6303b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753db2735b2a36569d7c7047a47bbdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cfd89603d7e62035b2b18b83f768d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8dfdd698dbc33be1ae3254d3d0e97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d97c528b957f72cf2077addf65c8c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c0f91bbfd4acbe17fea545aa21ab1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8305bec1d7ea5d4858c838b337fcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567589ecb573bed4efefcd82af041db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5b1e3f36594d25077be5a50e8e02b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db4f1ef6035d364db71ab64645b630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb560ddaa0522a5a90a08be121d8de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f441e8affaa201331a86e1bae1f8c88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1450e0099d6805cefdc346937d9ef01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda5db2795d8b74d94e473cc25c2797165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9d826dc4563080ab22c64bfaefd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8ab31b39964810c3cc5b9676655c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db574a71991c5855a55569c269712a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af17086ecc1677737033fe05b3f2065169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5db503bb72f1e8f1caa9051ec730e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02ee34da377b63947b9ae9a06bd15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35885e86d2685a5a42fa5d32bdef2130172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa686d9f508e0c162cea55681b519173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b30ec509850f60a95e2504fd5141174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2435d19c84b21450a73f1aa44734af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083694f29aabd0617958ed80f069fd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256032b51f9c7fcc3f9b38867356976177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd521fba9d760eb43c04784a1f57a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa177f24ead29b7cd0b1016c7b326f1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e9122b5748727323e98795a356067180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb7832c6b5b773fc213db571f79912181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20594ca7ddfd24f26e40dc52af1044182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0528bda59f7593035ed0aa5ce80cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ead7e67b5f42d0c5c0d39fef69876184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185cbf5f42132f09cfec5e733cc4783185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f42209051e640dcacad3641b99d6b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de5b9da4e832589104fd557ffb71f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba03d76dd712986798540b28e306c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b0da44cb0131df06d24e6072a211b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee22868a245ef236b49895d9ed636d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a69db050d369cdcc1e64680b573b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093be959347f5c419a2159403569e7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5b06c8625463b2d4f59e9a00d1c70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e671b44cdfddaf3441cc452a371ea9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b400563ed0286c569e4d122ab058195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27776443ccc08dd6d10db72d978e965196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a9d79d830994c562bb352cee2bf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0e83104037eabb2a65c4f13b40d21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b8e51c03b4116a9d572d715d6def199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9818168df31c8321b9080a167367f4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d579436bbf3294da721114ebf07267a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433a76a6a84e0703ad991af8ed91ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bc48b29bafc35e9aa624625e7d38b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2bd466ddc8f9cfe8f4e4d0e5f4d2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf2c3c9c55f65f39b13e44dea5e69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719510030a556040110cc14b3b997fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e81e0822146c6704c8ff7369500e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d85ab6d6d9f774b178a78ed539081208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2138c34b9e05cd1ced004723e73a294209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6c4864f426cb4d7b7f467dbd9e7dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004fb7bd83ce1c6f7a7da86207f9f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9a18d7cc1f11fbe0a73b1ca1b561212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ccd75d493a15e633557d7d8071786213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b7aff74a8b8e49ed64a9c0e07f808214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318abf2f923c9d26e5d10085f0edfa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae21087ce766c7f6944ec6b1267ffb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5539a01b988211a82b50d858ca8f2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ece6321e5cc07c985cb498624c562218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079beb70337639c8d2a2598878b1bf219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>