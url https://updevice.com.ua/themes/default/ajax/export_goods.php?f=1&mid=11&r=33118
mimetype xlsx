--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c776fe1e22182654dfc8d63de6b2b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b802fe18220941cf71b8072c7846d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4891a1ec16eb7716366121685693c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7eba1ed31c066bb0f0d6bf30b784d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec9db7385515f2a952523fdd6740f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4015c1203f1a776dc61a4fde8d8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca8dcd57fca7cfc8663645c7a755017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7db180c13bfcdaf4f5943bc6832d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f420fa33fafe476ab44393fb51ad3dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c99127ee3f6c18a07e81c8675cc8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6b14eef0a59a2de42bbc292861d3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4ebdfb27f796ea13b1b62a7b909ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc303c718fcba17299f2c3215e5211613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb88054a0b90f8a02f91f9798b21314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8a886c48b30166356c1348af8439715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6748127509a1a3362f8492321284bd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f43a80cef675783bcbbf4e8122d12217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6ca3123d9597c3b75886b2d88749118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc12c8a8448e1f531d67b83e9269e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c11852f72f2fea51c43d5ccbc7b51420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed8b70677f69813705c24daa8dbd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3d20279ff0f893dede131f05026b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d1ab08e21cb6598cf64f1946b92423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc456794e0901b29a4fae42a94890524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf162eb919c73bdc9e95158606199025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d343ffa70d03c0b1534cfc4fa7dc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f30981e39adee79e9fbef93d7903d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc592a708ac840f3bd0df31422178e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804faa083df646a2ebf8ae925c1e50ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca69e0287d471b63f628140ac84e1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb44ab5152205d5e75874221367844131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2907c4e9e054790c20b262897041432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e19ad3aa47148314c650ca5a0257b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa126db5af601be041479a5d79ac134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ce98f26160e1e37f8272ee8b65b6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e5d199d3663481743b802ca02334136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36829071418c9a14f9186658d17fbbd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec240141bfeafe9f66f8fded9c460d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428bffc4a324f96ec2694c7132d02d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09f6e08e38b53c3427720fddbbb4df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2461b84210bb54536afec21eb35552d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fa6573dec98b4f391622b3cd3519042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bbaddf310a33895f2fbcd1206b34743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb0034005a5228de11aa907544d52b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597369768bbcbf79451338476fb2f3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461eda64a3bb768b3552747b217948d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679334e3988cb8e6d3f98e3b4e35769c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3a610c7e564165c29b4376172a2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c32d3375d0dfbaa056b798b379e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a8633516fc18a374fceffff5db4ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30060db9be70ba65c1ad27cd80948f1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff59f9571bf3745432c5ec4666007eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b2e0f1a352c2a4873a41193417c7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0ee8a328076c60f3e1fb5c81436ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443bc2d5791f384fd89acb7c6e35b5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7a366238a7a05d3a39db9380548856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e235df387179591f6a352228571b85f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc80a9da26e5b23f10c9ec6703a79e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca13c7650f9ce34aeefb2ec05678859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7693aabbf8fc639bf3704e97b0ce7b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ede0698f88119b962733722d91dcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523acc1d5986bbd8e8cd410cf29b858e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec9b6b59d31fb4ce8ae2204b034a5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d06a4d79f22a66667140d9f79609964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6b6abc9ce5105109cbf24e12faeb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e113057e0d81b1a6691d7d2cf79501266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0e22cb82cdeee57e77512e49430267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeee5d99cda2d445653f895121497d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b48734a904dc112b323de756fa45e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426444dfc52c0d7dde71a79232e3ac070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a68e89a5fcef895d26c545facc575671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d3f626135a10b0da48507f1f68a9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2570c0e44cef58161bc8979eb274d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613cc50e7c8540687e056dea6ee9d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5b2c4d18ea9cbed783afe4a9d5a9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b159b5404855309d610a71fd5f0d9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6571e51d7b2b5fa0ac8e3a763d2b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae91dc67262e45961c726ff16a7600078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e9167eba652d0321765e1ef8d679b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad7bb2140ee3c4588acf2a8774a01f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa895c277d3b0302f635f319cfd57481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef42bbde093516409a785e54ad8d0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ec54dbbc47a0fcf15c1e0de19e8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a609f564989097f6432b85c81797fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693430843dfa9fbfac34532a4873319885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e462d23b3895f75d9cef84e35eef586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c4e0208a4f6a9fb79cb936bf8d7eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c26b423d1bb0c0868d2a4ad07bf8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa14a565c86a57872875951472ad3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f79b8e7266b176af3b2a341a0b70690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de50a151a728cf4b185b01db739fe1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d9391f1f9deb7d0b60923e2fd48e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd145ebd660bdb512f2c6119709b6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba2d71bb1451e00ad09cbfb0d3f5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e25792fef2891fca46ae3f11d3035395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d2c82c34e2feb79bcbe24ca05ede196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a7376ab103787113ffae90fd152de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efd20cffd091afa0de8f833a1d1f5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd402aae6852c352e6cbc3ed15d1e3ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6dac98ff7a0baa00b1faa71edfeea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dd43ab70b4a628a88a48c46f86b3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c8c12467a3258f3e6158f63c7e78e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80089b138fbdc579ac67266cb1488718103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b182dcea78601ee3826519587019f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ad91ad2f54f82593f4dc9b635d993105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c33bfacd4b5501a807040565fecbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4826368fe3454a3a0e43bfe24336c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ec5bb7e6bd95d99ce5f056d80d303108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f0205f3a76e0473976f363caefa0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b153b967061d955b41617dec111c77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b1f5d3edd23f1a127ffbdef682a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d32079624b00163da9f198afa42e02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a60d18f64c25c3794884e17fb9a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac601b970c65a88daa77d8ed9475c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a02cf0073ae01dc62b8d4a2fb9871f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e8103d0b912cb06477c5327327ab1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c202873379045df7b0cdaa602a8a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce2ae8529bd68d94faa5c32d3677a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea848c79452afa957fa553113f944ab2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469983d0bc1ab8a4ba7c79af34170654120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c936fe4b59ad138cedb0c7aa57fc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ea7e6e5b43de4f2501c92483e5441122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886a90967b092e4619a28f98a0809b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c508754f4937c613ae4383ffae7f73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1207f858e5358d1e8938de893b620125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcbf86b30103bf6fff70ce29cf66b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52c2112ed8f57004ec2d4b9a08d327127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdb2f6e09451e41276a4fd2211816c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9d9f9ba9a8dbc1f6da83104c9e2eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16fcee0e7510593ca09ecaa0b87d5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c851e3b13a2af7d1fcf669241085711131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff1d1849b8648191e756006e80c2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e9f8a7c1a2456da19e6d179bcee03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db8e6d2ced01f6f29c21dccabcf565134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911770fa66bca79bff792538879a2311135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a028beaf03b1fb2bde470ffc770fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86630789fa0ab589610348d46d9dae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84087d0747b076bf2a5f372231a45d71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7823a93896b6a1727b0ffcf3bc6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6411c6b6c36873ef6b82ecbf3c41eca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79850407a5b46e80eb0989936b78ec76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4722ae7a5855494be423cfed28dae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eec69723f34f65e3b05825c48db52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7c4000d9f94559422349b6562c3df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae650da1805088e69bb83478f2b2674145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f447f01a522cd482ce0f6b8654b2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc12b637f2a0f922b0a46c511ce2b2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd0897b7af8d73f0545e69806e96e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78347d72b5763b298b3326bd1be59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85517a7cc7fbb7678293cb64989307f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495c835f30cd054b0578ef63d1c76b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe3a6f19aae9115d1caf90296aebb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8c9fcc22dbe4902d95f621597b85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78358d7eb94b061becbdc514acdfb075154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95f15f268a6ba198b12146ef2691f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec9a15efc1fd1493c83f9a18fba84c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b279340d9bb5894baac68df6dd7060f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96c220b05362664503f72ce41b57f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd62e5633abc625f21087b0f726ea70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cf270960961e23864a7abae37b850160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801819dc0690e93735363161f8183c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6495a976b8fe8ba9fe599d12749f547162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2e31fefd16bb4b875f0325767b5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b1d7769c08f14aebb43bea75d6951164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05136bdf35a8f0e65af3c02eccb272d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2eeb3055e8d7fd64c3cba1ad9a5e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eb836229e9d3c8182e98891d101fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa43c947188ecdb760b1a911256c7ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0270708acb6a501eb5ddae0267897169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc91e34461e505834b9b83ad093cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdd592b99103d20aa114ea6f27976f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161670663093d863a21a5a46b5dd8f6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60719928ccaa5827c08243b07f4c1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8967a3108a571e3b04722a1d2898e07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484371e0bbea5d0c7e8f6448663973c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d01706343f9c52e3e03544781f6f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da87fef7a436b99e86c3a3b9ce0bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7665986f5b12132337d83815cb7b25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb5e1db1b84285dd9ee16c907a9df3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cd9341c57e5591746191d8f67f809180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c66c2d7bec74e77a74cd953d05f16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070fc0dfe5163dbb23e35333494b1a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f7b140ca23b214457c5961498616183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f73d72b79d3d5835628144f036de20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a17d9034b17a13a3cedaa6d80ad63a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8d2252851b33d7a1f8b2b7805d448186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3779d9a8b6bf949b09a2c38e4ccb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f007211a0bc1c57f2bde4d3279ca4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8290ea1272d06dd3ccb707cb762cf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcc003bb4aa6b2c0040bfff41c3392190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a1859accd3073b7d821fb496cde71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90f6ec12141bf9bef200ae1c82e395192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cb3b4bbfa1de43ccc782778b60986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd572f24217b8de5d04910116db2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e560014a2d4bf004418f0b336cf244b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088210ad9fffafef0dcdab449dd4841e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f72a68ebcc4513b2bcfb2faaeb38a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257cb6cda417580a47cfdab92b42e1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1ab7b5eeee81a8c9beedcf724a322199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1394a6659c8053df0a8b75b0e1c473200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a2237f30c3860b8e561581d0aa396201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868eb37129a745b40fdb38d4d098f28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143143cf87cb5da879c56b14b92b3eef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5beabcd6501c9bfdebc53fb1a5fbe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56271946c1218d468aa5b9b5259403205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15cab0d32aebc1fd52a39f3511377f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a8b8c76bbdb75d9f0e849e723f896207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e3291250c0298c56982021fb50ea8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4b8d7980437314af1e8265c3ff255209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd33813e76d580ba40e96a6106fc25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1b9508387788a64a75961a8cb2ddb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0880276560f2d1992e4f7518dd92a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4ce790299d2d230b65547432c739f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003a94a09893f2cd2ef5a471c474c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac8a39f772c38f2dd52eb2e9c10f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c4aad9760e533cd9b0164b0041d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56408f3166c486a9e761f9c68c1ba46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c715a85548afe38a900c17e5458ebd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2dca00e4fd31b23248e50084b7fc5219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c04a9ab7cb9ce961f9fb658374a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5d8a2220f2e0bb024d3533288f3822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f79c020ccf2a5310675779b76f403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff37a15200c45125038dd3ba1f469cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b342a100c6cc59d29a5c82fecf71f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4228666547c5188d6e6f36cb03306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25d08e197c4640dbc83efba53ceb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950661dd45ca8e8d5095c343fb3d7d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e768ab2d75289bcdb1118498271f4fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877442077b854ebc2aff195fec558a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ee03b27d4ccfeabdd9d61c0195f5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b71fcffabcd365f61f2f2d484e7cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5578cccb48500658a6dd3344611e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42521598ce0b92bc13638ce24fc926d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5818a13546f5f8866a6e8de3d3da9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed1f97a608c76ea7fdc2653eb32d3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb171d57306298b57ece2f955884473517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45f81de71a51efe004f79c7820b7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779039731385edb490cf7ef371c4a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a04dc7410709ab1975f491e7926c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c468ad5bdeda85a9f229c520db10921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f98d38a773fedfbffccddccade380022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a22364254beda0b27a0b3e297d55d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89819fef922831540660e084231c4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9963d2de21c8baccfe4cb5852cf3f5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab31f638b5e2ed6506f531de3818fd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c366462020d1f5a9d79d5bea37f4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600a4fa267384e79e5655e1b0a778e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18637b9c56d1aae452a29a37079f3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4c7a223c77854843003b3af1410d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b4b70ddca7cc8255ac2e247e2552231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc593cfb28152563dfb6cdda96ed5ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b6243c1d677eae210a1961bf9ff0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d565ea554534d3e813112388a9cd8c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb706771de6403674d668feabbf53635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b365d84d7bf39263e9a761a3d656a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf40ab8a1483bfd734cac27bc99e1bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f5ffe73e0b5f4bf28e18a827c06a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9b25c3f1ae5083332c1ead232155e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ac664f4667dae8b2c3ce04e02cec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dc0df86a520c01b5cb3b4cf694fc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ff25b810530cb633873905e16541a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965c49679a2fb563ba7637780823ed543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f31f7dee47d2704bc9f057c8b8d1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f60212c5cca18102422bcd16bf07445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab6feda607b908206b40553bb758e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fefc3a276d953773be42abf5b763047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40cd54cad3f8aba8ce49609e81ea3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a027f6a49ad61b79b4e1995e8da6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb1b322fbd85bf758d1c911be6f1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294cf62cd277fa406b653f3c7aab7f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314231cf8add2a886e477425ca6181052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd693a0f042bb75f35871b4c78c1ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0585f3f8c85c75ac206862541c85ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a2bd19f4e5dc612dae97f70dac19d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06cfe12b107e156069a9c04445264756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0b9d414bc47788574fb807e91a8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b790c0f1b5de2f67db68b9becd78d7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc706bfcef3e6b2f0b9c688b1963259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1c5e2a614e372e4e3f5fb56c5179360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83ae5c937340742df6ccfb927bb0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4915b545819439e17aae9cde4b6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b580326d96d48f272a88d2bbf7ffea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbd6d721dec7ee3f36c3e10f10df2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee436b91fa59fe597b3ac4c48a8dbda765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1324a43af8aa14019294bef7add166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da5dc2a0a79139c6e420848813af1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4cb532c701653e0268fa1cb93915a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59826c4d2f0e50e72a9914c695659669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432f841a9872c101ea673366cc6003a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf5027e67bef063e5ac43279ebed9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3e70c0e735400505844f606ed232772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af53fa9a40502d5be5f3c88d0ecba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf225626d65160130b4c8d37a0b61174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43401cb4da43f1c586160b0b0c4a02475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b568bd0a0c30fd30337763acc730876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908936b02c1df8c252e10862987894d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce867574545257c38ff34ff15539d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e96f3a1c0a5552a06ca9a2ceb0c2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a360452573564295965b244dff430180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38351740a23b77f69f3b24319c83853581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f82cfe15b44f978cfe69297c1878e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d46e91aeed9512f1d296313dab8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c9648e021b0cd7d3fdbcb09e45d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd50abbde0018c76768e857978144985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be8770cd88c15a08ea55214d525cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b8a112af996f5f108f083252e865487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd740a55ad2534f596ec4b03ae13b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811c06c114107dbc0eacad39bb824c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e7f2856c4d0433b83c3134bc9587590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6232dd4ebd22f11032e63be9291e53b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56720b42320efac282bcc2ab56b89b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968201fe9b5118969b860486ad04c6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07c3c3aabd265a1caaec44269b92f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3318a3ba70da782ed807c5ddd14fdc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097153d2a0398a66876d51de9eb2fba496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5021d82b55a65ede012aeb62ddc9be497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f16fc74e9a0dcd9cd93e59c5f6ddd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864e66aec20ac5daeba7d5ad0504bbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19463e0db3e456d8ef58516cd4d35d45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec547a51771eee385414ff609b0838c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48f06d85a4940d1d4c70500e90e925102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636144d8fea069cc7679adab80150be0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c46f518a57b3fe7c4ed2d93a7a5ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bdbd80bf502669d23490c63352742105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4619cc5e5239df6b044e92689ebc58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df8c00bb1d401eb3c9ee631da867d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db8dcac1baa4de859a744a3f8d267108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9afea1a031f7c59faccb15f6004ff2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7383d19fe7f8e616d0337318feb562110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c9f61822d64fd72d815c414deff1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3d0946f6b4f4f92ec2713dea12beb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52c2cf8ad02aa16747a88f1e07a92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312cacc22c1a7c720857abf736aa4c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed68769ecd1d4882eee766b18d5ad5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7e1e7856cdffcb2b796774168a14c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe485ea0f4b211f7ab1ab26d34f110117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69182b53ace3027bdb143704eebd5eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643df7e761d77c2fb5329f76c00bed4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d95822387cdd40014d9dc48b6c89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055c31ced2e432964a6f76d9806c56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5dc14a871d7e96db7dac3a083ddb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727645a70606820fe86cbb5fc5c967e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeb16ca693395fae147be7628181c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c36e859a17dc43def6091f7f76950125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba23e7e991fb580807a2fdd1501766126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd51ee834f1459330a68529e1a66cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58ec48946de5a26cea605de055c501128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90283a9a5719887de2003c93b25190129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7ff0fc1cfdb0ab23f692288165d46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9df686771e525de0a8fd272c1de6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8edde2ff3cf199a1648ef4ae9b508f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffcd52bcfc24bd203c6d40f9171c80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d4397eb14ad5d7b81a83a5f2e963134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d78a3b16ba6f12e24c49da90533c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631ffff6387ef00df732a3ec4e5a66a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375953e1fc82adc33230adde2b10aa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705752365d97b707d4998766fae344c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358cf34b3ffed50ee4b7bf0adebc41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aebfb3aa6f117798044736c01eb3f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac07d1a69b906c8dfe61dc0edc7b51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9014b949a55c5311b7363baf48bce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec72eea3e1eef936d892f625ac892fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99ec685962a6ffda35cd5bac2e1239144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b07b4948439ae6af4b3d66e23ea99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c97edea1bf3349ac553977b8095093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537e1af96962b78dfd3f996083b904147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586402b429ae04da72520b5edc94db1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47695f691184b6c36a8e89dcd8aa0803149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e42d78837f0a08f1bdeab0e8dd84e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae05a699ab9b7902afb78435f356f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5e8ed532a5e28e178bc47dd0369bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98bbf3f5dc62c71ed416c82abd635e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3c5808c67c79c76b19e3a3a70fc01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a198d8690c6a4fdae0a16b95b83b50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160068350f014579992b168c8f642b69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936b77e30727a47cb0ee62d92aa62fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2f12196ecca12141f6dfd6f3d6ddb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b39a56803668e5a2a69c705f5543d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e304437f202724324823492021a3767160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b792874f18063901f869cc5fe4daa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492b3ba835553ce74b22e45df4b764162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f575ac4ea3d6fd625160eef8cc6ee4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8389403c1d1ea87d2821c1ed946c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308f59a98cc9d97937cb8b1c926265165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cc01c0b47f4f8a7a219031b8c0564166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675ac7e01c59a91c5f732174a89d99b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2f229f805fb0ca11300d195bb78c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5c449c22bc70a4bb04dd3cf511a07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb57e0276c4c4b680c72ea57cb6dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894866e21aa157231731948b8afbf575171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1a015eb87ce0eb6db4b157ea4dace172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312e7e1b2e021387f7f70be3bb2ca55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed184b450b97d0e3c91412a174fad6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527e851846958e7cc067f2a0908eb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5818cb4a11d8aec3b4828ec82838f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b9d3c7ec1475e33d97d9a7ddf0689177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc726cf3e8a6c4dfe8aea5de783d3cf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051efe8f8d04de2459a65965bdbdc8c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c85cda47f5b89c589f82b5ea6e9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346eeea17b4a6c11c4209fb63b05873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb44fc49b8dc109c03b87b987cc5628182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1cd450d9ad09964a1856708984f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442d06e1c188329792d80ef1adebef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30007c62280de4359747e6b2dac332185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f4a53e37f39f336b73147ead5cc1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f9fa6c265bca7e2242142f961db0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9360d1d0df212c02a05aac577969c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31129cd5c70c9a02642fa3e3e20bbf7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a63edfc37893d539f7e6860283c367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d5bc252ccf2e1250407db1d93f2a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d12e39979dbdae83b6d58c288e86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14316c04a98aa666acd4975a811b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8908595c74b4151706788191ef208f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998e43556a40a939a4a2bbcc3dc31a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0140ae4625bca4012a9ee4b3a0896196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788fa0f09d3fa08536f57edc7bed86c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037539da2bcc407c9e84f39a7d09760d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046b73592f7ccb6731603f9d88804f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f16cf1d56080a216c11cc60d03af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048415c29e79feb29341c5555535c3f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be26ec361c6699af9d4bb84010c1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761f50a550bd61c0ef0ad6e5e6fae7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af270f1fa8a1a3046a7cabf096ea3804204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abec924cf55bd5e5dd2f0e8fd267cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73c97b1a6cf4588ac42cc8179b084d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b195eea3f81a34e7b29ed86ec9197a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f326e1209b3a55108a6ea1c438010208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79679f30e5ba5f25bf1366a75492db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de215a398697f0901ba20a748eda08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf8136a3ee95a63296da511ba76c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448963ea116e49a30bd903cbc4be6b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af881537195f4f6a6c8e5535f703ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e8d70a950059bc66fc33f4ee5de84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572e87162d575558df7f3e639eb1e10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1b6856cc898765953886ff599b50b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49458810d94012da3c7cf4a0e29bd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b61128f19eb4726e937647bd10744218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f936bcea1cba714f7dcbf6a89c251fd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>