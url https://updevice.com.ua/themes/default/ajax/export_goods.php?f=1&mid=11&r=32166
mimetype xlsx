--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270702bfcc4e086edcdd93f91558c861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b006e1190135750fc947380bd6f632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5575a54a11c8aa9a64035b75a78ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2224ffb6404e42d960cbd5955826c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6c09a6555eb9a28ae5ed443d9c235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a740a6f632af6f4ff86dda4e3894c296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba300c9334869df8eb0782115b2f9d2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e84d690ca0e51ad345130d97a481398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10d2396e913316e01e705db5f8f05b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5616347c3013d62cd9edbde4659e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5486c5a02d1545b22ac0d6d1f6affd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e92c7bb0be465fe11eb97f51889e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd47eaca01055cd08deabfd9eb2de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d64984062f9472e9f543160ac432e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22824d4c978dae9764b817657c636715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241eb6319f53d8452967acf462efba316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db096426fc50b1f283a1c43cdb1eec317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c26582617a49a522707c27e1d61a0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774172d627134daadc87d2d3d0bc060019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeca7120bf82cc5c384b9bab17c89420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925a54fd2137befa968f1263ba120df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d7a4cf3e5324379851f8cb840a0dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875959db16c20b5b5ecad227f470e7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e843861b3463d12d11ee5a3c69a046824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd5f0e5c937d031f413e3cc73f384a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2572a7642a5b05e5871d8dc1b6d16726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e4cbd0a4f703a8a00f46e52bb853627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf91b27a8109d45f5bdee5d4c8a63328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58477290a43efcdfa77355d5ab842f7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f6c7d2f502a2f1fdccbf24b3f3f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fa46d5b07f10b9c41fd006ebad1ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfaf6cc702a691a17c5d4d25be5d4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d23545cd618d85754b0b6394b247c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d4011fc87958ae8484d8b7660c2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9102e60727b5776291d5367aeb250035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad64d1933935c5ad3f802562508f46f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecfcf0084bc732f525cc2faea9909a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd991cae4963db2ca94b9c028310cb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1b91e8e42b09316548c045f40db239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c0c8f1ceb7f8c0eb3511d1830f97c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a9169f1f15a123204463195525a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c35fab810767f85dccb1f617601ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46ac2983f1655bad6d6d75b899060243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a34ab20673d179446e747a0f09a21544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a320815bd3cbd545c55435ef46e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645ba18ad2a74c2c677d628a88544d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202488eaafcec12929d1ed9fbe62ffa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c34984e89972669e4bc15247e058c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f33ed0268cf031eb51ccda0059eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2ddc8bd15e0cdc001dab05a22b21750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff2ca3a45152d47a5596f4f32974b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126100514f5c17c39ede1521d25948b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed6ec13adb8004bdc38be840b6fa1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf39fcddaf0cd8b9ded2fec92b56d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac64264d652f85a871e851d88021fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d67284e22e5def1d80a0fe2325cf2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f1fcf86e4133b5d2ce80d13d4b8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e91edff8571310834b244ca2f3c25f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc77596323004ba3663fb4e3880beb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26453c89f71bf30db357acf0f58c1c0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69213f5c78d3b890018152ec2e20b52461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124322ec7b022ab66e9e265d012ed1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c80290e82613d4c407235b82ca13f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc11a38ffa360b0f483c3a9175ecd9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5bf1610062570bb37516751dbcc5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8577439bdf4bc388786b5a947e09fb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b06e110542cc78e5c1562b02959ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b893caba0a4109e01ab48f5946dc7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1396ad94a4e85bc09270e4367caa0bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1617e61ffd6b29db520e0a61b8ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5082db4b36cfa8cef45ca6ab14798a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7749ff134287957bf35ed86ea43ec6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a07b27e3af4246019d1e5ba3ea2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca257ca3e25bcac28a4196356d23006574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679113c4fabcaa5788479af205c25a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a63582ff40e6405f87158d6623f49476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f6a990cda0ca41115763a49c8436177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62ae424970e0489c65733f5521688678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991329e32df8a51fe873f97e972e04379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a07b7dcd42c73890ede4449a8e18b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2362b00bbf37c391dc588023c65fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bff862f5b3069b3fee13f8aa639f3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686424c40846525aeed6827b7a4eccb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1a48e7f801a74fe2df98d80558bc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c3ce7bf4c0059f6de6c643ab2bad385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7107f6d47737e5d4d555f4875f3a5a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ce9699ac44fb882f46037dffebd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852bcc0e806877f13b20bd320b376f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068e29ab25546812d936043d915212a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce58fc13b4fec83c55b3d92cb5db2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ef7212d96828d08a3cf8393058ede91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192af7c3159e22d5ee8157205eee3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0294dfb8ab9ecc2298793f87f95d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e013b78eb7f84d0b77b9bd6aa3b3eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487069177aabbb9453ace9284aa8f34495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f530aa5033e8e371f5762dfad4b1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cd758338b3c235b03adecf2a80c7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74260e5f4511ffa4463097cb46c1cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df529904dcece66e9fa29a44cb04e8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096fe731ef60d2fe254e92009afc995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa399752876b713c0422ff6e281aa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae605162ebeb380148b38141ef959dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dfe85a0a277859c939a300b273a2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b4553cc7ef99981c16d3e01504382104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549dae15e5e488cd45979e632fa57a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf9f4e9792d5dd1f6c9b3b5fd242f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2410a68b02ac07294aee287848cb2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf812aaf9ef7a62177758917e54d0c9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87584d4701a4aeef801c7fc685bf9b8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e7e2d836feed46c9ba85ea8330469110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e80198ea97d264e1bae68a85e16f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9dabb8bb613f737cca59b98de2d6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a94dc29d5e7f228c5b748ebb1e7d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab2aa89634f4db6cf1509f85fa87b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6813b90195ad1cd941f3395325dfbb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf4ae351e8f3eeb664a8feb4344810116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90135e6a3c99dde81a9207e9b64975117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea74d27c58e6993604fc2c9e95369118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c33ac2b704e3980b36a8a31a2ceeda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956b6651d93effb854e9057a830ed7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85610a18c62e0b2a58a95dd9619162b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423191f96201ac62876e769aaddaa494122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958193946321c715e4bec33aa2cfe3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdadc1842494ba237c146f0343ff19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e83ac633abe8a0b4943e66d9b330da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79bc4fa454235a014fcd16d1982d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d17f75969da86b85f4b67c57e2b29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b015cff14afb827da353cd583446ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d22ffcaac56cf52636b0e6574c09d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d28720645ea4ebf0aba8b45edd29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aed7b7753188dfcc04249f91e4eb36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf51614cc6fd923858a1e4bf9d436e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbfa14d05a603f1ff4510757d2db3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cf755dd667d71e95f1dc2d0951434134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018682b8295bfbd06f41dc264fb29a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839d15b7787f3fb829ca331a65a1908136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab654c63c3b1cae0b44854b2b34fc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e183ad7e98597eb9a8d7033cce7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ff311e72aaf70b458edd4106beccb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c17846ffcee44fa01d49366df30d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c1e1d88bb558d40d1bdfe971eb1fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3bed4313ef998f64ddd8817253dea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4000adfb1b0741b436d893125c99528143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf194637e355214055c8ce093cd7fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf917041f6bedb90d22cee282791086145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a6f8eaf3709b930cc5dc80903ddd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d24259fbb388d72d5188886bb2b1f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd68cc53dee433724431a9145c5f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ab99128b7f68cc4bc39d96a8e546149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b040c386e125e478b4c1b59d5b6ab6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d98131232301e1375d2a80d35390a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de0e4e8b326d1b5dff4cd284851fb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563658d8f58d155a7c9f08da783eee8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd3303e71f6a8b017cfa5327388626154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc57e1cbec1b184c3f34de44caf3e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e599dfc3cb30284aea842a84b5edd7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8986c0753d6860f8a1b8cd6ebc4b68d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce0d4ecda63bb1e80fb80803b8f794158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263f0c4d26fa899924f1c1c2619ee87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd2285aa44a5f2eea676fcaf2dce5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0989d3dbbd5b9bc03a79b1a0e0760161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a49ebec69a4f6b3add35a2edd2ac0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe2e08ca69c309b9dbd9055bd2637163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941ed451410987b0c2393789f8ab497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a77ced84bcc1e7560b740c9bdaa07e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a87e35ef32410e678be05fbe3c42c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c431695ab7efd00acb3f19f5a18a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb9a32052e70e82c66b21917324ffd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5177b78d6b33cb47c220e07ce4aea3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f69a85f4c6d6bff2ad1d53591aca32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb510c4b9d2534fd133c0b3c5f2359171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b0ada6ba9d00f681e7ee73a864ad9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9a02a04edcfd8b6d2b0fcf65064f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e24273c6785a181ed7786f243f00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37db2cdcd2d6b8f90b856ce46f742175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecec3698a1d5bfc033ab65337d8c28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1764f36e394cd12b818da5546467f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772ad5d0e7fb1dbb8b230eca35ca9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61315171d6f77400c40043c84db12312179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bef1e53a5bc15757a4903bbb2eea2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55346d3e2329462d95d4b5479f7c1d5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c853eebacf2cc11ef58dff8ae91ce6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a584d92270b4afbc57b7a5b3d95c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce89f4a6edc7ee0fd67d261685dff1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d88cc4b4de92152995854232833df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1449a68b681d3d4bfbfc787abd6a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2229171300738fe51d27590b85990b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b4f579ac528faf7b9eb03664f58e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca50f50e238f4f122f8061aebb6aa5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d3e9df64d0dc2b544626667dce823190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0958930c1c9ec5fccb107fba15bc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd57aa1b760e9b1b07506f2a98e28d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe9bb750f0f3d46910e3f982f47845193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a82c3d808467aa82514b62eb666910194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef648ed4f7effd9fba13c1cf4b0936e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc2d5db07509f5b2882b49aaf892db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee6fd57907b2f4f89da9a322006fd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737251a3fb188ae208e79bac78681169198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479b8e8bf458e09efa127b13700a42c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188effe7996bf696e1cd33b6103a8b2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baae33b6e33fe9fcf4eb798d0abcf5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06a931b86036960ce0fcc1066ab332202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef864447d046848961701569f1b19a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d1357da5a08ff1333e7397508db5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079b1e6e22b5e24bb9992625d2da61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294908ee5fc17a5334bae47650bc47d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71e7335e404ee0f187fbea7df0c6c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f943cf0fdfd81d71e3989cafc3fd102208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07422dba5191fd5ff731d68aff93bd36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b170c5682b0cafc15e8b9d145ed57f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4da9a8905c69171e3c6d469b589a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e03434450255095711f1979d08ebb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcdc921abcbef7392955c19963a837213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521625687d7383d8489dcdeefc83209214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190171053d79c020745aa19d904992c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377de76fca3458179fac0b2c433e59b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2d8cf8d0ccd6a633d2c3e6d58a307217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f71b4aba4d259137867ce547e7317218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504b9af747741fa98f094718dc87e2e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803292c47338d89bb2539b0bb2b0ff501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80214c2f2c1eb0686ad22906714d0e4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba906fca167748af95b8b33b9176773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfeb3eba567f64b659f5f54b8427ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81996be15a9417c32419b5e3af25505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e69253cd423e8596a0878f2a404076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7d69bfbd7865601ebadbc441f63c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffefa1290427f68f75341783ee8939d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222a8ec2590321c2741b2245609292c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83069d26f42c49d312ae1727d156d26310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eada5335c0fcb44179da9c2361f89611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c088a6d890253217a66058fa241c2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e34b50e986ee0f5ea1a80dde7378d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae52f51e42a7edc2880ee504cc8c72714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c9f79ac09c386ace6dad282f3177e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d0b492f30d88d3ce7276f44a04b8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490deaf69c83504ab104b6346b849b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40719ba4f89b4745cdafd395de8697d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa711ba7776d9a4e5a61f07f0212d6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299308a85dfd8354381745edf4351820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72605e521f2644d75066802592562b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46845ee30dd1753f84ee2a9b9f760e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300bbcbc435e2315a87a6c8ea256f3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b612e6d95a6495fa4ba35a01ea7fcab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5467efb890ca3c665505f9168f02f5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702a2725176020429ad9037d33bbea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c1efd103be7c757d1452af4ee14b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7ca6d2f09ff655e8cce407028c75328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da59880e40a0d8423fca68371db0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b590c1c103a855b2b0c783b302409b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d0c25e592b9885753e9f9f478359831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dc6d3fb5b7d254850b60b0751d8e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452253a2450ad19200b2ec3f7b1be38133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef035ca28de0807685442a6c77a12634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d932e3fc06428a7729fda6ed2a97e9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b1f7186ab5ec83fcb130679bba34236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361468d63126a5665234ac7ce1787f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1391ba88c304cd51c9b9c323c3bb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9211346ce6549577f049a334b9cde939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a29c20c722d7da727d343015badff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f164c2ffd87f7acfcd4ed12e2c7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736237eccc10cc684293fcec687bba1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029558df767c6a4ebe3465138833ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c18d5abde590567dfada8b5c2f203c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecd44100f55731a49f190f2f85dad645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd8b0d1f7a129d75bc86346f46a32846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85ebce5470c5d76a2c2ce575b2c70047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eadfcdad3868d84bcbc97c7aec52348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce7bc5356a1aa8bc04d591e9d1dd7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8e6d5552af40558467a24a5c81d9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe7e63e0940f169976c43a8df0279351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c5fbcf97bc2f24f43532df6ba4b9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da7e9573e83c04dcec3957b5759ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475ae7ac9aebd2741d2e1c7d95f91a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9505d0bb35e250f61bece9811440f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c475b90e8c9f33385a5d84c16b81c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80592365d8e70df0337bd880da6038a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c7f4bd6097b1c9a99a1f380b8b60358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7f1a611e4950c42295428aa5451ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b1cb31d0f9eac6ee391a7caf9d2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd752662b4b2c3c797acc193059c04f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267214e0085f277c30f7dd06cf7476662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee74b7e4fc25027ae94cf6b859c47763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c9a319d6f6b190a7e7f291eb4c9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239329db5847d48da867f7130692f90c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ecc99ec9ef3a85662bae81ee7540b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e564db799ce28063b78001a41c0d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab315d164bd3d901a37d6a8931672268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dc8cfdf3e0d5a0705727f84e02bae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c376a75a2020a33e328ca7fa6b3d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b398524dc8016302db893cd9b11971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f6e9fc7829f8d7a39060144ba257672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a1ce1b75587ce03f012788f01f5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac7037fc793f61d3845694b1573e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee807374f0a06c44d617aaf4d5c9b2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14687da602ec6afd076c6b311ac1971576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f95b50a680a3c194593c8f1d2938e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aefe41c84ff92efa60b30da144e82878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e936a387b7f7479aeef7a84a2ff71e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fde3ada93d9eb8a689a81dd510f1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e6311c9aaa607f557537d096325b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e640f0f01ad3372ec62fb3d67e63c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d2bafc053163a54bdd98e62c80cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0383d42284ae46ce2e8b237c9eee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3969b218837b983c534c0891cb1694685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deb280fa543107e5ce9098743b1b7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699923ff9d25c54b9d1f5e2c910982187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35553005633f296ac008f7112f354a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73496b3f72b3af07ec3396d07cc78789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c8a3cfa371d8b2557d3fb2b88583590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d91e23d45ab59c8550f66c3cf6b17491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cb7a2ffde0b9910b17917863d80a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a5c3824b656f70b15084d9f642fac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302065b6d16861182ec7c635df6739ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40668f954da00614c0e3834d51b02595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99768356625e82bf1b89a410db1cd0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cbb5e71ad275a3efa6ab1895154e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced003352875652135e4f670ba7fcac898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f6ac3af7b350d20a7d94965d1a55b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530da55763273447b727582cc3c8e97a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f91105420f23e63e7aa05ebd7eb2cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bbc8594bb27df504497c566dc76a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2e9369bae0ef7d89a94fb98dbc513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1c5885a3ce9e232688a06ab85296f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880110899ad88a35c6b54aef480d4756105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aac17504da57f3d4f52c1c0f38a8ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaa7e7f5b80bd978ea73fae21e9848107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff64f4c5cfefaff1e992f1cc88867a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736960a9cd91470608a46a6290524c71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535da667acf1ddd120351cb2890e5cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda6d89a1183b7e68f6e5a321ef657b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b6aaa08f3e27e40699654bc6aa15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b0e57c616da889c1d9c56cd434c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef1228bffda3b217bd8cb0cd33d89e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699a896ac49feda79affa631d2a0fec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4e3cb68ada226d0d9dc9267bc1b62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e60501f563b6ee5cc4ba50877bd7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d9f254c00dda37cd2f615f3abb3b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa281b1f7085776100f4175fa78d56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada04c7317ec8a96eba2607f73233f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266fda0c3ee1e526308dbade0d52322121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295869b0fa0a101cf0b4dd2d8db9be2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dc0bfb9f246a5c2fc9fefa3f2acae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a0d58ab639dc441bef0c19f36087124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfcf0562807fc4362fdca8cce32a8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50708d3686278170a5a917f30ee6cb1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d755f90c0f62048ab0ae399bc29470b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ebb7d351b42c893cba71083de6e2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc912314627fead64eedec321117e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd1e88187d1b27082b9057dcfd91e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38357e57d084a4016a93cb24e499b912131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e839bec6aa1a9768d9d5114a4beed1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb3c1fd17a15076ab933ca14325a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a623aa3b70da1b38607aed16be8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4109856a0b5a3d11c1caf906d618eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de313b4fc99bf74b87a71cabe6570309136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a752dfde04b594864c967d2ef3148f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a27e8d56e5979b47c7019e2de9f8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e10e18147a04e383ad4717de18ce4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058df102a52d31e9312f6743fd9aed9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad651f9350f84ce38ff0ff340de55f69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfef16f81be666e492e8646bb82ba6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e63a6d0c43c0fc12ef22ceaea7f0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954d4d46c699076294ee326367b3471144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08072931492c450e0734a82723545df5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b50e3e3778cc8e667dbeb2fee24a13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da70704fd2303e86e4687e1a2db4487147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb055d292348914d884a119bc0985a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165e62897f5ec0ec9843820d38b5bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0de38c6413964ee628dfcfe9c66ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaaf78934524dd5f1768fd2fa5b53d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eacba82e237a1c65023bd69b1601b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b58aa92b7d390676b05c7562c2e18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf25b94219326e8061c7448025f62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f5439cba4d957e1b4b39059a7a6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed7735d2f573b2663960b129bfd993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad8391b485098c951868b875d0ab3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e8f49386575e0965ef4b5d2c287cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97e203e72adec7eb3a978dde2736f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919f324d80fd597a15a4b3ee8f21987160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea336f95299a37485a1f650ed596620161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a82f6c3a2ae2a370a6a6708e4f07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea9b40d31087ef22af4e9a2baa186163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388d774c5584aea37ad3dad9eaf68ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c34e11c40af91194e564d0721fd87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa59f5c07c3cf26648cac89123687b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ea7a219c16f6471a0f464f055654d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359dfaec947dcacdcd0cc0dc648ed3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b2ec15cfe1cb2f61d91cb5a8dd28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca62fb4c851b2cdff758efd3e1cf177170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7783ca6dc61f3a00aa4de6d7f8369171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71033a9da58df0825a25f4e148c9acf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae2a1d8b64208eedd74b5cf873372d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938eeb9ec4091ab0dc698698b70a3ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df162e577d8fd6595e73f2e25cdfb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492690bebe88f2e4382fe75e688a9bfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475bb10636175c54896c365c2c110b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417905bee917403f3cf4592d2e30f735178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1cd7af218120e3761d2aed58f6a33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc479696ab701b0872d2c7f1a297f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc97f8f16f12b12e2999fed96bad01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d90e21dba577a66ae19f9f0818fe90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190fd364e5aac384ff637faabdd6c3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b447d9b21b8365ee5d3602fe36a8c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b63f2c7c0fb3af17a964758b72f9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6094fd46c3683ccb2f7688b6900a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d39274a8e2d506def6de908e91cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0476e131e90b4bf20f76f3a8df769e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806535d9114ee7f260eb94c38ed05c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012332cc5d4d8251343e16e67ddc56fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acde0e528370400befefb356a7e6f4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c6d405dbc251bfc2023a814b69ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800013c63b587fd23878a6a39b4e0c9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e875dd4682858bd2f3e5defbf008076194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed47ac57e8b6a9c4aaeb62cb588926195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d4b86b1f5e098d13c12a163a4ec2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694001fe80d3c3d146d075dcf848336197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98857c7eb6285594c2651f474ae61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61763c97707f4ca6a1924f91c9583a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf4d88dfcd77940ec44c12d0f7dfe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e0955a252b14b8aa3dc5670402b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319de45611ef53d6ea922b6bb355cf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883464bb1a3c69ef0bbc74a0161802c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e115510c7e78ccce1eb0310211cba8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af4b2a47fe3461e0b6beadfa34d132205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ad76ea7eedf64daf33c996981efbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354ed9d8fe79540abb5f7333aa39062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e9056ac1b9682235984c63eedd212208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c851091a6c1f921a79c8194a3e88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d2a0b79f18328458336c97b3fbc7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd40552947cafaba16c43665d77661211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e422f4d88afd7b46c5bc728cefad6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70847e0560edda0688ae3ba8e159575213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f978e87df346e3c5a0c219627acef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33c2752633ca146a850f3469823532215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c5185f7aeda8f869ab2f5cbc91358216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4b0fca2feb5a7d7b61868f562f2f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e21fb30ecce6db49748521f0c821a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346928af9a5d277b72d3ce01e613d83f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>