--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f49ac6888fb7536fe93a605cdd461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af99d8b7b6a1cf115f5567fdacb3282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb4f74e5a01e892ce2ea36c5b5c9533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34c4560f9a92b146d26a207ca431a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d84d5ccb956b53b912536dbebeac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5598e7039ef1d1f06e6a725d01a696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff6d220b29cbc869cc6e48fc16385d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e6059c363bdacf675047bb45df708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7559edf9151c4c6743749125c5997b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e25e4afc478e3ec29c397b79aa625610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b4a6f079a9ed4ecba7cbade3e92711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc99b6501e78a6f4222572258157f2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead75358916a8209336854820336f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77001316b2e1987bdaf96c12f3fc307614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d77c9e0fd1c2756324504194af5e5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5598d3ad4f1c71f88abd91d388e165416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf59b3c0cd1120470574d85fb102217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e9202a3ad727bbe6c0f224197517d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4579deb56125b3479bda7a40adce50119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49a00bc50e288b5bf80daf71392fbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8f113906d4fdd33fed644b1ad440c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e4f39ec7b5568bc7b531acfb05b1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794700c4ffb945500cbda0fa9fb0a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345891d6d742b286a8a439d1e0356e6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d25d182ff6469776a065a9e4de88325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c992025a58998550b7911c5b0de52126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935814540d3b56db62f7bf3f012efed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a544eb041515587f151ff7f0ea3260b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649186031e35615d07e71933f01b7a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2150e9b051b6b2e3b2be4d2f3fbfae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3580c08d8afa6877feccae09728c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b88cc47dde1cd0596dedebe6a410032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aa6b5e95ab000656ffcba707d06c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b662ab91b3f75a4ed9f9ee9b14fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446864bfd7488244bb4a29e5f9c5c6bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933882f771a1afa38036c6c219098c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abec3460fcdaab21e9fca1631fa7da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e03cc1c7c9ba62b70e398eaa8907338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a3351104969a01e3b44e4972674fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62652ed13a7bdcd65bd799269ae143a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d8d20f2d549b6f0042c16363c66b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b49baf66a6f56b9923cd8d94eb00242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c85f871d85385ea57ab98bd2638143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f049d4a07ff8bcaa70e16a25800a9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4bb0e23149af63a1cd0efb02048e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2c499c1af9823d5cc9b996874810146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fda9fc88135e2082c4e5c984d821647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d541d38deb4280293964f8aa11c7a7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b9d6ed05e40ca58cc7127519ac7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb553c61f690ab1a748eb538b7425b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06241b262315ad008c9838f9126632151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c2d8f69bbe8a46b0f4f184e74834952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da8b9411830d54a8336d4189330bb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b0e1dd04be46305424288b38fc77d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d15670d6347980936c0a331ab525655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a324e45dd30962d3df044ef498b4d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143e3e70309c78b4198bf493afcf2dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58633be5cc22b03c2b07e2616f56858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae0386c6c02ab26ae3986aa5756df859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38966552561bccd2202f213f021edba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddfa8bdfbd1f42508b51e78ceda87e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a1881789cd201587e982d178d1bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175626a2ff5c6eecdbdd76ce7f5e70a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7d08b1ec3adb239b3e13dc2cacf4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0523c36f29f478bd0982d97f01067065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e2e274df6fd1d18bafdd940aff7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6fb62beb8878d0e9b868d4c28262b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae4becd589c1a49418479464ea0adc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faa9fbcd469958f8ae34fc93c8d39d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59316c0bd870884c8265b822bc1b39f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46881f4f46e770356f70c2a55c45deb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0df24ea73c67517b7071d9a867a20e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdb46d3993630a04ff4ead2d9089f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ceb8d2ba122480bb87b0c311142ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f4a765398c778fe356a80b3aba7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b7434a8973aa76b1930a622e789a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe590a6195492dab9180bff8e6a9d14377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0eb387054264c3a9eb283bdd4fc8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ada99c8d569be2135e49f9ff1c5ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88054366514a898ed5ea1d26799bcb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf2f7500866325f4312680adca79e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b04c110a71648613131988eea54982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ec05aed4168baf59cf2f567b76fbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7d2c3157dedf4e98fc8ab4f54188184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c3e820a59862c18e09764a8290a2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4446474f38f48f66057dd3c8347f78286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95019ab243732c78b385354d3a9f2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e413fa318fd7351aa01e7de4e7ca2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70bdc4f050d606973d0927e728517889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad76d55d285b0ebaacfb15532098490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01757d0e56c163831b4c52cbea3976391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248ba317762f0d0b2245e101f020c5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013213d67da10bf218d994086d5660193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be2468b148529ba3212cec583ea1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f6715ca6bdf4c62c16df9d9120ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923735d43ceff845da374a9944c5180b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3b096c1982b329004456fc0086ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680e74c215a83a4afe7b75547100fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573778a6e1a2092c16db0e0e5420255d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1b44cbdd9d3aa0f51f60c33ff3d73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46536814fdafd5d1289df1901993e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596989146b00cd594856c5d48d5226102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580084d9d199d7a4ebd2ac6e6be07c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788892b8924fc14f8460677285d79e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79575ffd6bee3341c95633547394a5a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214db34eb820c41609dc8b2b7ad518106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f199bf18c1a3dcae74d85ce9e50e50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503a5b1a1da87ffeef9b898816735a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf36ef8b0f8bd2ee30b81e1fbe88d1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5d96eb7a82750f244afc7b907b3d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642c7918d968b2f1508e31e07c45a38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e82467c74f60aec09e44de219025f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee9286cdfa925afee226103e958f04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e59921110c2086fa593e4d57fd46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f593f4e11b3973385200b17af85d992115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b075bb2ca969f0423d24037cf096fc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c952b199cd61c9a3f2a72c1ea56607117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eee6e47aaf363c301de33ec1946417118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784b6073fb6e323c1767334917a7648119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e19f31cc8f212df2adecfe074574120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edafdfbbcc7a02b7911c93cd818393121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cf07abf815ae258e03f041231a0d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe6f42ca0569e0dd3df4cbd522aca8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786b83c690b147e859f7463049752cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c54d57ffa3bc12e1d8225e09b6140125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ba5cf52df5731f2b2eb55e231088a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29ce5bcfd79f4817b565876d6f0698127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402a78b89cd8f1c2806f1fdbd6eccc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0eb68863c492d6d1854f1ab4e43b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7d7339c43e0f5b04e37902cff4a3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19130ef270750cdf462d274e2f3229131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63b28cffddc05b6b6b9f2a56c4e8f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd9601061553c72effae3f8781027133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809fda7c31bdb21597afa6443f24d98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc85931537f784e42b3aa5553519f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9359d977d4e2d8d9616ca6ab24af7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c0c963a66e8c369a052c6303c431137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494f6ec93f0be36029d0d0ac572240d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1663cea9886dc4d9042f2076851e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86634cc626e5082043a6986e525ff38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958494bcf23ec559aafa41ad0895987141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cd76c27baea71d4abbe905dca302d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd285af09153c5b0d48dd6b424a33a8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49251c286cf51340dbcefd45ac32c4b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d22cb795ff3aa49de2c4da8d65002145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa0181a0b99062fbc8903ad07a49b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc22c2b7a9c7704ed0aa1d5f6fb21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b3f48d716c383b90220c0aeeebbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23431ebff22f01897b9eb4263a6fb4d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d1ead3c0b8b6389c0299dfbf59a91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf3a30c3a08c20b6e100990c6c2685151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d86c6d2a02239a7e5f114e272a04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41bb2b108a30ac3f7ab54df6214ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ed9b492e6744df89e0e2e63197b1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164b2b27211584228fc1416ad797910155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e5b5ff38b82bf40072342c2964c11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe53701fc71e8835da38f0a2387d68c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e9b8185ccc0a871b4013a022c0d1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d48cfa115129ea40d879b03190a3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddbed432461542af1a92da161c3531160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd230bbf96f5dda7164a906b52161161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d98afaef93f9165c6d580b50f11cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ba432a5bf6b95cca0c9d69ac6d79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f240a1161915ac6e794e03a73e97434164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acdfa7f627b736a9bf955dc6d03792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9cb1b8007f875f301716ecad7182f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69550cc3cbe1da9e7814e78df057199c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39631a26c6abcf4b634d2400cb399a10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b44b16d080073de9379336cbe3f16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f4ffa9a79b8812a0bc0939fa95cfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314561c0733d3c9c91d3f1449612c66b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4ddafa15164233cafd5cb444dac60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e7c8dac86a3701585999e184cbfdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7190f1b6fd360435baed0b98dced7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bd971ea57320dc8eee2a20fa35a76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866390eda3bdc228019a5e71523da198176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ae88a7bf8a052dadaf74a6c64d253177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236553a7d103954e705001fa650abda3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1af93e13c38fa3b58afc37b25bf77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe729aa49fc31733945c74cfc8b48db0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f71c9a97883634c38a0a6e413c88d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60c05dc2da90207e21cbe23c27f4bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653446931fa09ac8faacc4a06184648183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e7c3b4d41386fb01dfa00021a5667184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4f5e9eb34b2cea53f5a78c898432b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bdf2d2d03c9fd613efb0d8b35dd9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402734c73d32a9dd24b4e8e6b014a5df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed3fc62a7302246cf5ba5f1a68e99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a863b312c19894668152d451d3b1055189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b41a4b815b7c79c76debb8bf255f90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c3c47f9b47d97c56fe6cd66b5f348191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3ba9098951c08f4e2131670cdeb52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6abc0fae089da3f07ae0a506757e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d4b71bc2b98af8311fbc9264514a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4602839048b2619032cab520f5cec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca9b15f6b8bdf6feb074ba9f041e95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146a12a098f6b7fb86f8f8de0f72757197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a9df559febe04b89f4b25a2ae9f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb025b9e4a313bf684653220744f0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a52e4d03cedd339ead164fc992181200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1e2755727093ac57e2ee6df89860201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c56d837d597d0fbf8adad9866c34a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37dc8d3376d62dca091274e6727b87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56152560c5f486c71b94def91c70fba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cf4869a8aafa58204329eefdb09ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ada4650c9a6b43c66460ec396ebff7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d644113f777df8d1563f3bdca23d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818629c6314b791abc04189d4aa2ac3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96437dfa0caf199ad0bf78c465028107209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c33c8a2f2fec0002523665f19c603210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb0d6ee1655ab2768b3983199f72f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09180b13374ea47cb6d2fab381e34c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4e7b9ee7c70ea49f77f96076c3db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53fb405e06a465d7e4ebc2a6eb1090214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44a178f39127dcebd0920978ce70e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466cae957de8c7afe6dd473f551a73b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392f370d9a6f8b0116cff80b7b500f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b25245431d64637351cf050b8307218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f213044502d76282e81cfae30ccc1b6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de853fcb064bce137a9528547f01a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500661c793bcd03ff3ed2427bf76234e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739fbd576f451356ffd6028f99bcfd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2f09c0c25b41539c4917f7941b9384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27db98995dbefdade1716b47b54625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63797939a62b71217ed83bf96f004cc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010d55680e258b9620bbdd4d6bab7347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83a9fce0b30c98036cb717a5e6e0c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237978c6fe00b6bd80e43a94497fefb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f513c7a7fd56036df661efd038cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec776e5ca3ef28bbc38b28867d554c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621fe1ef3fb5b84f0f07c600c7f5e9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3da8ce3e5cad4cd62866364872a7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c54e2dc809c2640788b0353b8916b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc1ae31d4db7089167151f2f0c83e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3845634d13fb193c6102f7965c469216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5062e07c77ca45d2e3ec06d8ca8af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6535e2b8d6d66545e189f970e841618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355682887804a539d7f499062181af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14df34038962d126383500849c7820220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34613045589483f54888876e2157315f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70386088dd166e80b195039e6dc445b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008b10f505f771d6f05c7a5a233b63a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfa2c03b6030660f2cee0be9d9c00c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ffed4cbdd147a970ac717fe4b853025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7964e6975c4feade15730783368d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513611a061fcbb16d782d47c7688bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906554122de816f2ca37ddc353b0dbc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f02f316b0c0f16d4e435cae101474829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd34a026015c81e74f48b90bc89c80630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d1adefa3a753d5d9f8923f3197c4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be1729f7bfe172a0c784fc6df8465732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec165378d160fbd42400a6165ce20b8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e6e3cdbb4c3913731cbc7c3bae48f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd6a5ea031851a7afa065666c7121635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ccf176a537410082ffb255b63e40a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace81dff948744ec0fe33ce7c0ef64e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f46a7dcffb9867e5631cbe798b0e6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65f41b553c2dc2ac492ab1fcad503039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81276ef0c7e812f46be8c7506111a7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bc28a25e29ebbad0b7ab527fd95e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6187888126ab1153655bf01eadc363042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2f32b13a36be2408d7aa78f6783843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b2437e48296804a9d39c5370ee1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe037ecb44ec6eb84742d22a0e8c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab8021909247a7b6e92d2a0978fdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986179309ae1ba2fabe32e74cd1b68cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22bbd789c7d05cd230a4f14d997e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439054aeb4c30bcbd421b84848b13df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad0ab13535efa3aee5744ed8ef498e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45454a9ef808de0257a77cbb989d37e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261ef1d51b3753b3cf2a469348a121852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe0c08c9d0634ca8e942e78b69897b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ca4639325de3ed7b96924e3fd783154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc50e0877e0a7118099b22dacae5b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f00c9574e3dce525424ef47f3943656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76670139454f8c50ea994b759453a2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a33ac0942a2bf9db356c62ce16b43958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907969121d50e8ae0d88e1008d487b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59003b13b387706ce738972273867560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de229cd6d8d3ce5c19e4858cd9b02e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca1dcc7a38ef138e2c71db8630fa1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb936e20925f4071c48f0a1faf34c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26111cb6bfd4beffdd31a17b04913cc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9fad8aad700f711b0db6fc2c6882e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5f95ffb9c0dbace01162a2da0dc1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504f8769c32efef4aeaaa41bc268cb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b16dda5340a9a84eba5740d99ca3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b9e2a31afbb4399d45d5ff2a7782d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a52f4888c3917aeb30c2cd6d746f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ea7479e979dbe4f3ec1431bef1de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90344f7b115ea29247fd40d819e0409472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec97c47152fd9b0b89d9d0726b119273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2d3d8af1845fa7a5aecd3da34402a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809cb04363e4b20e12aaff0b3acaeae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cc116d6774b8f54c173dd3b799e4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b2deead84f15cb5cb207d4c66c38c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec223b9d2f690003c64560c5c4f4ac478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba372710b70e7c97144b56e0c4e50f8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcddc1065f63291e67182683d0828b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a74a42e1493fd7b3bef8490160efb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead10f50866679352434bd9cd8c820a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce3f125e313f8fc7a977a9d13dc0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a3a1b64efb3c7575c8236e3999a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164d54b109a77cabef729b1d84bddc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7510b436ae56576a506db813c5bbd3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176e16349e069973a47ebee6e4f740e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ff7bc29fefb3de71f03b0372a148d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd89b259b2dd2b4e188202ce3aba5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d18449a7b0c9a17cdfc91824780e7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1cddff52a36c851fdab904434ff2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d0a3db6fea36bb916d7b7338785192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a28f1ef2fee780c907c546e34900b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4f2d06479557f7cda025a3464fda194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8d957f7c99569f0382bf50cd03bf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca2f23df816c72b3b7822ca6db08b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f199946dfccfbb4f5d227e125b59bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a193f76d0a02379d8ca9e397127a0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ea5c412df14fe4ea2e612582d327c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3730554557522748336a5f966264b9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab347f9a5c3d16f619e57a675b113b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2cb29aece6c0cf7dcf925e467b441102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86f4fc2a9a2b250240bc73cad195b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2377ffcdbbb2fe9cf90d823e852e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36115b25c8e7bc4c78e97ecd5926b5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282429baf99bf63f71dd2bf00b00d236106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be3f536aedfc972147d0e27ad3fc54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aca06d6d2f0a67a851117004dc8b05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c21a79fb439b30bb57cadd9da10e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b256bdeb59b9e15849778060e9e1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f89c5124de7540130896d431144bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318202b978bf533f2492a47073dafb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b083bc649ab753be4ff4399b44658113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1fa28ef78574a260cf6d4e8711a1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9955e0421023722a6fd06a4385cb70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b39b238afb12a7773e8f4fb143306116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb15a6fe952bce9dd9ae23bb5b0a05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cd059e165c15d9a43832699c5ebed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dcfbbe5ef5fd4ea516007f62d6b2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06b3c8fb4506c73e9804723dcdc472120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd500443d96fd873ddde0c9aa1169121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20196794f58179c5df9b223cfe9b5c18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b34222fa5b12b9f11095a632636c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81bd6132a8b1b54f5465da789acc3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199215ca8fb43a6ffbc072a28ba43144125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556acbf0489a5cdd207866c683192f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddacd355cec305bb87b26bcee37726f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad53e5512233f883d92704b34aa443e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f800199a62bb0d87b7cdb0dd71ebe08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990ab75879663f0f1b2019ffd98117130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879bbcb179720a9a9acbb4378b8dd95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb421a9b8a8dba979627adbe0d22c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de18eb5fe0fc3f66c1afa30703e6ca2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de772bd7f3b72ec0511e3e3b38739e93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4baa5b22df98eb4e577bf7902a6b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e35cca56fd8947245ac05239c9cc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f816837b7dc205c4903728392f13afc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48802416ec55b8d2f0bc567acd33cf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774f0b309f36ca2aade980351e50f2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e4aa7bcc09e7d5b0d3ab9e9be23b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8619565e1fd398ba6dd227d03c848141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961ba9ec0a50327ea766dce38be34a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c3d4e7d3df317c48e5c5f9fc2a307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1228051b5abf782f10ef855b5a37e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898806ab9e89bec7ce609feee5517767145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab23d8feef3aa74c6d53c7e9c366b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f43477707bcbe9ea5798b5d654d4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac50ccec7f391694ce74268e65936c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2cfd9a75b2bf5860ead129707d203149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dbc0721caa5ce9f9abf962c31a914150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7bebd05e4870ee72770021ccb8df7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c964b27f9b29ddad9bea1345452d85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1b870e39b51bc13037b12976d098d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419b7772ed6037ff400c2a77bf9b186154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84687990d51f98f6bc8b3181115d84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88c1adab31e3c3e3f6fa675400ca1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeefc90a9c7bdd95c559af7207afdd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00208e3b49b51a788eba50eea6a2cfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd51796d724a0392fa6a1462abdb4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f670465d22c7d0802c2ad5e209c3b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0795c08ffbe65ad4e6b0f02549750161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143af7162b772497176c565f97e24f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ad36d4a344d47366d230360d6aec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e67daecac130a7e8e452538ce240e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328a6507bf812ac3b579cdb6d62b920165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c63594ae6fa3f79cc28b7ebfeacc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab39adf097bd9d922951db8bbe70db3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b649313a6d287d4df5fe312d6e9bad1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecde4a2ab27c6b53128bc0076e3f29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578e82a22df2f96523a091c3c835aa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb90d510e4294decc9c05e9814cedb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe091d8e0ebd873ae50382e0d3bc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002fe0bb16915f5350c01ea1f791bf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8bd1e0b6a947dd42ffe7c3d631e2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a319dcd7feaa56361857d9d92dcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361b54511a46400c9dd61c92b8d44c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c84294f95a8d2b1b65af7f9689005177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80445a39786b726926b75d0429a297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9108c9d1da529a773ccb078c1a7e287179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05de0b6e978a85c22d44478a1bad64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb1d0b1c1844e73ae78ecf124f335181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b4d44a3f84af82007585204a457c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faade39b8ee0c3e78a9b751c1ff19eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d416b712afd8a8a2e51b4cb6f1c6d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea51a307d9a508da1ebe805befd1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491c25e0444df119dd9f9f56e776378186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f67cd0d97b531636044493abd9dd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec720cb47407e08970ea847ba4a456c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b41d37e2fd6eeee6d8e623d59d20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815f84a46d9e1b383eb6b48253eb0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1c4a9a2d3c31da956af402f52b21f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a614335be0bd4df2b947ee4ec6dfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131bade7462fa2416d30fa727bf1e2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2f8e3ec78e00fc7b7f7551d8a26c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc43d9f98c35b9600f04c9a67541f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d01b7a5a85c6568b4f050d04bc4c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d1a4ddc4465b81822b910fcfa6ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8678342f1b16e02f82c9802dfacd58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b85f8178d4e696f043d3936a62c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc4a3c9ce5ea51ae791e7bcee1855b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813c7c0b6fce62b3c8a23ef5afec6de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c54d796fc16395a45071d267b77ca6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8a8f1dc154a431011cc68cf4fa745203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2546062bc45d64c7fbdc18787f16b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f24ac4faaaee0a1c31628de91aa24b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ba226053ccecc7e906fe29b1f8001206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988822d2d191bb0bc88cc6e405414dcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bec30be0e2a97804d794e70bd1587208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5107d3682ad551afc696a7ef959c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf46af303de48342c9fdc1d6b346e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53aceac81b055323f632edd17e7c34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827813308997a653d0162e6a6ae6536d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23dee269fa05fce4aa68148f393c5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee19136dc475330594a3163599c52a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dbcc589693f37d8c628750036ba5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e488053eec9a931988b42fe05f1b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d464d533eefdc016f5762e4bbc45e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f0df695deacb47d6cb8755af184ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff38a934361514df31fc9a01a334024219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>