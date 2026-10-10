--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad0e1c58be49485176a60b29407521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab84775476363762ea031e64278b2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c69d9c623a4ebb8f310afb3d02ea33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ad5356026a1f771b5da31185d71ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce6286a96a58c29bb206af040cb23b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a68851e5260f140764bf5ed1f89826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd8e021e89535d1d2847fb3f0b67a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f5c1d3c8720b4748f91566eb235e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7110fd3f900349b40fc515f0f9ec5c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4798fc4d5cffc111e99d8ac01f18f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b935aba0907b04399878e8f6ed9e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfabec3490149b7ca7a1c0ecd694fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cbe3c4e42a92609c7807d13121d6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43fd6eb9d315b1b43db0ab282f9cee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0de6e8119e322819b72809ed695c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6abb66bdf1b627e240ce5497643a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ab2e83edcdb23752e1edf2a0f178017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c6e5769afbe40fe08d8bbc39f4ab018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21daffade228be0a1b87fdf2440d93419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5e0834bafa24521220fd172acfdcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43371906db3d10be4de79bc09668c70021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd3ca27126c7c4fbcf2a0fcbc3a27622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60f4e3a2c1ed694f347c8d71ea683a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b813194c6daa45fae65fdac9f012224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3612f781db2339c27727e7a20f892a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f18a4e521b52b13a34a8b6f7c4504826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473cdaa114d620b9719b79dc25499e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15cc074e1df35ce1e2fee26df09ef828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193c9bcd942f42998b23b5f67f9da829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee72277f0073b8e2da2ed64c9994630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a9356446d11526ba5fb85535455431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a229338180d302c0eccbad1d33ed432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4c4fec3e82d044edd3e8a0d05469333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ef9c306056edef0dec7cc0a87f3dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85585c4bc41321da789df1ef3c90c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c2fcba21d34e523c40a59bb9c56ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ba1791889982aa74979ba1c7b0ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c22320c361e306686967d821c3897438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca16a688a5542cf7216e31282f479ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c49b40ba4316109fddfd7aaa23688340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ab990c0926784f70abb442945ffc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f04f3dc9c805227de0fff2a30d9cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7350c3d641cade633f04909e3897a5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8282b49d8a6cc933e86cc2f5ac1a50544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4286df527772975b8e3b4dede626045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70b4307a899ebda8b406dfb2f8339346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db40308126b2419d6cc2bd70f42b9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ca3cf344e52d0cee39629e991276948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dffb300cdf754810c084e061d948d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eaeda05bc1e1ae56a54a8059ac94d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea2b7031fb31df1c9c9998287870b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b49a5b15d4ed80a2a4530d02347852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216588483eab9fdbe9d6e41bd85fe00f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a8a83ef08a3cd432c659dad9593954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8820c04c04296f3b9447486c425f8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb598839c5b8af0ca999c788f5f380eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00c4a7cdd5ec253397426e77f442c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db93e3c19ceac47888742c9f816eda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c625e0f7b550cc6758d0b4d50fa5d9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f7ab2555c3443ee69c880b6b0e2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24c0362965b7f8bc9ae62aaa15b90861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259327cfcad87c5ad2cff22f73106162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee29b1b022e8e8c2bea291c94e2eda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c03b627a2de822e690d160375e087464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684f365dc4e9dd67d14dcc1d5ba5b5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852839afd257f6099e920eb88210ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a899441c78c55327f35a68fd7b28367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3643b6e41c96406c933f0e90acbc3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d19c7f09b76a73ed6c64bb5f58c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab314cbad1ffd231c97e0bdece0c3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc71877aa0ea65c1360dbca616f6aed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ea550412bbc72cf36097912bfe70272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f403f2541256a62cdf921299c01f0ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a172d1187c198b7c7f3147484cb2a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e767a7b8e01fad9d67cf0e3bfe4384b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449cd4de00f84c4b3a684bf5b07205976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a7ed573ddf89c6695f5bf867797377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c58fef9edc1889fb7a4751e19f8f2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e918039b777af6af369c59c3e615e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d74177f3eed2c1fdb12c9a09b8e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cdb09ff89aa6000c73963e6f427e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39027ee3352e65f986fb7544eceb81c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b848d923bcaff655ccf8a3e8e01b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310a47e43c60cb3fe7b2056e417268084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a9a7cfa503ff5f00ddff5ae5928685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4781bea91afb818c70cf185290c5ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca49caa4a3a1f3499a19a4d5a5986a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca378b79ee958a54c4d90216c9b65d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589f6dd89d5b045e41eb10d321cae789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1b7964e2908412fa1efa0d51e8cd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf7d379b083ee6756be95b68cd750c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696ad9d974110816b97bdc4b866865b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79b8eb2524ce929e9ec0c65b1104b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c0814b850d230d6fa89960370e4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d7d1c322c7b0fe4d90de56b87dc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c89787e23d688fb1fb915392fd48d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e001ef165502554d3bd746508572397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242110ae160c8cbd2326887ca05d9d8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de9ff47d42d7b628a2ce502961f5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f6e64d913e6724a897e547817e4ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc06ad793f8c92a155cc9cc51f22d86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1b009cce10e407debcfc91dd59ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b81e0a97f5d6cab04c8f79c3c6789103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf329e28becfa3177ea4b8c6929a81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9709cd4dbe9898eec4fee85574b4ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee3f67e13e0bbe704dd01916427b94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba12b6fd2bae2b77ef914a53525acd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4173950cf6a6878c9d309f6b12fd54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452afe948dc59d9c5172801baa5073b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd5d7a28f4b5ed1fa885d84d32224110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafc04c1fec1792cd39321a81253839111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e032e5febc2797c17c61662d711403112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eda5aca3016328db789c019a73624113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1b9af746b2944eafc803cbe7e38e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad6b69b067f9d8b13d69fe87e864ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e861baa9dd814bc3afdb27f8bedf4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b3fab9e33618142a716f95eaa465117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52650cda7af165f0c0582d28a11a88d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3167200a71f851a902ddcfad34910119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e7bc438b84bd009fd1505c220104c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99209521ca5deae7c4a403d0a12e622121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8fdcf35c609b6e5dd5494c5daf12f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf283eec9e80d1c964ff191816fa04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6419fd15d1922dd40dc8cb96d62a58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd557a1c014a30cb1658028e156ed3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d3a70957a11dad3886ceef7c082e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622481e06b3acae423d2a9d5a14c69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20833ed6a480d6cbf03d1c9d4aafd259128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3b9fb454cf96ba4759bcf6be94d09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743e175a8defeb6a23c3f8b60b06e79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4eaafec9af1e33269c5f0b3c0bb4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edc9772ae6df2835e72da3f5782ef8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb7c59037ee1f86f852006ea5a9786133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb8f80c71aa7874856272eb457ba79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41ebd09954ad8f77bbe8773dfac435135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4deb9f813b069512662307aca969c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b532d9cd91d0341c9d9056cb7814b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cffab1924079c0246ea4aac103239138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daedc428115d71241057f19880628a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ca302eb34e066f1ed1b502aa452ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cccb6a3c4b7cd1976147f264896145141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f725ee7ab27533747a0b020fe76024142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cb767b98d6ade53d95945fe5d7ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be584c4f5a171e982684d67d7d754f7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001de217f72a94fb42cb5fd8261e251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d77e726fed9a116b7b374325f0dd69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44587c1db85a49b648b1010bb8a8f48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90d0f730fac6656f79d300ff7ca42a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4826ac68ea5208f8ae5964f1a0a58d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe7f0fc6cae94dea4222ea46c3d7a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a18f306f984effbc32f1d70e55172151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e828316b21238ac8a7d54019adc0d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f132548accb4877cc9b9faabd20e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1f91cc7c3903b4d6cfe1678eb7d8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f91591603d280e2937e68ee4a0bb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437292ef588ec313a19ab298c980ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7c96a72c345ef6b67863762784cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fef614be0b52efd5f74bb8c0b1a6af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493f38023b9809a87e623516e58364159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03643ef67a016fdebf763e48933757160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1cb69bb59f1085bad602c71658ceb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbaa14d0f95ee7c558bbbfb6b6f0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895745b5b3033884d5c4dfed633771fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d6a9b1fc1f608d18fee89c29d32c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d020269c8866a2f8a253745c406764a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef379b55ef5418c9ebe535803dc0f06b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82840a908e405a0a9c803ba24e1141bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19466073fe14f59bc68d11c0e3fc16b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70035f2f0a18ae9afa41de1d514dacce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f3eadccb66c54f901541728e971e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a02fefc7c5852024079cbc11456d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962cada9332fbaad700da5f3f6fe5ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea062bbedda0710653ddc8363809aa48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a75ff4b09a089838420506e083c5bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a357d06a05d13eafd5598d43798ddd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54b067a1a4ebbb04d52cfebf9b75df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75924f3c36b99e376b86cd31f987de7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95cd0f58ad25be804ecb608d23f8f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2c92b5fcf8d85ee7e8a38d657dc74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b5abc275930bb08bbe8c2675c04d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3501f4c5adbc3881fb857aaa58591f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc04b61a3b2758b8b525a54b4ded12b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249318223e2ed83ed92963a7ad05682183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88d0078c7f55dd85f9eec6fb18176e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf9d6ce5f0aed842a4ecd84deb91f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be21e77a7d521fe440720f2d9932bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca1cd14a36a041a13d96ae6566783187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb54d9b6edee0b6d1b5b4ae840b3704188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c71be0c689f10317c36fb4d2e78191189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a2be4934865807027bcf042ef76aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763e950ee11c3b9b89e29cde55dcc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc582c5d1ff1625304534390dd63816d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f71ef9f713d7f9d2ea17f3daa19c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e74a1177914f252df6ebac33347000194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe25bf14b4f79e816678467c353b582195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3075b88da8b3fd041652e6c0191378f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce72b2d14facfdc196557c3d13e3f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b59b260ca9343ca822aae153c1e94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8a2fb10f7936c39cac05590543bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d4c5b8c9770d2464579e881a3cba5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcedfde0e9add65c1ba27e7df90a926201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117360b2cb5122dea353601722caafd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a94ccc3d5c3cfdbf307301198ed85f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c683662eef99e4ed29c11c21a2549204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eeadc72356cff8d614aca3fad5ea0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021cb5638b52403d780c7b11c0312f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732ba4fe807a9f6d1a6fdd836f7baf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abdc28eaa119b001f678fc151e3a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bb9855cfa0212c12a0488b29e9f32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab858d79406f50871dae05fff8948b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7fd324097ceaf2f16af0896402cf1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff984e95b6160308fea70761aadcff1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6692b75557093d3622b7723994a71e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da59e272382746101bf8bfafe0c79d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b23ff440fe3ac80321c199906c18f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a7ef9f0e402f07e58b362b709e605216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f253a4060be4ecdf1ffd54ca2c6300217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c2db17a2e1cc955166b97ac4c03d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de161380cbee02a2f5321d1842816219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01be732e0118eddf9eaa1748ab777911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aebb184b009ebcc99fae2e766858632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce32c9bc3c0920998f0974d9b15353d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331d702e84d69f9d7f46fc80315d4f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baebd8ac77ef5355773e4862e2dd445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d902ea4a182e26685330317b68636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b70bba7b415f86e061a4d43bfff9597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b8feef0cf173636bba0a4389100b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb56566041a2c3c9af9c4be4430a8189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb4b9d8f50606ceaf5b24d305b891010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57c5ee67b13b8a5ed135f924a605211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dba9b4a105faa98725f6e2ff349ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55cbec1f8577d191762dbe9a292e5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba2b40527152416c5f7da809974a2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930a547934f3fc83330aa326de001e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8e38d32bd11f5a1603646b13328e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9134e349e8bc32a24ca10ed420c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4f1c50ea056aeb58caa1d458b7fc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09aeedeb9087ea6019703d3a8fa8eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e677ca4df0666f9c3a907a42bb69bd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2757bed93a30d5a25596a3dc1636b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb957f7761252c4bfe69d516f57643bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467dd8528048215b67986ae1c78f67023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb8a3761d99c35a3c72838a860471124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad932f7d009382ae4da82da39166cb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0ad631c09d3c716390e5a2017cc5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efbbe9c0375f4dc5c7d63ded3849dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d64bda7ce244805e23d52af62530528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb6f9f519e2c914fefa72f1dba442f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2913a0921181a77ed79c52ebc56cb3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baeb5ddfe94170f3b23c66c5b9db6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac31fdc26a2d7b971aa9868103a1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2def0bf6c818f5be02fcd4ed18cee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de526b65f54757a0af8eb8ba2c4122534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be1f900df893430da42c7c2834965f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f7a4a4fc325c868d970b474bb94f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021eb56646e5520fcde54dc4a978e3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1239e6498c5ef113b7cb0589337b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e23de202c09839d7a1c5dcef40f8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b505c28ca940d0ed0d49dfeb3f9d6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c213501cf76ad3a66118f61aa62a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfb5599bdd5a7f93b78ca05de4d4ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e1f146f798a4ada1e021ddc1ed68743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae22a3aef1f25c9b427a6b20c7e5e5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c2858d842a023203dbfcdc655f7e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d1435a1d410bbc414a394fea02ac646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aec6ae32d4cf0fdaba6d60ba8e5f2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af68fb7965a40f8cde71bb76ca4130e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55722017b596b312837864c0c13d1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bbaffe08052adc43f2bd2962cf61050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d36b92d5b2f98c72e95a6fd12fc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215f933ad1556f75db4fc66f1fdfe9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277adf713d21efbcc3fcb56012d6f3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2303c28008c4535d399dd379a6e8e6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6e920a5f8cde1df9fb05719026cc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72a79cd5ab41187dad73f04dc105ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143164b1f5f0f322bff6a9cae070dd5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89c0975ae33f3bde89c2a8aa83301258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670cfb8ed7ec8c89764f6d0a00f6cbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89957b51f7fe0249009ce833e5673e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b996b267747297dd2b9cca4212ceca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc62be0249b945c72062f3ba7979862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403e9d8d5882266c08427c118dfac663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916c57696add080c1ef8d0f2e48abb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07901b3a41da1b56609e8c5daf895b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b5c25b1eaa9e50791a98c8fbad3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244e35c5168e2c4eeebefa9db09ef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5b1ad1d7fbb586bed9e5edb4029768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072b60aa41bf1414acabd05cc59e7f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077b2b629ca784ca80ce2e76e3a654670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463fdbc4dfc4279c020fe325f6da9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a55e6ba2c1033d0b99c3a373face872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099ce6ef76b7a3a0be56bf0bfc300d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e0dc36fa91b064310146d66e137b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bacfa14d82c82966682f1ae730d75775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea57c9f924b7f12812793d09b838676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c09395243b47c2a24f3506769326877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be629c9d851db0db3f9b5b82e4697778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7aa707a4d0ec0043115dbd848952379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24d23d82cd72c66b89ba92bea91cd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa20712fa2573cf49712a6c7bd5a4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d6fb4d7ab6c9e783475a88833330282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6af3ad16763b455cf987105c7ef4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4525c2d54a33e6bac374032a4c2f20784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110df942e10552a8c974da2fa3f1d8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09e6e7e008db8c8aadecc679b1a3c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8909feded3379ebf37a88a3ef5cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87715b522f9e048787398b98b6bbf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893181678be7d823b0a805c9ff13fc5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e65bc08a53a7763dc0b74b0d929dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc87b6cf56ac7daaaf6538f53d1e3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8c4b743ca20ab3caba6b82bda3b5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920ab0f79a95b08622c69769fbcaff493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7998d03cf81cb98abebf5b4987933394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b9c0c551bf7605dd98ac203e53d5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8174e87be3989c3b7bc171a4fefda3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eed2d866641f31d9b0d39f8a2c767597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967eacd00e5d25e98d71217a32d635998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecead4cb5655dbc8ff28e211691c52a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cebca5257245bd0a688c161842e7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a803888b866bc783f4e50ee52421b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a10dacae978256ea9c665df1eea4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdc6fc1c1fe58859ef6f70777fe4eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f57fada6c238c800dd131abdcaacf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cee49a6473e8b332a2bf6fb7f89cd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154ebe49f30c7f71e4aaea59cef57a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290785bd067446bc8bdc867e9778d959107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f33020b7eec2753cf392a5f6928f98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cec9c6850bce5c7a2af0f6e7c4a3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5a69ec613d5b2358fa49a86b1ead2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99583d9b3bbd5cfa117de4602ce44610111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876314d55b4ecb895c786091a214d63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa18f4d5470164912e8348a2108f0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e8a53212d901e1a49ffd49cd79bf6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a61efce18b03614bade3af964ce6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cf161dfa48d2ce1e61e578bca72a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925f2b0e30e5b99d64c81aaffb953d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68164a018a78da91c1303768f1038d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38055874c7cd06f1b0e4bbeccc4fd94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad30d3ef96aed738a00aea95b65e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb721d3ea431531dc1e85d37b7ff5fa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84ce0661e71253ee24bca228d56836122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711531bbf02e225c7087a56599d549a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5032d876aeba8680a0da70aeb1716124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0aace8b206c3828208aece1172c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3f3cc82a15e0191ad51b10c02ced126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34585490ccdcfecb64321dd7af7fcda5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb88193aae2a4d91125179d7656f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404104c389a99906044d5ea6770ce03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca2e6d7c4675edd48f4c59e6e03624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98c3cc4c38c71952b6f3448c5b2b6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5b0daa900e034690ee0421ae2cc69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fe136b184a18f35d3ab000b2f121d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0726cfdba003589b35ceeb6a890dc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7063393a384c553e40bc67134b386c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5199da40655ef9c604b7bbcc0d9eb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5dad6680e8f93de5d33114d50dcc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023249cf15ab08de617f2c5d0046cec5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27475ea432613221f46104a29fa5d0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd9968ce5b4de62ed9997f205f5670140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25248aad0bd6076c557f0cdb5b28eb20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aa24337c2114e6d0a62f68b4479e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ae8c6e8e2aa6b8072d271c9940d1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647346f221697d57d208bcdc2ee33f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d87dbcfc6af6c53e6396a81f53a63c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc7279513aa4131cefd7fec239b17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9250a91ec4bd54da7d66104faee1809147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ff1091f5d3c5072b57353472c298a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add75924f5d7294cffe35dd8538568b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e3a8aa3237fb282ac9423498848b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c28c09132587a504b0b955cfd70b10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1605af890b4e8dab056d9b1d60539e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508e670ff788a15b3a440d0dfaf474153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e523501689f96b5be6e1494e901d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5240cf9aec9472bcb63a6110fb119155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d844c068b0fc467de5098a93588dfff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a380b81286706cd09fceca2be4b4f9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32d7f977d62d4994174f917bacef39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613228f549c47c977d3ca19ca262e55f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec858fdd3798e0fa27d58631f04f789f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261cb25056008f5342fc8ad6d82ff41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966eaa4632e6ac383a90a6705fdf202162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6779bff9886e26f8cbc508e64048e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676acd4352a82dec893098ae4145ab7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c5959bc09c2b99fdb47dc4b6e3c26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d49cdc6fd28dd2cb7a62e604724aa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247f75dd3722cfb60a3898f1b322bb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592d3eeaef49f6448c8d1a2e2026de2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1f0493c98669706d2733f47570d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172301ab0cc0ee35d71692de6a25be06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc778486ed1fc950a7b664b4310c94df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b0880684ac9ecb21ba672dd50133172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bfeb6b41a843d86431c0f469dc7c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c4511d9b5ed4871515e6f8a51adf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d3db308fbf3ec236e0e38718af80d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fc1c0920f6597294041edb7b4c7f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00211400f3a69de5737c4191769e4b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1506ab1cd6ee9af7c722617b294bb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26717b6e327cc5b543739aff1b451e4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a9b994902f5c4a5fc4935b5cde20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa63383422adeb150f99e0de3de8ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dc3c4e94a9d15624707a7a9b9c621182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12e9f811de449570b12dba144dafc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f58dd21789d3c66c763991e6cf327184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12bc1c68b3a0420443bdb7b3ce0217185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb489198051c72b4a67a30a209c97c5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757fad11d6014258dc0c7ec69adc5c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85b4e0970817023417306051f0135188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108509a67c338974339d006c7f6fcdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e6ec71e27f2fa0fe81d95b225042e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184fa89199302f002c68a7824d440ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583b1845b9cf9365e3ebd7db3a4e4d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaca69af5669d9ea73190b0d2450a23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b809b4798f869d92c8de3203fb5cb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f961d0545d7bb10ff20469a71fc08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f894f908beb4c6c7fa0ea7cfd6417bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b711d367295c70834f0fe923be0347197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664af527b3b351a560bf144fcd2fa78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44da2f28ce0b62002414897dcd1c3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b92f08620c8d2fabfea353ed83a84e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4735818004420dba4b56dacde87d23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fe5e4b379e497a744c934e3a06f5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3654830992c410ec43194c3bedd579203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eead79de7e3d0012b6c473550572b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac6e8853bfec61095f39f0a5b1bf16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4c9dc6849afc61418370e6cfdfb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e0c8486432cb418fe5bf7c78069f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480495bd90b8cad6d7241518d678a8c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dff713b5dbcb8d3649707259e1ef4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413b874dd560fac76cbbe7dbfcbe772210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f8e0a5cf7b81104f478bdb2dadd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1fdf055359f2a6a8baaa23a0ada2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb9807f6dc1c19da8cbf21611bfc1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb573bfa3bcdc4b4a359cbf7f5278e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a8c8b913ec51edd8a7999d646aeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed8e72e7c0c22fbb89d7d43da7cd38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6fd2517567ab6f6b10ec9f93e6b15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24430d318132cd686b34ec8fdedeca8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec860a453f9f8f97b251cd93cfa03ce219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>