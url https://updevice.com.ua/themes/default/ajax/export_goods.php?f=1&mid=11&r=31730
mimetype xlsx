--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74aa3a549250aa40f88e730b66ff581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669ef64885b2caf2608c3a15ebe35892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27543c3c88f2f89237b0379b6fb6ffd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52afb95e1195f24dfbc86384407d114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c403bde3f6d3d304ad2614ad9d86eec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951126d05ade89f2e679f75f4b104596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16c8a4e73eb8c733bd3c5b721d9a287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e87e9a1b69c785241b9541a446a798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753916173b7154a87eaf16d6eadc2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d757d09605282dd26585e716a5589210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6b1cb8d90bd802a09ca6088065ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13afeb202f6b3143f6736ee9cc909ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab86bf154a044061f4cd8ee0cf264413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d2d35bd9459b2c74f9c8f0447ead14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c1fca8fd2eddbb6c4505a9ab31ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25226173884d51b191d976d35f01693116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a2a05dc7c453bbd8ee940c0080b0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265567b1befd7b17a56782dbd5bdd52418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c9e74a69e52f0f9e678900573c7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990826aef4b6e43b228b3a96acf4ae420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb088bc6207f6480a9ae7fca15d82021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac6de95505372dd02bbb64ec5ce65b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5dc40d181cc388901153899891f5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b11a1c97eb3448dda502261ca09ac424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ed96ecb19cd762ee1430143a2b3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd69afa9cc7bcfc7c84b959866ab6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecfd3eb62c3ba05324e2402575805327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db040ada35a8ff971a16c81c46135d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41a397cc4e8a0915fe17f63d1f58029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f766382540349436013c4dc49fe3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcbc0f3a4e92998fba6862d37938c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a14930e233bf7f360978f3f07f59032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf97ba303a9b3adc44a3df3305354933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193294ca3a9b3847cbb4b8242d358ee434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60c88d00727c820b399c91311cdc6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95590c750879b46b8e9a58a8207609f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224f595b293159adf593faf9563cad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b43561a46b4d782f34de64ee1755dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdd6f03af31295ad8054cacfa0833039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc3f64a8bbe50f11c413df27f5a28840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642fc66fbe543eddc74d1462d01091841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b93e2acb696b2e5e390b799d2077b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa96ce7b14e322629c4af3ffb2d57943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d03b4b1216420666799b590a7cbd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c64e7fbb029864e4ffcb4008f7a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb9eb8360c0aca7e73c1b4d606a0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744b6659d662af1b351aefadbb7500147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8497f5d7bb276912c867d6dc3bc3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ec9386b1e99f71d506774c717fb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5668bf3ab556507a055938c47b886050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcb8fc7a192781a24ab5f13c0bf61351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c36445c386763f7fc02a51c79646cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b52388ed5a2b6af972d494b7910c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80675bd39cc89bc73293a6c8ca09076b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7527c8ffd12a0611a349efe38c499e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5903aa07b41386dbcdb913f753f5e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400b98bf1d7d5f65855759cfb8f364f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7b68db52ecd3767ff7ef6e3aae8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccda87d6f1527db5ed88118ad1ff9c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912e9c4dcf9b2e2f548481d475108d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b582ee9ee479b111112dac961a02f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f4fa5b2cfa3dcb0e3f94aea610e5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4125d9f27abba734bd94ddcccc025463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e10b366711871760b1eb57a727b1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9779a7bfbe03befed315ae4df4ac465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e51f619b882cac557c58a29bb95dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c80764f07bbd8f44387fbb42a6f8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dfd62e48a36fac1489f172dbaf1fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f5e5dd4e7a80eeeabe94194b4fd6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b7f6a0d9cf06b5f61481568acfcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a3d4f481700ae32599ebd1495ffd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65848ff41294febfffb4c9614c231eb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2a72d09147c7d24f5e32a24e79e6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ead38cfbf9f4f49713c7b2188f2b6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd444e206542198464eb05e579dfbfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0483d07756961d81333b5fb2274abb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8c872cf2578c640eb38d81e16878d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebc25cb114f1f8ed5d4953b5b0ccef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff1b4817994083a40548a7afed52ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000b138d61037a57965bd6b11354cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5418d9bb6f96b6a936141c15664cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6100fcac4a28d3724529782f208fad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc550a29fe3e0b209e14bde1d387e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4247370bfa97a175f9222664e431884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b0c477aa8df471a7438da85e57e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ca11c8b6badb53b0aa17caa7053886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133e9eec19b2df8463e538e819fd5bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255d868f6d01bc99d3364e22e89a04788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa1e64eaaa07922aa613fa9ddaa4c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c4e04b2166597bd7fda5b74e9c1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da4b619e7a8c131468648888f651e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464977e3d4cf2f67f6d82766283f7fe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3744b29b06db432e15a02369dea543293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261d4e0f86b0a1814a0f73fe69e1bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e9b739ec566d77a1a094ee9e5986795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f87a98079fe518214b6eb73d9ea21196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d7de63b2fad3adb58f9c3deb8dfe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e18f4ac4cef504040d403e2fcc38e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8dc95420fa67d9b849360559a41cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f9b58ac01cf406e63891bb96f7b6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdd5c1bc13369a3f249c9490ba6f00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990653aaf8ff8b1be2965e3138aad85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63ed764a36ce8dc066cbfba2d2b3ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bbf1e0ec55a11b99ded6aad6943fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eed0b3433e4d3493720d4617809dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fc5baab4e08606cfb27cd1310216d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87be34f76f16b3e864d03f75d1a080107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e0ac4628709869bcf9927c004be58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cddbd8ee0975e0576dfeb6b78c638109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3cc01423f1db3bcd25343a5cccafe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24af1439695bf4d646d07f2e43f0e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b464a30627eafcfdb3c4d87c136679112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8ac4d2867e6d65a3d3e1577bb4607113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ef338f4efefe8c47dc92fb4d28f64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5c0155a02f587d873af3d3713435d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f38eb697c5ba5b8968d0f5f5345c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dd6e6065abf9b0f050fa2c251c389117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9d4ff3873c277524366a0a347e76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7ab47cb62b14f89e649c8f1496f20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f01417e60eb572cd56ad35fc1f139120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0ec2f57f403cba5f19dc952315f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fada12c9bd363136e12781aca16d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3811e3f32fa9072b34fa738911ff7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa878743b839932af971f6d349fea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6276bde8a5b42cd4ed2be36ee3880df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858ce16d61b2054120668a1baa73929126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6eb6ad90713a30e6c1759713ad5c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8dbc42faaf6349976f819186595d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0137b0089a8bdd598ff6750aa951129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a41f534beb42613b8307c69e6623b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb352ab981e6e79a534c831ece72ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8029f3a043a5e7b7e3fbe1bcce956e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d104d2e1eaec868b10b6004cfe52ef1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48212e965d47e2f9a302dea945a56208134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9984e0571a10aebc40f55714f5418135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c25aabd7b91f3cc7d451b65e08a66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e923c47e57410be2921e3edbb8de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae32e724ab44db629c42756bcb6e97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8222134605ee3f1564f677d4c514bb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c42102762d69be2bfee3837d66371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676ec3f89b41ebd5c3f559fa8fabcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06495e0e5512d4b677e3bf14d9824b97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aa61559c11fd26fee39245d978b68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5714d7c248d6bbd3d43155d1e1d0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d40a091e725e7577d0788428608391145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124fb3ce7fe58c08761075e5a9b9cf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d2b475c975f4040958a934d92db2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f8c79c2eaf79f68281ce4b268e0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ab6049a8456fd9586fccc3ccbc29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85039ec35ed07599f2af85c4d452025a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0c8baa82fe09e3e6f9a3464bc29d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e9cde0b4e71c91888ddd19f074de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e4ca3d9e973d6083ce35c3a35f4de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb84aa7bfccef17c44f19ba10f80d51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce75288d6697d6a82a551c773463590155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a92807957d5e1a975d7fb54f95c03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f1aaa9c4db93c36f94e36ced4414157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957e52d33ab2d865e664255ff00656158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f351065abeae5c7ab80ad20ab3eaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910072c312eb20a706c35dccd8166db1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b610235afd5c27d8867b7f1b17ad53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d0006c74936b7758587e8f8bc8f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef533788b0c3ba237cc11db5d4d9c5e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d091df850461a0bd001d26a6ed7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f09bbb23c488b57fdecc0e26997884165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0652c8bd96f2ba21d38cb3a88ef204166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ad7fc7643d65be62c9a067b8c760167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e89f99ff91adb847696d5949136bed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ac9d2b027b522ed301c340ab7a019169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc58f6c495290ac5d3ec867bc7e7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4855a1f26ac3d3e948208c786e48c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a6a999872d3044e172fc20c950c8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be96a830c73802569a3e668fa1c89da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aa36b3fc75b780b380ae168544f56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800929eebc9b8d53fc67f0c47f8be43a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e77730e20eec3aa05a6637d5651cbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac32b1db24f8e303a26b7786b860a97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a485af9ac33b2d2d7cadbd8818a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171f89db6dbf6dc2b3ca2b203616cb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764221743c49137d185f0029fe725c7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960f5bc32c61fcb44f68708859fa361181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab12c97e7b7b4378f0ccfdfea16106182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926bef4ad2e6e38dba5a81bc7160fbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f432053167614f49dab5b2745f341184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446de66db813d1c61f87ed80cb38077185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c45dbcb814c40627a231669c65590186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb54e25e51294a7c4b568b67e3b0489187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bcf0e6fa4fb256d904e3fde2d6cc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4ea5b920e0fae057f8a5ec24e2bc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dabd020450b3c853b4e32493bb167190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fef339f2b195afec34ff17c782b07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c00f79a57859d7e99c14913f30584c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e76fe393fe2fee6e2f088abd1be15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e41e34af8d761d096d8a2f897d02c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9677361afbe27314af0d0e555fd18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f26bf41510ae5aa183372fb126a5d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fd31131d92a75902461db9b081b2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad4983560dd79497e2b0fd40670e11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9c7e1bc041ffc7e8c9d15b440e470199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a5b33396c52f7bfcfdab856f828f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681a136c55d0110b74adc1083d5c3d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4297f0b756baa789c02322491c37d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a359c4ea48ebb80fed2202c391fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f319073ead79a0a840eb208ff6adf6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb31ece4197ad8174a147a6c51df7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c46240257916debc842bc0d4c67d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14253286e459f0143cbde6763d94337b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da17ff7fd4e52a780d5de992b49d876208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceae00ce33b45105a4cfa26328d69c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67042c0a7942398cd5993ffc25e856c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d75a3777a849fd78701d60114f0834211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a1eea920881765ffaa829675dd1c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695eb5016c72f1c831f6e2a9859d461213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b8725d063b9c7053d95989b689a02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdea7463d6392a1e0f03263e7e0a30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e76d491ab742b66b02dd694fd7914216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd40ea99a556585b240910d907b0b20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc374c94703acaf84e50f59194709a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433599b3fe93b6c7627777d2c55ed5f9219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8f5acbe92fcb72b47b4094f7b55df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886075403fd1b185b6d2afefc034f642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bef600882aac99befba6f5a03750e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeba236bd080009369ad07fb404f9ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36f8545b5eca7dfa5eeb2f344cc3285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165807928e545c482b95cb583254ae06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f744f0c4f42d71fa27b5397a4536287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229c27daf9e2f1c4daafaf350726a0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38583ccef2cb48001f885410e8b23b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f857cf4978732688c9d152591a4265d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27bc26215c58f64144601aae917e0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882705a57854049e3ac3e459bc0d24b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e389062ba873e05fadc5e15a63e3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f58f582d21baa483afd75861f42c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9574b707479109bd1f33354f93709d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be46296e47f0ec129017fa2ff7c73b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775872bc3af14afd2bba61b1b1cc8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15252f592ecdd20df629876a45e8dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4cdd3981512ff9910f4b2997c4d0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b933f22cafe4b859bf0c689cbc3ec9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998513efadfa3d0227191acd652f5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64620e472d7620548e8df27c2498c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef863a212b568cfeb74e1196495244823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda035fe78857ddc2e0481424fd4c00924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b2c3f1a6b8b1297836b5cc07dc31f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04de9294239c5fca76bada3aa034bd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791f1b328e79ac49f329e139ce377627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad5cc9df706dc54a204add15fedd6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1354febfd022abc654291a5fbd22429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9529302ad6f3537a6b5eba964d0b88f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f566aac3578d8fb875b8d75c055331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03791ceb92c90c385f8c48863d8a110332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957434c98d2852d1aa863c05bb7ef2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00bbe1548d50e8ce900e884370c82834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9e2749ce93cd53b933de797c7e95635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae95e41dc3dbe52f078e208ccb22bc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aaa01868ff057904c1294e0d3db7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40665e77b3da7c813c1820fb26e91a8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a18f8e2c4e2b596b7de781d536f28939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d4dd34f53d7ea532c3200f3cbc9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b201840bac15f56312532b4ac6e66b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c4dd4fd5251784b74e52dad9cbe6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6b251c65c8d5b51f55ec83e2a09b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fe17cb562a2c59bd606323b92c3a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334d295c717e503b2d3ae205a4edde845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ea5e2ce8cf3fce3f5cfe334106dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ccb6ecd06447aceb6c2916b6b2eaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9305480320b53c065a4b6a3d832dc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee35e1c38b0b9e3545684631d55084949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d71540eec1b8dfc30659d3b69a7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65a089a726f00c69e32464a32275a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b14c8db99df4df6d0c2c39cfd7ec052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980531c8e769ffd8d764c2ca5e8e206a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79780666bb1e4c6f21ac4fae6da6f3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058049c9049ef422138c6bb001cfc5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3027c85bd71db58b5841016b250a0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb01e5755caf75f8a3322d5989df51457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176cee866903de94c0ba18232e97e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd3be5f83cf525a3301aae462469559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174dd411d381df0a1c24067a70352a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f772c91b625e4a0308b40f1c92dfe7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907998c4a39311bd15fd1c4880e0ef5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901f56f44389f11fd3cdad523a6fd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c2278722d707d07d216be8dbb000664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0c3ea2b5bb26ec2d18524d8f2aebb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2f25a9e8ad5988d723650d7b3134b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5f0453ebfb392f1e3baaac9aa505467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36806077986bb1e4aebf23b0f0043568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a10d67cd73a3a38eb751f13048962769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ccbb4eb05c0779723287ec256841e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637cb70b08722cc5c4c2546ea20143f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d307f757124111570637eceba171d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c00505964d25014bea31f30a6096f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2b4466e725aac272af25d7d6fb8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714b3aa755b197a7075be968493d0be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc781dd2d589cee82df58209296d5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4066e8be2518fbb28d410cbd96fa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3cefdc329874f5efcdcc56fef29e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334afd2fcebeca136e46f30128798f3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8ae2a874534f2345993d0b21d22cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f9f9ba0b1346b154afaf7f4d649381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105dd64d1dc37c9b8f60c25f57ed0a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea644673df0080562ad1d1167cd5863883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d618f6a131511d977e9466758e57684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd08f750cb82df6ee765575559f5dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f9717d7aace249b9b4e455ff6be786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69724913185271b7970c65fdbdfe85687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b387ec456a0be591102c8622c94d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9bee7bf499493389678b1ae9348789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cf09ee80a41a91ba2b2b20bb3b5a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f857dd81f848b3c9e227fc7a72b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf05d55f59100eecfd03e6426a0651c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b8e76a410a3f7e64a80677a3f035093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517ad431906cda5872cb58243a33b0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f3ecdfe97fe6344e7f72c06bb08695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed55dfa2e33818dd4cbc7fa680158796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848dc70d1938a5e5a3848d00669145c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a811609da1612f96021a86ecc33622598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fffe4d4d0df3d20db96686b302a9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861d9a86b420f90c34eacbc29f0e153100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae0658e189d7331bb240d0c7f269c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330299390445d44ce7644b1efbe7dff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9c28babb6a1609ee961a1caa97176103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff0b11c59d243c861b4a56d5f3eeea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eda1cce4eb0b927145f502ce0a240105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030490728fd69a1f507f02807da09eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee580487cef5fd44c7a0c84678da7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246145af7f8c744d561b83f107dfb0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0330e2a313f3718099acb6ce55d23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794247169f8891715bfa2be7f3cf40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabd26fb0e34a3a197ea263180cee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6fb7c320e7f5e25368cc3347b6912112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb2d878b39d4ab1f712979cde20dc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8844b2d14974698642f42c0a0859114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5513fd3cb3a42b45f72edf5437ae3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698d8e991c9225d631ef031db8fe0da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e717d3f62d4faaf7f5348dfd96864bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17173df062e89490c44e0f34350129118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a784cf651f71ba957d24d772dac2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550b3e9d5ad6494cd6e9b57aaaf157120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae938c19153762eada1d0b5478a37c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58333eec335d264d1616cc0804bcf525122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c02dbce293a0509e0359b47ad725be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580c493cbe696fa2eef6c53583c493e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b075bc09b5228c3f98fb53a2f7d1b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0843a719fa7888b1d747304f2f7467126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949650611c84f1667d3d42438cbd3fcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f40e0cefe9b01b4a2e803149e0b802128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafe5b0ab89f75332289d80711fe966129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4cf6082ae27a77672d62669a3decf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846301722ea88fdfac08a51e3cd9fde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ae4a09849d1e798df597ccc30dee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f11052aa34ccb1184930f7a04bc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea49112b3c3746ecd5488e501e4b77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089bc91fc97a365cd96536ecbe6153f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3bcc94b86873892032815f9aab813136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3cf6da0798a3c15b3ef0324e83d0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9dbbecae072aef62f305c72148b7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d52bf7daa2fd0234a4724241d72d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306bf12fd74a52948c7b2149db83fb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886e3dc50f29a3deeb12db512cbbe5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b604a1880eafc5ba5ddd754908880ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2d2b5d8ca0516ff0d64b17e00b914143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58cc25bce6279378f43c67655536d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53da4a0a63dec9b30d857d510e3191e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c7c4a1864bace732a21296bc03d2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef304b4547166deecd277d2013a12d1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa652ccd337f4a259cb11fca87cf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daabfcc8db9588068dca2ec82ef1266149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735e4707829c3ee330831418b9f3bce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eb8f1189653b55ed541e1f0f88404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f762090f7f1b3d13b363bf9f191d43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab0086c280c4194f95be3c0478d658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ccf4915b074797b51dd43b38af2c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16d1432b696213cd3018d915a0b77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708b1a658cfaf66ec1192a56bfa6b93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb047275d7b875b6d5643f9047f8b5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c59a7d06c24cccfc00ad9bb2dcd1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34395832160fbc524463d23b1a3c7d5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d89809e6a97e0a56b1edcb181237e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8adc2793be85e602d96422cb976339161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08c112e30fe90c33734c192f48d349162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936e8d681f7eb3a9ae0668d1e0784a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f3b3f8ee9f912651d5add70507ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241acb89ed6176e82fb3d5be15aeabb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4aed182b86e92d5862144f32a5541166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24034c77a5a08418ea550bed489f7f4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c096b7ea58fe8c9329e02bab51605168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8c67cf6386c204fa720b78a15b7ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1e1003a182c022f7ab273d67ae0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed85bea3bd428b03c60e77ad5c775171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a71068d11de72d98114579ffb9f10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd982d6c3bbd97f17a3dff243cb820c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa2c5dd3dfa85cf853efc1dfa571e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50508929595d357c82319596be9040175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6640cce06a877409dc5085c091938176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec12363f4f7f022084574013149d7ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ff6783683660c93cc7d4bbb95067178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c680f5b28d4c5070c980ddd649bc346179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36b1633ad1763f0200af843f52ddb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc39738b2339eaf4debe679b721cff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbfb4f91f973f5131f72f57c93037c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528a72d6c994bcba454afd6c368af9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e4da7f1dfc909d8f63e148cad483184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3bc9b7fea2b136d0aa7db01a7aaaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf5aaff82f73f9e2de97a2af565af3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c0408357de44fb9ddd83040d9e90e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb82f73fe5ae5a9311b8c989eec4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47449766b952a4874d60e0c1584d93e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035618a4b4acfb377a625244c84da72b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9033ebb4a810fc103132ac51c36b76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5c8189c0b92e9e54a4b574add7889192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e80d3261207f86f8ceaa70e17afc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bea67fb1c4cdd23a82d02360b8db6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577cf3048a0440e6cb01dbbe7d5fc2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9c0de82035f030ba340cd106f00a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9764c3539789728e66bd0867eb3f948197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ece30f10f324a3a80c93f93e95a2fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dec6d23f86e3858c2faddc778665b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5af456e31933175116a3ec46e8685200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8659f58b0d3e77abf938a15a7d4a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699402aa1caa165c1be614a6f66a648d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f3e911925bfceee2b3d2355a51e66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47d6f7ca94bfea427c78f1923798e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c33e51bec7c8b53c020c6866c9e43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68d145f385e5f6318a8847b31236a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0193153c9b8bb7328a9bbc3483f6de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106222142f714d484a8c8ef21a906e64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52870d17f9a4ac74defa7930a6325a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708da64b1b1db62d99e313ec1fab3bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6f254de89071d20e3312ef98ca52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413e05ffaa58be2ddd7785d0898385a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f8c9c28e24b4e1209a5d9f6d82ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345e8015b9c8fe75b0520cc260f496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26441e36d184104cd9c21df3d9b01dce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf13660be17f0c9a700f7a7e2ad98a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a80ef1a608a244475811c90ca446c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba71760278107da9d475140aafd9260218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da826c5b2f206b494730420b362ab219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>