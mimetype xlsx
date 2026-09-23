--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee47d49c3225c46bd34e42ea6ae5971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e43f03952dd31a549944685d93141c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f33d5e3efd49e8590a4673a010cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624fe543b459cb4ad97f437bd87c0524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06915f3a17815c43d8704be3b4926155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f961f953a3bde16c003c87768ecef896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70732d45dd6e46136f1b7eb47db9cee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da5df583edc174d55ef8a838308bef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6630fb379308db945ba6a9d3757d389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daed1ba2680d4ae4115eb5175a946a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7dcb916e21aa0c120d225ba92720811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699ee14d6554e3f0f9c4bac65ac4c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397570a22affdbe0ca33f74654bf22513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effb3219e5ee75c06a3ac83e631256214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ad71e5167d565681c19a1865cdb1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ccdeb2e8528bfbf5a515fd66e5aa316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda943ed0acfaa094c6e873124fe659c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982654101a8d6865f81d18be4a4256018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc6544caa287a419eaaf9d78b8f23a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f574413a619d27234775522c72c39d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce17865852fc3f31d26e035546963f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fdaf13c74964c6a9d7f490d71637922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5cf86b9f857f8abf3187b16aa25f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e2574610a7f3bd7b91cef46a45dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c589a75030a46641a02d0b58699e9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2724f9c90ff9bb9aae6a3ba09f2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0afe2071ba17ac91398a991eb7137b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51cf047a69cf622b9f6a57821199a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9669a98da701ca2f619a577b41e8af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9e03dc5bf15f1e7e1d539aaa22e1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0374f6620b0359a1273637fa23f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef643bc82b89fa851a87df4a121a35032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e79eaf21f773fb8ab122757eb50b5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6438549b08fc0565bc5deab6ca30534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93735db43249cd787201c85e469fcc6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a7bdff6de4dbd3caccbe50a19b26636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c5e0a6c7f8ec0d4d71ad099aec8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b50fd1d3d38b52ca49097921d6b6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345278092b69c76f6f5366f7bcee920339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230a2f445cadc7f24d29fe44faa82f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ba71bd009fc1f2faf804194615c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a72d18b430db0fdc6846842980f4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8b055252c36cd74737057ce716cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356f477b33a9cf3395ad7064b4c1f8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f7ec46aa51d6aca22832b8abd666145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c47be15c7f77f4b77a7cc3b65074a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8792c2e6b370109455a74602a84747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e3f261a8fcab5aa7dd12ec2668bc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a548f607e761726602b804e4fde8f4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15902996472d7d68f5f2a4fdec5ab9ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be22c8459c3b4152a830f0143fcb8cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778942c1ba7368acb65de0ed50ec999452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094da9403a1b5979db16a2467d6e2c6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061f90d6ddd8eae62dd7015bda4af1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce998a77903033a1b7f432bb105ed955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7f45184da3fcd28efd5bdf9e7687656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c3499848d1aa3b81ba5010bd6829457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41393084a1833d548dddecde8e36a93158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb50895cd606b56a7075e386ac9fbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6e6d451108fda19b2a1820e73a70c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638d09725f4c372bcc3546b2c9ee7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec48719c985a71de7abdd4f630ea1e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac3a74512a3fde2d99d8f0caa7e93e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe59806d9e10f68c359ce1789c630c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466bf601ee8baa76101eb0431fd72b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22056f6829c1bf769dceae470a95da066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae0ec74cab1d44ac6ae02200118ef067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169de43ba89b8550d572d5efd3a94d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8add48b802f6969ce09b471eb49e7a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38658218237028f83444240fdc7508170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d016561e8ce0e3f82ee06ddc00970771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124ee776aa8f2a2927baa6a338bb67072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f40ad9719236ba943743074b6d0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56a806a152280f9abd10596af3c0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c89a9eb8fc61364ed6bf5cd20b9c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d496a046a4661f6344d0b9cb7ce6c3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903b8e3f426970289335f02209830477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597e2608eac96e19e4205b4446529e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eabeac71d462b8e746b3c88303cfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da29b418cfd6ba5c57861ffedefb44780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481565484aaf76515a5747821140eeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a56ec7f283d4ac233aa1a4b3d4eed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5df4e5614f1118db44a2a13faf60183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6904b883b0405e60ae45316f9b20384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c1fd1b0eaa3f0080c3f12337f30585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a3c124deb0b78b5116022656fbd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4729967d3b8cbc0a255734544d8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df242d869a626e6feab1a07d7f236e9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc5b406db2f0357e7dc445e5c2761b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221c53485e65c6fc5a70966030908090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3fb52a16bb74860cb48a2f7f4b0aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c51c9cb94e8c1b7a69fe9c5583ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf49b14a8812a584447afd4ebaf9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce1bd6116076463a010cc0cedcc66d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aa39e6bc94daa2f52d76161d8756395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b023e3f4529f70cd2772b500311ca596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61997c75d2fd3c94d6cc1a799679f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7d7f482237b40d8e4f65d0a77bd2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fac102ff34a1ac1e122e06604f64b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e279ea0cd0d7b271d12edb7f5f94c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240adcf64212ef715073dafdcf1c544a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849330f8b6f76cf3b45d545c7a86795102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f69283b8db3db97eae112466919f2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a8573b8663dfd15f8353345c1d263104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa8e49d892f97a3cd2645585a51588105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c900e57c0345923df6e24f558fcfc3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e51e8cdd94c53514a145c5f1f7fba8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062774812a81bbd1afba14f410278b55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202279508f9c7805a1e4b248511f1568109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec05e695e4f58ada79dae0516ff14a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20aeb1a6f92bb9a77ac59933612a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42696b18e31a6227a83372685b0438f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0fce8ef710bc8fed91f24704d668a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04025a3873305817c9c0d8a1170486db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de8deb26e4c9dd3937a315b43a89b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447003a9c0529e61a36b9339aabbb193116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058da78ec45b08bad48db8c9dd85a78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84900a2603bf445ae4c9e7518b6c1ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80d1dd66f1678cbc3d4b70bf4eef7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d92f518b438c2fb3eedd478662497120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db3b86a1cd436f6648c17706d934f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14337f9dd513cd40bf8ba303ad2e5428122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90143d5663bc63dc9f2ac2e1364481123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934498552ac654e6fd58987ada4690124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db707cc5bba4a6139f9ee4f3d81d250125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab208e6398943a4c0593a3a5711118e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fe5c7f20419e4edc39ae758053dfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3983b732cde24043329574dfa511f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726a8fac10404600ce983ee73f4a96e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807ae008a4e49f2fcc1d814743f563b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e87e51ca6ac3f53b6f96c7ba81ad7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bfae4764d0df660bf7e115aaff69f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7e790f2ee2924f4920509514b90b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226aa9aafa1ec00c34ac0fe536ede0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7c3193219f8932cdc237e36e6cf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fbb844a8052c9441b4ea451a6754d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961cad11df8150f87fcb956b2b22c6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81753857ceaa753f68a8be56f859f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb9b391450c34a574c4e8d4f53583139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d57bdb54f91d93c3c97a5d937f03a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04f8e1885b4501b0f07d7fc9ed37c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cda255a1c5fdeab48ad53f88f8158142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99054696a71ceaa55feac9e7e3dfd274143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627fd4415757eacef876539df86cd59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60fd04798e99f3c341137d42d6f9ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177929adccfaa2061836ad3bb63758e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48839d0c24c512fe86d511f92f34058147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525171b2c06d69a148c89232205213e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8e970413e147aa7f96c7fb524311c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523269ab9f475b3081ec5b4f8c2b46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f514d2eb4134649a7b53c3f3337535151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbf8d8e4c6129731002c6d91f847d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb7e6cc54aab5a927c39bce188ebba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd73357cba723eb174581184eccf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173fa4f70b6e72bd881b205a66a1c43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f23203e325c8b656bc9eb90fc095b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c272c7c9cdedd6c3d69bbab3b3ee5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92077dbee41abc766fb519fd3ab3153158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ba9192616fb3b89f40443fd73de1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c11da3a21b04623cfabdeb5af623160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f00f4f3542171753dc5ff57645515161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d0ddc614fe54c2283a7249dede54f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d9d7b04c2e4efb295d516b952dac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6e3b589fee871fa6b12d8f5bc0246164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dd4d7b1128d1b6372430ca9222fdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b577ad2b1638167bbc906972f3ae6f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cf9d53c70b554d2c52a503aa91b65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2646a82db7f45ce9b4f4c3554fb3ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f2c2c0099191bd6afacd284073fe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f73f04ef2ac914ec28ae382dcde642170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ff56702cd3be47ac10bb8118ceb1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c20f47f35ede64c0322357c14a216172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d343df1517ac5d4ba1fa27aaf1c63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d023f58c1e21739b2c146159bb3f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e44dded555c208fa5f8a7996ba00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ccf385a30e6dc7aaa2f8b0db65f51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e2bb063c36cf867753cea09309575177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7580e4fd3fddfe5b9d68450f2ec1a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cccbced22d6170e70c94e218d59a65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e33206b18c6187b614806be696c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6d5d4f4e916e64ff2c835727a080d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3f56f125d75eb17edc972bde33c01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5acdd4315ebd6c38f3e8c96928acf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6ab4835ddb78628015458e066ab2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4504e4a932b69c102c3526a10a77a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a61f0b0404719376c14a9e6b79529186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0cf8d393d85cadd37bcb6be1c002187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17d33d617f951666c188878b098586188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bf270c97cc47e3bbe2d82ff6184e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01f9031f0905fed508b3566a018e90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27bdc8717f35fcf578ca8ebb1dd9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd700b24cecd948d9f9a4fb130c79c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05804ee40a2de460744d5b6cf7c63d08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d619f6436a2c3e6312c8f8ed999f92e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e5988f1223369643bd18feea331fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4d8ec30443a82739331197f8facb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de86205eb18530bc9055d7da3b996f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba953dcedd12664fa35ab879500cc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8970f032c3f3ffbf2e18c28ca226199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd624d09e541ee40f0ce9cb94e9cc77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef671c705f13632378451dbf382f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d37098e904d6fc3514fd2b64d0186202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcdc849786ac0a97eba1b2baa6febd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c5335b867b218755e3fd7bdcbae46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3f519166690bc73a8063ef64e990f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac61f58ab5cad28568bf7db48b37b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb1701f8d756911d94f8830b03842a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528cbf6ebb5c32a53bcc236269c584f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9833d47c58a3d21c4fd49b151914c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fe6388a0cdc820c8baf211b60acbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e2e22d640c5591c7da73e8503663211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48205f8612acb942172356b21520393212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ec7c49ed9227a503ec45bd9fc3490213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047bd2ac4f1718e84f08ba4008a51a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ca2588485be8a8e49abb77289c4b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbf685792e41d78b42d55375c8f939216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c65069c6864803c1b1515f9383125217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277add7d5f957119b8c77ad8c6e5fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b609b2cdc9335173926c53bec03bf4219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd850390acbd334137f64fc8cf454551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b072f91a148a777c4a71e5f8e6eec22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9744abae0d8edb9c3578b7650e0393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4927ca6f5cdbb585906c4054d3608d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f698104c894b71123f273774e6fe345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375333e4614483f5d804b46227e33756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9f76b1339e3d02d045926a222b7aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54c44a0ec3d10ea4da2b4374ba39618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e53afcae75469c7a53cc5349fee5ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310413ca7d710b039da0b7240edc9f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4aa90304286ec8b0dec0e5590862511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b6df97b1173df11c1db02f086532712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0e62ddc6d98b18d914a41dc830e8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4565d45d2ffef222cceeca857fdf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e749ef3e8fa01b9a310455cdc4f8e0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b6e6d32b48a88a85d1f101057eb2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0f376f9e1721f997ead50af8d0f0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba129e0b33d47d5fc02a133af7d47f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958308af2bb79e7bc70360338f68628119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86eace5ce816d095ecf9255eda59b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53623693f6f10036c1ae7f99d5cd3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09d8c259def227468ee43e3eaf5edd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5f75fe133416898422573db46454023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0419432d6c432c9bbc55aa97bd7cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6881e8f467229686500ca3d5ba3fbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b17f8420a4b60c39eee937440155e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1004243af5c00d74b4ed326474ea927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9a86be3e901ff274742a05a48b5b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99261a4323fa94c5f26799b94f01fa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133857829fbc368e8704c64801af47a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328691ebaea0ab484eaefa01432b66d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ffcf5acaeca2ac912758c5f97c45e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ef37a39a610ace77b4a0d09d4d4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583617ab559295e4831cd380b68d44cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975330fac5f2f5f800028f853d9d485e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b08478c6f910db859d5715aa10f5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dcaac63565b3440a376391241035637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37124ec2eb0adb2ce46406e11e27185f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2119d4a8ddc3e46f8fadf2d61d72939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00c4292ec702d36725e42e49cc69940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aff6fb8d9a5b6c574ace9fbba5edb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b659b5ad0a3a7234275ee0f45b66842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04b8bd9430e008a83d3fb7fb2f4b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48338ea6f56ea266d43a49fc5475d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174b7904e7caeb1850b3babdd10ce845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09dd0764c2800ec13c5bf91e0495ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651e72486bdc98842e75da2fdf7a32347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f281f5b6b2a4b15d09fd15537d7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a9f00401e99d1e30895cf5a14022c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd0b16fedae3691c6578170140c87750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f023f7a3a247d69773838fa437a9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726fda24529abe1195957f47cc060ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9edb47c09ef72a6db6e3911e9f9f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe0886d7b25724a58db2943d5e2ed654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ab96d8b61d3d02036be4fd9a4b92755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab0134b7328939add5bc44d4f0dae156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5fc85d0a6f8dee60bbea15f00a8f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505a2d49bc2b9e10c3a69103baa49558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239008d1b70f647b3d7253904af0fc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec926d492bf2e41a1a3ff009b75d6fb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990ce7e62d690260b407609d8af987561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a577048851134b07cf383af5880b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0619ead382a0b1dd69b3005d16cdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ee21d9ef6d2efe42334ef062360464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab18e05578aaf0d7f356e91d9323d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ed5200006f72a068adb0a76ecccc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c95b85c3e47e4db868df9c491de9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d7bacc7d51c27be94ea962a00a0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccfc455cbb8d69f96ba2c5b44f83e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983219c7329b19900db1e89768932370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef80c4ecab9baf45086a3cfa6a26da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e6cd6a13701ba37e2b4e28fe0c9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff08ca26f25dc46adee1f0bf1850cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c4b4d360e77a1eed29a001d2f64ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597763aab98d2c6ee63e2a55705258675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0041605be84b9981fbc725c26e9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fce394c879ff560e038044523ee3a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b9eede1592a98772fc5e45c4b3c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4fd005ffc9f933641146f1fe95e6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b5fde0ffbc3f1b25a5723b92fe49780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da68a0aa730cd1bb2c77f9e440e6ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ec68135ddd72eee8ad32c2ad47dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c52b6bd84ab5c3a77e0438454877d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb2ec02deb1a1afd4c194a11a8bfbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345c10d27c04372d13cd2844dc4a6a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fdf249d7c702ae429430d297c7d7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79261fd85f1da51a0bab1d71eece00d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea30509b59f99206f27b92a337c176b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589dc559b869e57cccc845e9b97b55f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b964aa2c4639776713fc770bf2807e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d1f11bfec6680380d05d339ea4ae091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b294310cce83691f35f028c0c64abd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22d623802303105f6607e80743992893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446b0a3224bf5b22f7fa50e57aa8afe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064673837f377adbec52ccbed55fea0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf70720e550064b6f1fc68b3f11f0af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331e47f9f3f797f7fa86d68b9166a7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ec401b630e24df7ff8507fdf6c4d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3414be55b72d53929f3b7209264a4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5472be7c0e531e44a0a43372a859577100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc20aed11d88efe0734b6dd618c19d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4e1c5a9b4f17a191881e271cdebc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862398d9a91a146cba448e5a6cac4a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03478e9617f8850b92cd44d5f41db0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601474aa1a4a21d416b063214a3bb86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288c4ab5d3bf2347116d661d969751106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae428d236b3cd3ed16e95b12225455107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53931a8b39391e6ffd750c4a12549c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fee30c8cb478bd97d29afa2998427109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabbec3c0d09676e6584d4c1ff83b9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b019852647f15e6676eff62d068624111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b227391a2daf2f9dc640db045d9ff50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1508cda600bd9274eca66a3bbe0cc42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17925c1f9c8f60f06854017888dea9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3f37ce3199c1cc74dc2d71ab2175115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a4ee2b8ce10194773e88a7f8188fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe324e44661cab2238de44b05e7ef37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd2817403a21418240d94ee447e74e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8ac8831730b9e83afcc0885b48667119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee844fb8abdc491b1a2959562e9dc05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9a17ba65024ca29efa6c48799e80c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ccebc7d989f7c513465043e466837122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4410ec36d3fd50cd91ea575b0ed3e5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b946ccf7a7ecf2d44fe7d9c81c841124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d2cb43a918ef5f45695c1ecca6e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92150adafe72fbcebe74da4e44f859cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c75b8912cb05518cdba87fa5f5e20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098f9bc3a33785674107f670edd5aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e92d6c3fa9c7413bbd102a8a50ba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e137b201b40a756f6e201eefc55f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad36e9d93d769bd8f802adc55c3540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3715d16121fe67843cebd9acb32e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f73c75d3325581cf8df63576a424c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab95bf0b17eb9de3d9d7a8fcc3cc18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a0823ec11994714104158bc6c83a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278824a39b0553e6bcec03d4858f101136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9175789cdc3d9b08c0eaf41dfd4fdcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0b27fceabe416aa473d814d6dd23f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389213cb7e659cb5eb91528a621b085139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e57489fdd2fd872464681ab3823b8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8b3b57d11c9f49add4556b7662eaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dc9c00ee527d0240c3ec213908e99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4e8aa0e139f3a7c5820010490fe3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa47f0e535b76d4e98d588d1d4106ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283ff88bc144fd92db16592e3e5d8fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35fbf38b32474cd6edda433f93769b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd63c25029d6341f833d78e33d5b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd68b43938833390a5e5d1baa5bfc6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4180d13f3abf6ba1e99905d7d5d1ae4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d756bd0a5d1cb284dc2356c51c4eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510f016d7f41178a18c800391407515151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c98ec609d1dea1eb9759be0b53900152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df37612f09e7cc0c7abc8806f824d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87688e62342f7ce73001dbb5d68f96f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b297d22c186c6422cb8adbb317ceb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9a946ec14a4bcfe0ad3ad19b20de8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023cc5dd67e3afebfb4ecee6bb6bb4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e83032a6d8edfef93e7160cbf090c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869fc67ca403c440a13e8ab18f86da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f381b26e0794ac570b23ef429f0a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd5d5466fbfbc944eaa2cb5eb8792b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac45f450ac1c5c8e713ae89b5268c39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f72344e2137094dc416f5c53383c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f3d3cddaeb9598ef3c224a4302229164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f1c98b585dcb2da00f0b0ce3059f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026de06ff3f8b2980a4d17687c08864c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60c2cdf0b4b31349071286cc00d1cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3d07c432710eb87de0a4d0abb4c56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0018e182bc5d2a69879675ff4664b20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f01817dd72379df8134d642543e5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ce2e61feba11f3da77cddc939f56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603ccfc4c79538ccac33eca49731688172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d546ee52ae7e836b03542f69d57bfc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd8cb5f0d15f116f53101b882c6acd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eed4bd86b306f2966497bba0c7d6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8106ace1f03be7ddb6a97a10a092a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab19be25ded69f7dae826e4056c686177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cf305eb65be75f2813006846e22bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10aea85f46b8ef2685594850a87959179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa20200bc6ec288df09b59a374d8b88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d2d704ceee14292d42ee60bc93a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f9289bacba48f343a98eca0526cc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41620fb9a69a7664a3c268c3af45d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a397a7f892073529e2288d19e4a74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adf7f7f7db0c6eb40ae37a5477ac03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a54413450a9d5b5061b2423945ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb22a02b549713b81e17a3eb65a06b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a857111648de1935ff9cf54d4a67f7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d23e55194d60854e278e8f1a05134189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de746a36a3095c78021bc97ca7b8dd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42aa7c9bade4776e6d5ab730b3d157191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf07153c76f7a050f96fb30bad18a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e218a7e558f078e8d78a70e7b9db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb0fe1b997baceda0edfdc43c779f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585667fd8dacd2ca359e3cc3987c79df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12821c14eb8c852e58f7f385ff0465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07087e1ae635d01bf07dfa9b081e3e7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d58226bbe854e83e41efc463f0c9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0da051bdd8e485aa4b3d69b3a66e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c51b719efeb413d94bbf71f36ea1b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f100c60c000f7d05ff6055ab947e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce692b259a4ad40b4266252388ac239202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76009317567385f7f8d5706fed76f571203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6d3585e2b1070e8c9ccc187f0fa3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ca52e294630f9d931a27d39278497205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1fd349d3d71acf0ad64892e185b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513741ac62edc4b5f06e9f27bdc0bb26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d35ed870a99d7b2fc1d9d10f26da8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cc2f900a3d7cda3b9c73e4079fd48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40552b92ad6d1a0daa898a64d425b2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5058f427ff82a1092620d651f7b83d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6180d5f9c96a8feda6a61a1c8bf41b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65907085acfc22c3afa5d81bd9e8863b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f213be187b84f95364a90e0ae1cd69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fcdfe10dd6261aa42f63b45165f5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc46645837d5d3967248ca241beaca6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabc757a90d074d79bf0e4d60d324d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc2b57bf9467e6d8ff6ef11dd53ec1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d178cecde01dc1a7343c4d54f2ae1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>