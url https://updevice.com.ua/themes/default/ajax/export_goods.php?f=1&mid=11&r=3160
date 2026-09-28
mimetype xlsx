--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c44f1eab1129243a80ed2cc8e047f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47f349156eaa3a3d6e5b6bf684954a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b076579bafcadf64de1e5f9f4eb7d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7c76221f19778736ee71dfc69eb134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3880370272c7e1ec41633243cc7835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a1ef3ff62476e5b2dc5f61a0553fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c73336493a818d4ee513a3aea397927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c0f85f7caf4dd118be5313b4526c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a923885bbee38bf9b2e7ad935d32de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd70641fbafcf97dd2f09392f0a3c3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e52394b0981f5d67ac43328192c9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f06d90d0dd063e941f9bab0b8212312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12611dac5ef20fbc678d9dd52d257a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205cef82b85c55d354ab9044097d4f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31852a7aa0dc3e37aa49a399b6b02015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc92464e9b1061d621c4c4b0855ac4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ea805bd8d64a70196b22157e2359517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3d44bb638df29284ccfd91218682f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb0a197c6f5c13197670313a98c90e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd9f6e9300c722030cea0930bb577420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbf5861267c6ecd2da838d172febd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924611a9e02ae7a98a75d6762085e1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcddf1e2ace4da1a3189c4ce7d037123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d931d3a1def45eb8f08d501f919335724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929b9f67606e57f01e8ba9a25543c3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e928f5fc89f70602c9654bccbfcb0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5141b2a342ce046bfcf21e9288ce6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120ef81360a75098d06b9e5d330a2e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a28e972642531d435679b8e1a57bc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dab2765b2c2f8074799a95be11f1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338e1c226bdf79440f31dc93d81a30831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f875ffd98f4cec54849df9965cb602332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a1eead3ba52de4b675811ad0793e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56905c287e22aafe6f0497a18b038e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c3330a32debcbf239838fce98722635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2fb51227413cd1b964d8d79af02df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d420d2f3dc735a236616c51107c7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99ec49197471d00db727570e65e2c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfce684aec5846a5fac8d8f4a0deff439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0321530990f7d0cc5af04a0c354d0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74757e63565d768bcbf8a1528cf94041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa309b0e5f5a60b34bbb6e500b9ff342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52db41f4f18668c9a2764be754b33043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933928cb0d99e228f5a072003e3959b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e9ffb3f23a9180b4b8fe7d69690ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2187e1304ac339d40addbe3268cbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7511cb28552e6f9fe67dfb9ff51b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c14cdaf2e69acd3cb4aed5fbd6684848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93c8f4e9cbf3754b433892490c2e3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b8ccc0a3188e6184c9ba71bc39f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3744dcd328a1958981f9cf0b6f962b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852456d8f5dd9919b20102f6f72fc50952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92279cd8cd3db8227b91aec259d8bf1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e9615c81949a78e4191741df6c11254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea7dedfff5f8c24b8cb4373a90906d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960216e433fa57d64eb0d0eece3456856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9926b3941d52b4f79e93ecc821663457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3efbef7bd857a606ca08ac7c27c92458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe1e3371226d3df2adbabf9f1c87659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fb36a021ff602889647533adaec6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5115a370800a2c72e24a63a13966e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6d4f1bb2181bebcb15820c37ab2b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eac6624e28257ed0ba889b986fe14b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2406a15d448ec9f64e64dd4bfaffac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327cc32adf605bd32f653316795f38865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb23544c2d5a531d917a4dcb6a6e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9552c7ada14c5058932e0760a54ea967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e961ecae065aed3ddb73856477712968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736d8b3f8dacbf447492ae98f2a567f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa77351a7e6c0a0947c6bace00c0d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465c39b310406863304f1280d96c6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc3a67658ff06b0dff955cf3a892472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a00ab0b99f75244d205e6d902a963073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359651ec5e31a0d872a46994c4ec4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b7b9a4c0e446138f1a230a2a884175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c33e38b55b156ca8c3e415104a4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a111d2b1e20fd828b81d7f6af875a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ad2a484d17803c9a93fcc2feba97978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d041a08548e9d6d3a1f5e42dd29b9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e97334e6e28a67f3fe389619f7954380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35986bc44d49547548779b225c90fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb7a9a9efec5bef920646bef795d4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906833cc4a6612fae2bd16a867f22f0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97821945ac4bc17faf0eac597e8b7a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462a59b3c52a181425b74cb883b71e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f36c5f11df8f0759604084f5e373c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55988d9133e7eb4fd04522832f2125487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe0756941ed30c3cc07ea4a4c5bd9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39582f35ae0a4300147121e34c279fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e0f5d392d352bad2d0ae2746acce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b819a24e68b65e07dc678d89c3d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361435639024c16f7f11bc5cf4e68092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c244a804e6e11929bc409692abc9d2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8da2a9d4dd01a1b97216082f0ed5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e427d2b6416670edea4304a4eed9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345592e79ebfb2b04a78bbba1be30f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117835d875d68c23bedf19a255e378ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a180d667b1a1646115d5ba8e9cbec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d040f9865d00939f090dad8484e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456bc5be1e11ff90aa435d7fbf1176f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a1c91bda6f61688264256ea859518101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ee24db276ee74d1639b1ed3ddfaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0bbfc5ac305d58d1bd00534b7f6d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16290e9e243de5436521d7d97d9c1612104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b80c2eecc474642f44e49cc30e5f2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98206ba9f3dd01ac9ca11d29ff7a9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30453c4fa55a34bac450c5acbe6f1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadd814aa12fd242b6ea51bbc04a2e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688b30eda51d35ff655e9c0a710fa0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aec5189c432d24ec338960df4263a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3bb639a24fdb2f68de25bf384b38c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3706aabf5eabfe1845c05c3029af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc20b261708989cf4f6b3c75a7640a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b413ef43c8d344dbe07459d1be549b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297216b5d428dc6a8626906dee1227ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56844df9a71609b5d801ce519b39c53d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08359986ace2f32b66bd562fea99b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b828afa724a66c0bb1ac5b4832e492118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6b3298a34227ed511a924a9705244119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f65139cae84c34314a000c87ecd41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc936d279fbd5c660429f76b0ee54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce50f63135d6be38b0414db8abad4f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652482c3adf4b3780cf778924a5ccd56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a2380f12f2bc3253fcdc11dbc021a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a3fe83dd46125e378035561d86ec4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea19174021ec0e0e16fdcfb04d121126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654e22bc3f3389765f759db44df462b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bcdf12619bbcd10042e0c2f8054bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9b862b27c83e4b902297f86d2bba2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c307062b2fb8c60a089d770bfa6015130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed41dee87955f443a1071433c707ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c2898ad38ebac1c35e1d6b3244ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48adb77f3bec3693df7026731fbf34e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c9fa0919a808df11c22205778795a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adeeef6bb997ee6d0e6468c6aec2ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b358d6957babcad1e947d9d936662136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3c42863503c9c1e3b7a7fb40d690a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a3769ca94e87f58eef0f6aa8479f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b2f2b944b5a68630da4777316192139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fb1c6684151d9ab107ca7542ded36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201a219cd16a810054462ceb9a216ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dae98d0db0836f5ada2951b818b0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ded9c4831c8bd8bc5e906cb484bf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f0190d6501cd6fcfd944451b25e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2965104c383a2c50d2692a3b47294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05a68e26fad92856a27acf40ee0f96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75563178fe574c612c5e45183b8b0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55dfa8595cb47d1aaf9fd5188f489b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96968eaf972fc919eb6b7771ef700149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3a708503a06174897700f69049c6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62489fa4876ec09f26116fbb257730d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fbbeb65c72553ba5d2b92da888b7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521256f93b62e3d030654098990e83e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed614cefff5d94a61a2ba142058394154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef806c0ca3f284d7dc781397f99d3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4bad80ccf7052b920c29161f20363156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce9a6559961c4bdffc1d9ad8a7f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532bfcad2141dd88cc795eaa3fa0476158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f36dc6fec14c3fd4ec2c8de766a94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a84e77a4b2a725ec375345b01b82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a50664311b9b4ab0c45075cd597b73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c90cd9fc2bbca79c820c884b1d65a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3c192c90048bc717eb2d8d2e6d6c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a50da63c340a2148b6677dcad393d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5fc2aa4215bf456f8a110b9ad5d2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4038a9b953acd2bc83b326914fcc351166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20930a0c3c3a597ca4c051c297fa378b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e67bee8278daffc2189ffaae65224c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd373b3d4bdf595d45ae52e4dab727c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020663451f26d16e304db275826b368170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1144af197e650b43e1c12406af7a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c66e09ecbf4052f16611ef30865fc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fadf126c720f701bcd13548e4dd42b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b00caca943d638fa88ee988a28ce5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a594344d0696c589387cf51fae94e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f577c644ce492ced81c91832b5987ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905dbb54b15cbf074a853b9dbe233b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe93add3423d2982568831ac49997a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12b1aa7dcfde5b0003a66ec20a7913179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ef07896d4bbf1fb692f3d15512284180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19221fc3ac97eac5422bbe666428b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70f0170732134dd581c5cc818ecdfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f775f7d72aefe24054669719d2ce298183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc94c0356d20277bba7f50b24b2d1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d187c679a7aa036b8493e38f7fb841185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b5a9683fe32da5d5860383749734186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae9c1e4b5359988d97d841d6bdbb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eba7279c51adae1182615ad8445a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d350d5e1f4f4d3045a7df3261fe192189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131487b4029a2b6225bd6e87a9c23593190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fe173cc3415106f5ccf6129630809191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ecfbe368d7d64dc0b5241e443c97d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eff61740fb9798e5cb3987d23f0d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace5afdfe00d5c47543e20e10fa3f4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe53aaa982f106432aa3039d3379ff2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45efd52e39bcdb98b2f4ea63068f662196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e770f96c142e334593e66a99bd1be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ec38e6589a0e1e70f84b9fe696b45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022735821d93f87a4fa2c279c09bae59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6e10541f7d3642eb957d111c542b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf494277cf65986a72ef4c295b9e7b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f90976040db94d7fa31f1eb5141aa9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec6925332839ef8aca262f4a1ffdbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49d00afc891d3e0453c05c3ad80c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b5a905698da36f9e0386becb1e141205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a49d51cdf9043705b6be808f7492206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5193cedcfca722927f16d46cf86c5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311a3aedfef31b4d95e8ff35a2545e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d2feebbdf9fbc8e7eb51e234cb94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed447586d679b3447138fc98ec3817210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2395ab605531017f9952f78f1a41bc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809747f7722370398ae10d5a313747d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f75d2e6014fc7e57faf6aa23d3e16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af42307b93d83481156afcae70b47ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e67244460d7c7861af93bcd25a2de9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760513834d356b2cc48a7053ff9a6c35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44381a2534479ff9c7be21b08c396cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d5a7e1133091ba10ae9fe5c4fffb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0861c8c6edf03bb02f507da42ef838219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b876c426b0c6b01763aad21c3a0511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589d74ec391df8dcf1fba8d4ebfb36b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cae9b12f426a12fc3ba130ebb9d9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab151d7630c92f171d9ce1209d20a034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5686343cf8b1752aa7cd02953498ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a7c235ba5c6d954581886c1d0c4c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71002d731e8f762c1c1d9090dffb61997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984c372e8988bddc844a20587a63f0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f925f9d693797a0c4ae0625e90ef589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8df475e46f709b7afcd1b25b98dbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5a19f8edb929b63a2bd3b9813086611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75859a64338f918f43e3f53304dca8bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77379fa52e7e2b779c238956a01d7cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f303ca788b9c6ac4e5cedd2f76070c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50175be19c9667792cf3bcf4ba73bd0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe3f9215da2320cb720c04369b23b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5489034bd9b3efb865a3037d9ddbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a4620497efc5b409aa0a7472d4e0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ffd47a37440cd802d6ea22ebc49b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aed5d31a604a7974b142faa7735bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea345ef86a2307db435ae4614e5b02421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cd73eb379ca5e4fb89d9ed8cba3ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f77b9bd87b016c23ea36e920676d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fcc49ce73efaef1e8bb0c7c6db26924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2945a70e273a73410454c20a7c6f75025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec55fd141d30b21c238caea72b3896626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824203ebc61d24c643d45bb7597e2b2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19642d08b6160cb1d37b11f7ce8e3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96421506c30669a702856c432d1b03b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fcb282c1da30e09bd7d6e59754e2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f752e1bcfcffca834d59d6a16fd35f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15c9eedd341273ed22d0c1ec7ff53732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f51265001bf8649de094092d3611b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa690a2e6d50e3944a8b117f60708dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325965b58cf12282e63a09b29d4d5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fdf3e1cdc85d6e48887064457c44a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b84a89e966661a54d9ee7d1c82c2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c2103d113b1f46f1a3f4c4f6ee72338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0c37010698dbf9e743c4808b2f45b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f7a9d12133ede68686270fd1b73740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897c6b09f53474c3fe5bd952d6fb62441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca01f537db6e53d9872c5f9166c34542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42988d6d71c603d9dee6e52a994f1c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef391c41c6f39bf9480c1ad3518b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d8d18b6ac4a60e99076b0cbbf71145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988c76efb5c2d3d97fdc871c3b9488946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f500346540bbd463776c116efe4e5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89cd50a5fd9f4bf0b79ff55304058f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329b86b364bb0891706fb8f5c1f736849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92d84c51e8023024de7c763809118350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a856177d416e0312ef36e5f23622951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b33e457d9642fd3890c6c9c2f5cca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c5b8d126207a9936e5d4ebdd2ae6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d01bbd62403703abaf96d65de6f8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8f8a3e38ee191795cbf028912085555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542106b5a8ad1abda9a185f7b64a0f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b01c476f48f14f82803ebcdf6e21a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8bf85707f45b5c1efceba8709d3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e9170a5e690c93cef533bbe15e2dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d51f2c6f354ea9d09ba931e1da75ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5bc847830a608cc9b72998724f2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f476862e69b38bb864160e536998c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105071dc0b58f6bb5349a3c5eb5521f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a2c41085158df022947a60d234ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c6b66ed230cf565448be8f2fc85465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d906ccea5c61da5a5ee866a9b527066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55179ae33666286059a6272fd4548667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcce09ec1877e5046c7692adba493c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e8325cb52fa853c7eb5c503505c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a706cc9fbc2447a5d154ccc7c03009770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6d629e4c28b6204ea2f5580d804771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914812ec9ee5712326456bcd35f89bc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60da1fff768fb260f12773a8d67ff173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb71e5a132cb404ed3ec2d7523b5f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4706237c63bb52381a976a26e409a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b54b60ba923a5d8abd1f7c801e098576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d14b3a39e3a9335646bf67858f04777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6f64682e881406e99d5d2041ca0f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0aeee273fd44efed97b3b47f2523579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6e2dad77684691a216082951ae48c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7342ccc69c83710d0d48c2b1b1b9a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a66ec9ce61ecc1393e7ea7fdaaa7e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358110445953aea02870b346d13453b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ec709e743263afbe5e47abc22f2da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516986539db3d4bbbee3f91d7abe49e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9c0164cbd872533133e82c665ed9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e4c96069bfeb9d079fc69d1ed9c3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b838926e4589de5ddc4358528b8d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a562fc721d6b71ba901f3963ef46989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2c82cf7610fe74420bd84122d658790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37547d5ca331a8cd3160912893cef53291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78647b14a261d0ae0b34de2b14be521a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a20140c7765b624ef1abaa714cc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474332c02ca09161713769beee5e36194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bbc8b88d9584da6a377aae13f6db295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b82761d0695308f5da246441f2c7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcdd77b6d18bc6551af85632e9478b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54273b380dab49d95b1d7845dd8e674c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a608b7f3b067ad8eaf25640ed73e8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f72936f56fcdf0001a6d40135da5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc147ed093bd677a6fb59b971248d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de25f6cb53c6fc68915adb9be9a65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a559007e9dcef6e6617c4998987d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df74871bdb272b03496c590447ed07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12b87d106bbe44fa4effaeb065c8e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cf504d40460496b2bb577452dfce5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927eca5c8b3f1954fc0aae2782d84c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6904418daf4a8ffbfdc7e701eb6e46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd7298e44bfa387f4fede6dc0e448109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee392ef346c9c5943bf1501492feb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f04bf5ecba905765568da9c6f58a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7afa38d9efcb7fc5bbaff0b01fa41c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae1fad06a524c6aa8c1ff301f57053113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2832dcfadbb277664eb3e80c067ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09938fe49a4dba589565a6e51cd4dd59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f138fcec0c2d716919759c0d24637116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b132f501b671727008857a4b095f6d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd5ebaaa4ccd7c4ebf0cee4c910297118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50b639ec3cd7a4287a0b6bbb6d4d9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423c81b94e177d8a61f8bb793b1b2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec70d00fb470019a0ae7ea0b6549d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faeeac645fff032b48d68774042d919122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592aa362896086fe9ac78bbcbfa0105123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e2b871b72c915b272b1a80573b4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800ccb77a35acb2aea0ba1b8a571e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4dcaba179c0aed1e2011d1c08f81e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ca6a31e65c12516b78a34f630d05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300ec7407b7757b45252baf0a158b3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04a3cc6af0b8dbdcef48788314b3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0898f38983d236e6934b8f0cabeef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea2402bdbeb0be08ae43b5616fece5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d5d5156b4dc9af20217ba49bd9194132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce297a14c8567412179f315a0663b6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f8691dd1f68e26740b795dc61e3f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e355fd8d9642693057c3cb7db4a970135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6119dacb2d9ee6b7a5155f480534d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193b79fb0b0945ea5ad19930e0f59a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575904eb52d41efd44f6b49642fb2f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf408d261c3c46610b8f9da2d4fc983139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533418663b001df2366fa16f334e82f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d11cfc883ba8ec875f889829f821141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ebd59cb7f3e5ec74f77aa6c4f684142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b8af88fcd9c41869331d0d2ee1158143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7a473bbcdbd232ed68e36099d9cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb22af013108d2c5c7f41e251d410cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9c2aa5b3630096312dda977036f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9940850eccc463466e57235473c70c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86fbc899b21d36de5f2890f72dd397148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561323e7e20ba7edfee8105458c339149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e781e8e0b7bdfde532e54cc0ddb074150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296bc7021da6177a6888304a78d7747151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454196a20b1c0d055abb29ba531e1b89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9384b7ddf485b8430cba9d5528506c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c655a7cc7fd1f2a27dc6d43bd07a5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6988c5b16f381f96447167cd6fb1bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbdd257fc8293dcdead4a67a901362156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328874ea77acb8196bb7e09049d0327d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f83a34ba87f999ae47bef3d40f5c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dfa7956ab991b36e1da8bc5f754be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef292678b140039e2d9232d48cdb15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3079b20025954f7155ac8b394cf9548161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb3fd7c19b9f7eccc629778c1220e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2430f3de3f5a5df3c171d125df7c34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a84792fd62dbdadb0015cfa0b47b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976023f241704e38f9cb7569a889154165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678648ebcc37307b88bee0cab9d7c0ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51f4f6e6cb90875147e8575fff4c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa253f6d588d1479251ca9f28350ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fad95e8f35647ec2405b1f2151578f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829704574cd81dddcdd029ccf97120a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca69ba00b36784cae6721a33172c82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba270a459860d2bcc33b4a4a0808781172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b72da88c6f756a2b1d79c09ff2715c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dec47c64f385ac87b5afe3bf4abee6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d8d3bf75c790e47e054f1b93f5204175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826467136accd401bc50d5b4712b5f21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddac0de0137b78fba7ff44cff7d8536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09921ec0cfa91a546ca642e19b03b12b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb8c0334375149032a1835276e488179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a90f48c1ccb59b7342bf86335f14f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc7504da54b75baec4fa8fba063c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b5cc8b76b12d66f382db1008c8ff9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422216f77be0e8fc10f6940360d95e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c5b7d09ca8f187c0da028740a77f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11c0d848b49cae2cc8edf9463ab6fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f613559ea8efccdcc3b271b64c02ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b57994b6d44c5119ff7d2dcfb598ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e4c6f8e4889373b64b2072dd2042b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090490561286198e28a024145765bfa6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad14e56a96280a30f02ca483f56a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da313e7f18cabf1ba2a61a68143bfed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a1829871c4c1db345e7f68783ee20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526765468fbc4f1e65502de0dea32b49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4cb758ca0fa07f4724c515ef87811194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99140dd03b38be6e83985023beb11f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f291727e230699d7c50d74ee86d535e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b107503ddafe5a9278f56e3bec2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d27943184320f6d0c400230363906d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a6c9e69a4a38bcea79baab788a7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c7245748f96fac216aedff9f1439a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de00c23b4b916021b929040ab7b8ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7f8bf8aa603dcf8b7feb57d529f1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64abf8bf2deae59e7e30c3cfbf4d2b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9f50175237a6f752940fb7b6748a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199ecae5f3e1ebb40dc927222e3ad4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52319a80bf7986c4b83820bf53956074206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f26ad5943f10d644f336d397392a7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c562cd3235a7cc5dc0319a478458f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5724b713a8cdfe49bde1c11551b52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930951e1f81f08ac7aa5fe99021b31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f5a5b111f1299c530f6ec4e315fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5fa5e664c4197406b4b20a7b7be9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83f1bc92c2a4fa62245022160125e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a3ba70379417a30743dc628ba062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4e2a2c25278a07721f3d77d2a6030215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bb2de101ac73ccd98b431283e1a51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9aab3caf49e38042d1f4976c55d03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6f60bc4c352eb530fa35b74aee83e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c9bad1e90b49b8df2e25a347c693c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>