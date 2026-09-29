--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8529f0349be0b250fb2d1cd2242ba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fb7aefeefa7e3f45ebb2fb8ecfc9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6dfcd95f43d3b5ba4ebb6d58d59723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f18c72d71e89a11ffd57db7280d4cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3aba402f3e11cb6fb8c6088eab7db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79367add3ff4534d6414cb4a356a87d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c7f686c07259f77cc79713c38a52b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae2560a85aa95258d074aeef824f5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e8aa94a1a18f70709584e8efc8279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3895d916d5e64687c9aaa78e653227910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893951e541ae6b18bde0a88178072c5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30be9d7c15a7bb68b06ba7960dbff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea04e67f620a51c33139108ed00d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6173b7c7a7d2f9308fa1c6cd308b7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ca65c2e6d7c1066ad3eeda85ac0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f1f95b344233ee02162ee4c64fd5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00058a264fca1c16fa968bfebd6392a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4706b44b1a4c7895c211640b4c7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26a01129f08cb2d5e1ad646052e4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a4f9f30fc6c06e546c9f5b074de6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ff489d5db875291a7d4a598736bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fb2afd2747f0a66a7421829c1ada822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff8549d686e225553cbf3ab8e8b24b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2205f3ee59476e36cbb0bfed4e2234824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e40fe2419e572035b33fafbc106ecb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038d4e40580a8cb2cc74e7c93670a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8becc3ff8fc6e222aace4f004ebdba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c6457ded7639e790ddee1c38d7d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827a3dda354507603dc0b011f061cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c58104d60346752c4f6a511185f9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4567693b474331f8a078ffc3f901131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944854614a70848e954e9f4f57b6b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4526e3add27f2d293687002341a2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43dc1cecd139675b2b1887f42bf16d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69121028e29055754c0f62cbc0185eff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c32e14f33be326f79565ca523a7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5778e12eddd592cb8c513d227b5aa6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca78bbd737469b31cdce44abf2a811138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a55acb153a769940b63c68a88275e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e53eb40f29540e628ed3814fc9b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470b45aac501de3fe92770dbf2d49e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea5d5e778e09d177fd7918335f58fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4077488fb67519e1ae259fa52b648db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122ced0be9290d45942b5248837901244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950235a597ada099adf986da08e0078045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f96b95b3799593ed5d174086a9d4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab6343347cf18d0d654ff0bfe4fd2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42894d4e30b2a71057387db0eb77dc0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623be684d0673f14795763ab38f503049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d612e40a82dc840af062fa1138996bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f072f253160988b1916f8e716a648751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e57f7dba9f1e72f8158e2f9905cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21c454cdbf7c7c507249c6d2a4e5b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aadf8ac8b772bbcfa95316f23259554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc61d14c660a375deee9be07522055255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bcaa63817f51cbbe6920df9d6e69756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2ebcfecaac1fd340774589ea0a4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e71e55c55ae6b2ae8a4e00c2a63f4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064197bb95fbffc3a81a06ec6eea93059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f258a343cc65c709172589318b44d4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd52abf78a55d26eb0c65660a79f8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081061a5aeb48d39b9b17e29e53c410762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff574f4aed16c301ad3ccfcfefaa1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c59c17ad981a00bc46abea60af8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0831e38d4652cc70b068f0fcb5dc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b36241defc0c789b7422c413ec19f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3d4e632e976d4e566376975fa795d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a042dd5d12f01b0e584c1fe46ef8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a7ab8a10ab7f8f8709f8748b6366a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe9dd4a73e0ca545a88d90e6f63f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a8da79f1e4d3f3c72b7ec7e03b9fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51590f3a712b17fb5914a6c0350a345a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9d967ac88e91b71643f569c776bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da90517d8dcd8c890fea78490aca7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63179837278c26263e05e4537a5e1af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33200d97eac6ad9f694781dd6c54dc0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b9af5539bb1e67f6378cd5c2a922277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fb81bd83edced12e0f2a2803c3bc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059f0fb9f7d79f5b384f6fe3ff53a4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729848db03209208155aaa918279431d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80333244e7953bd2c0ea7bc11dd5946881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa4cc717dc137d57f9faa67b925a3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bd1d17d87a4fb9e5ed8250793c04683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9822066a466daed1fb481aaed48d0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b30d81b07170dd242aa56b352674485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db8e5c8fbfdf057380172aad717ec986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ab64ff21ae202abb21b38b8c7ffc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe7847abbe3c50cb3eba7ef188808a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e5ae8376a8773ac98a9b0a307597589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f42754e22e6117a8d32a8ce6dcf88c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3e81341b523ef503e7a6e47f033b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b38b5b9a3517f54b4d0deb8489233192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03c54ecf1057a836a965bff445a6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73381cdf357922f0b7d15457a5e75a3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77618a8530fb3bd98d886ae7881aa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095b4e3b96c2de501758635995b565c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8495476efd78d2f56b458c89211d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b994948aec6bd54146e67fbcb4edb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ca3958180335603257c268cf66eec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee69a9335d4239fe8e7868383c9eff7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46392be2a97ca172dbe5aded035a44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1967afeab7d939fc8abb44993c1648f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8f89cfe2043bf114bb75ba06e68d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aaa3bdfb46a881689fb7585c9c738104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342924986c7a82731a3cf7dec28ee87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de09bdd741bf22c9c9fe738755fe278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b62255d80f84dafbf0ca741ad49d67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bc39dc242073cae1001c736e1b682108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacda777e31d8edb3dea8235bfdfd0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59285825c3b9e6c63cc4511780c3a6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9819eb7bccbe121a88a42ab23c1228111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35339b5f3591c3318ccbeddded9ff2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411e534740754cf08ea7b2562c39d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ae4187d258412d92c4f13dee38a81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c8b5ef4a29661feeabadf9eb6912115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f948fc91f3a2bead32e62275309b76d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3bea16b9a6d3c7282ca14e3c3b51b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01018fcb4bbb7df7cb89e6de1010cf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c8e7779e097a0b99890b887cd327119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942913eb6d907e011a5977384ae2681120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343b045051e4260ced42f17f907661d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc1cb68e7dfa7699dbde116f8f666122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e4d97d92c63698e32f5f22b42f1d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b98dffaa035620288fd03fe569fda3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863926c369785f3dbd415218bfb4fb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8e07ecf0051c038706b8a87dc37e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae23045d5abc8f0eff291e05e59480c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcf9477c5ca07bbf557508b34e0de5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aff0d57ed4c42b651d2fbfa9ea592129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e3d94c93e1a31b3036ed0326e0f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f3e5ca802c86f600d00ebe9b5fef4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b788cab7d396b896ad697a60d7b1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb4651d0435f7ad16642bdc9952a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412939daf2d631993730c284f02a0b9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3219e634828ab2105d09836e37a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dc8355d76114e5f791a6127ba8cbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e0b9f35c5b46b231aa7ba9785a077137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb620f64b67723ec6c65cff81917987138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3067627943ef950d47d7bb86281178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372d3d9a0373a6bf1a2f2af59a2d046140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe055998dfb1d70727e74fc138cd9fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09298ae114b7bb7c48aa06d7a8a359142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d55e050a208b5190940f193b2d09c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc994d04a561b2831e74c31df2ce53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3058c8ff054c6169f90cdd1e7700145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4607c940d54d6cdffb6861e80362a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97984c8ef7b7a1fefeba12ddfc34435147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e9c8b8894de59fad504dfaf695987148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eb229ab04e042a83a807da2265ed5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515377e6aa073bf30337092cbc566b15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36862b6f27cef638c3c590762b3c7757151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bca3cc517cc7eefd91815ca878eeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4791275e03f65bc2dd34c014a374977153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd383083d683d1f4a3b5b9acca13d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bb3ef78eae358f847f93f5c8cd71c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b924526b6f71df85205ef92483359156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74785bf1f84f293c53e3938c76bf95ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4de2ff5108dcb9b6543f86bf8eb84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05e73f874e1cbc52ae6cceb985629159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e7cf019939c35e06e196efe77ee71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0db768e35ced72d483ab7709d090161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8e17147f96ef1dc0a8cbd6f482e45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a109e917d5d4923015921649016f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316639d247d4a8fa90e0e5c8726dd8c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f93f7527fb6ed287454bc95eab30d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185173f133841a735a7a8c20209d0beb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae9182ddd23206b576f3de10589515167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ad7ce2f012c29c94cbd5918bbcf9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0351558d13e6fe8cf4990921182c378169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0f0756cc7ab7c8857ea8196869c6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2165e24f03416db1a44ad6213f4a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c433ec7e8ea8c2219f7347de65f4ec2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d85ca55e6d7b76707ac17bf2058d26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5910bddeea332b8fdb1fea271d6f98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc68412e29a3977f14837b6f356bf3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3b261d93f52e023426be0b1528093176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693233dd7e3db5ff801d682992a27b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7c5169fa6f1f760a5f76b7782be3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84ecaf968471e4afb94bb2c502d9da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc1c60ee1067837cacd214774db1bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a88bdf13cfc4392c3b2b4eb3490c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5c362056ea8296b6eab92069da68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3553e1fc9919296fd784fc9b6c05d91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a28e2b1c5f3752696d17c6b533526184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bddd64a0ba62d41336dc53184ced3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4fd451e57b7a324624ad40cde0a66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b65f29e9f43149b0c87a197aa12a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e1da3a16dfc74fc8546a6e262c742188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac6ed7316295b5372b615c12daa13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129ab313a1a09a273d8b49809a8950d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a8c7344f3aeb4bd513af44d46adef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da89afe7fd08beef5a54996b9b7d6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125de23e4bfbd46ef2fb218479a7835d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556902291ade010f8fd7cc3080d94e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aa1c3756b49669e93e2d5cc946e96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da3ce9af1d0ca299fc7d4580a7959a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cab9021fe45e977be4572dc92d5b74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6781762a73290e0957616fb5af27103198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364eb5c2b684f933216cb4c88638076199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80605fba171227ecc3714f0a81da40cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a257fc2ac09a22dcb20e70efd797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad01cc5a6e1d929db4cc1ccd304a58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41de1df65f0c97850c9ed2a4b42ac1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75436ca66de90be94e165a4480fb3db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182ed9150e398e37211700fc9682eff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bac9a1965cc88b05cf98e63486aab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a450581133f6210cff9ce4b89ed58f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dd5243e3d5e7341ed73c1825c083e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513436769e594de3cbf5ae728313a75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418da7bc13185cb6de71b058a62672b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663674beb3ca6b831f07988fbeac850211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cb61764db5331388a65d295c786a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf48864f73953f8880ae77f3dd3530213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344d305a717cb6b7292b1229283ea80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955982233621ee61e98d0c735814069215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ddb87a54641cd79a0ecbffc086d0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3f90e4572b24df6bf19e2d53394ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006a8b69f7ded1f1f9fec926ed3745c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bb78756a4ff31842aea939bd9b35c219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70e39ff02b0dfe325c36f15235e1501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa4ad17a8f8c74e085ae6e0a6b3f072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a555296e00acf98d0d4476f85228a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0303286d23387fa366bad7775da394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965f02b5ee0fda3d18402dfafe0558d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec72752fb824667c581bd52ffbd2f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc8a97b4d160f3d264a8f405c12407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82cd3a33193de183c11ba740d85baf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6db56d8979fe0b721f73db81369a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a38603dcb0cb771707ce1cd3d49d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10cb1688d8afb1fbb4037445a79ee711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c29b0f7b4e22f2db447718c450fd4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e39c5f62c31811513e2253852dc7a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d83287f87054418f407741555db84014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea41772af3afc1b143fb97c644739315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9546a473f869e147d7509232649961516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa713877daf1f177ff196c1d208819217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63855136fcb97b985f2f763683124b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c63256c06e5d08c5575698903097919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdf0069ff4a85775f496dafee7033320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc46f64aab107eecc29ae94356022221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c397b0e795b68b051143058a8e272e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2fe500d03247916731c8735203ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d6091609ca0dfb7224b62916cf9f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22f666442f22e4547080862ac3bb3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63145e55cdbaae098fa76b27b9f924ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff329a1d2c407746bfdd39668220e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bafed428d4ea55f848bd5632497f8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0e91740313659829e531c19e5db2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ba6b6f981c028f73b5b542b321e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fbf5155c1c4e0dc63013f41253c6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd843081fe98a89cd22d8b2463b9d21b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e64f4ba1aa2de9183c1cd9008b08f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cd3c3b92d9b6d4784a6bc98a7dea834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99aac42b19e5747209cd897a9c76e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a710f35b179c48f291d1ce461d2bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020dda2b6c031aa410e33c923e1657337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd06c8bceb2741a1b305ee57493f1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28555147f20097590347ce0f221b034639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac90188211d156769e36d97f3c8d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d917c2aef745178011a6684b247bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd10b32a4c19f9fe1d255da31f74fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b52c8651dc3ec22de9439f1c6014ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c876cec298a6814bf56be3e1577fd6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ccc5c3542f21d6bd997844c4f006945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5769d1636e8799e8e3e372290b67946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c4ff1c0e5b6bbce2c2c273836ac247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7873b22d8490ace17068105920bd6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc076c25bd2e39d548958afc29d0689e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531a4b5f7909c23987eecdacfcfb1e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd69f27b48ee5fbfbb533501f1299e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06c4436ae78d930c78e5b649cf354452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93491c0d74bb3e2d2a10311b3880066553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea631cbedeb67c5f7e265a3fd1ad2bd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f700b9f86c811279371f31052116155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3acac1c2956fc2b2da929637e39056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035304b65e2b9f3a329ed1dabfc372557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7b2022051e9f6895807f300fee01058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599528581f914eeb2e878be4cbd7c0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7345603cd9427f22b3751388c137460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c38d64c1a0ed8c94db8e5b470975ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e5c212c77081cd9fd05843ee115a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a60ff32e28dae3b893bde4bfe39263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e3ed8e3f26aca7e7c4905fcc0ae264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65d3511f581ae90418b71c5c5cae9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af5ac157fa36d5a979d33f09bf58c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cf78cd2f11bdcd271b5aa9300832f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b13ec83571f18c51132d93e3d3fb9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb5d9c7b3fe8f9e22c765a3b6bcb7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743e09dff120205ddcc2b5202a936ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b5fadbe156d916f9dd112d80616c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16eb3a0a8ea010fa161a9326edd2da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d73aa9b91aa8c0751525d9a028b7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2996fbfc08d78f86c9b207387c40a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc3bccc016c244b75111a702f557d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23365161e94251ea9b3ab8b2a1b7977076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b955d2408af35910928cf458f34b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6faa49fe5b92f2179ed46010fb53eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11872e2542f259651bdde5b4e99bc7a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058046f23f6c97c3d930e4e44a84bb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b4ffe003eed92beb35052b4f3456e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e744135024abc233cdd349643d70682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7bfd62e0e99888cd0debbe53f280d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7d3eeb350b5eba8c099d63d8548784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b396f3e9e96b0bca2aa2dfc1f5cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d35c06e8d09becb8af660947facce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cb23fcb55a37f817b98db1644f8c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e77983b1f3bb9048fda1dca6df69c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45db76ef8d05831bac230153944fa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ded7150b7c091a36149c98190accc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ea431614f0d4130a6f7231c3fc84391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026677d9129355f43ed5b5bac863ce592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042d443f14c2b72a65fe378110880f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31a5f187c856485c9ce70176d9a09d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae153f6bb9efd5cceafc0ce46795bd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab8c911e66daa00fa4898adfb8ab6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f91b34ec78282e627e36eb92100297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d90042fcd188ffcdd833b5bf32d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e8f8e79cb0f42daf1490942d27c4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bed6b6f951f5e690fe56de52106bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08482491f19e3e11ae9fec48d3449770101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9a51f4da9e90c0405c4de588cacd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4198a87994b798f1d7b6d17ec4d2cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08075a44f07cdaa2b1b86ccbec3117104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a4e02b17169963719d9167f29ed7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006e8e343e498a5f94d03dc5805941c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc8095df3efe52474b2ba230e2c690107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dc5682e5ba3a962d5698b8dfecace108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695103ef189fd1aaad056e07664b360c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2677f88d6c420e64a020c8dde45bbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1c3930a6f92f82b603b60cc53d340111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ccb024403ba9c9559114d05b3941112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ce1b5b3ebc4726ac9f197838abc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584c2491c11ec7a2bb2886ce0c522c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5307bc579f99d65870cdf85f04f2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62acb19befbd42783d0b93b290cab43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bab9dfee8c96ca7562627970009d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84034e7e93d962bc7aa67f5dc699d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d97c81edad9f28266f87f0e80fd7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb716cd6bef3a85084aac22d42473b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e813e8fc190c50bb2beac74898af91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65e75d45c3599da1117b188898084122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe80655052621c24e1316715e348a2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43250c2a2f2837f15a00b445470768c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e86952fa35072a964f06909e48720d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3393791ebf0ae55d104a9344dddd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c550606cadfcedd01641bde5d80f30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789435d2dd1752d1bda3cfd2691535128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37744fd015e13e24b5e9d8eb318b5916129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee8eb5c9f60eb54f03f920249f81cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d7039da3115f5e04c8817be1468b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d44a830219fde38a9187da586f6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334fe8aceed36b2af2775018d03a270133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0a2fdb7dc701282e702a43ef3cd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694b5e34f520613d2fc88b7872bf57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491fd9d51671698c96e5a53eda923af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7cd590fabd125b96e9afaa530d661137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d8a06d7a6272b497a04496255d2ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa616ecc112accbfac2f5cbcd8c2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c4d92327b9dcb236bf06dfefa56d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dabbff1675036a05913e1ffcaa7a56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134f67407486630b2c8da399bcc5032142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778285574dd2db4aa5b976e008898d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afcae5824b1fd2067f22abef8bc4a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c5400ef858b23d201e334238a3fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3cde5542791df7f9c93912a6abbde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f89b7ba6cf87e61259d38bfebb13d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c8d728631b95f1b6c27b574c06e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fa9fba6b2b07388e4b4067b38db20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ee6547dff6b181d0a029798a9526150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4cc883703a99b3e2f5a05260fd647151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d251a03c4586027e2a4a28178fefe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0b1d15b9a7da3ed6ca505f3be4220153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19936048b02b3455404772617e9dee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f08a35d3486730e41cb2ecca3cf3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcada6947c2ad77fd9dc45a0c2f6af5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e37581b0c92b60a7b7602657527943157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657badb8d29f17b81c605edebdf0b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835fcc729843d877262d22deecce634159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d62a714699a94a2b5ea04e1b575c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa42bf19939e06556a9922f7e60e876161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482987963d1fe6fdb623e71b8542947c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee026d695f4bbbcd139ad4b8074b98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3d53e8e551daf15eff07fa5f553f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd7d06059f61d7f24d6fbc0d0d8460165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32586f19cabac1a671e9970895c7069f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b44a20e0719680b064bb6975fc90a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790869653c967904a765431f5acfd8fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d83dcc437f665c680b2c1786e1bedc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f01d49b78675df5ed1cc82a4265a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f691f096569ab8a2d800c34550e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a3031bba7a92cdfc937b9d9ce5621172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c381f7cdad660584fc40e9995592f42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345a85d545d938f84e54dce16e95cb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c87c9d0d0e52e2789920ce63b332ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6573799a8d52ce9faa31d91e7236a60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0537e909a27659b01e65245a5160ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a60b9829a71b0d4f8949145957ba8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710fe1d4ab810fe994104b34d0b8a04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad6811f226572965c9c14626ed232180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a83ee7bef99e0af6e3315d36bc7fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ef102fd088bb061764740a40bc103182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82020c6f3d8c5a974e03feebdfd7344183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147e35a51ccaf462fcaa70902c55dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010617a640de38108c043b03f13acb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ff7da316ba31e9c641fa9cee66ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5e48aee385dfc11b43250511d72de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527be461067b442744002adb9d8e377188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2841734620c04eaa7dbd3027c0b10c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01c9c35a45c6a89d083f29f55f0343190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b711719941e831ef8c7564ce32cb0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed5f7ab82aae08369b5e7ae7d140d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665db708633328d7cfb526f7881ca99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9403c9a4e0ac60aefba79c5466afbb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b33e5a43ad4ba027ab41f28ad24ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba98136d75715831db4cf704869a26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06ab5be50ade3d08ffce8827eba076197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1832e7f1cc5de69d387e96cdd90a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de95698ded5966f0ad00944038bb30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868f51e7d81c2f07989ff100710d4f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8f2b33d4d3e71670c627187eefb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df53e169b5ac348dbef0bc379be28f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692df332c98558161473f44acca8594d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654d47178256491d27af265527c498a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6bb9c1b025b01028ee48e38713c54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac777c1c946217fc56c5a6d55f64e5b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf147700bf04b664ab58d7bcc4ebe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a921cb8df3a9ed544c33e9734f7f01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008359a344e8a1a4d349744ec0adc334209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec23be1456fb488c581417ca972af70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8862ee025c1e247bd0d0cca9d1a379211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96906e55b673a4d1ba40f3850bc966212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a74a313fd1909c1fc06ee17381a985213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea7b2f60c10e6cb08ef0fa620fa64b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668258057032a3bec49d054b1718645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb263d2ca26e959a4a46af497144043216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb7c56d004a85eaf2c561ff73a015f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0801d438ccb1ec36bc4e1885fb91a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6063bfa7570017e77b2da19633d4d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>