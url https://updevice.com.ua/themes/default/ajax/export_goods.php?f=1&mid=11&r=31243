--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3796b412ec9ca684bda32f5f7962911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293f5dec772d335b4f998c709a041b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07708dd9227bbe44f40ee132e40e67a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625556a5ebb2c6d52360b18bbfdb82114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e4fa0311cf2abe02ab2784fcba4785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0c250883581da7e0a63734731cd016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087336eca0b6e5cafb5cdedddd4b8af27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ab4c36f141e1b675c6cdd8d8cc818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd186f6a0baf9d8ab4ffe3dca3c7059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d767b0b409fa756f7f0b0c44a552e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e097a40994206ae5c1746468621311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea0f9b74e18a47c09912984006417112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee6243499335c22f85e3b49cd6910b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc1d128e9119bedbf8247cffb9ecfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a12283d691ba5edde351a6090f76d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a03a1213e453c3f69b872f41bec2de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05ea3790debc91534cf32230f7e82e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea23f9a10e0dc6a080b82ee539c62618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88867de0eff1577b2e0707125af9443519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5768fdd7e87c501ec46336145bd87020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801463d7abaa22af309eb6281f1878d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5591b7e94a57fcf3b1c1665f773fde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eb55a31a01bca3f2fdebe91cbc99223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0a2c5d0a050ea26f9ee9a22104aea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b6505b0521bdc2914fbb9c2a8d3aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf7355d6d5dc8861ce8172761dfd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393e2f275d8f3f75baba726dbd518a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbacdc0a03ea80d969494f19c79d5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e18d3aa069fa39cc9ae7a920a4069c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb9cdba57d32ef7a2540efcf7185c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520266a5d81b115af1bd8599f5ca87b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57edc3dc27fa8071ff02eed1a4eaa232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31344168832d4c3445d2a9cce0ffc4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d75d640e69567709dc5ace7b8ea3af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a4b0a23a0e94f7384c114f77c05635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7f23d0aee18889efb8a22cde19e1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24bd95b46fe11fad8fd679e947e6e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00023699baef1878b8d7170aebb41a8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1f91a05471879e8cbb11f379d96d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe5f8f2f483734643ef7919e20438e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dde9f964878da777efc233ca2818e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846255acf25d8068debdc79d525a293842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c863990e62c95d270d606b90649e5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ce86107eda31ec985137162da85444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5432587529734eb6baf09b1ad175945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eea64e1b8292254662bf23aa37e2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578acd971cf06e0f30b3120936d939347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068162230d2b56cb238b9c48d3344f2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c94f9df1eb572a4433a1d771768f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e8c68e90c416c4715d349f0d18e4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec79873278181f84b6526b0ec0d037651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa210d5e102c13a3e5dd48598cc299c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e8460b03dc49bad107e5728fadc2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f7c7d5ffa905d34d9b441ca6680b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ddd4ce76a5ce4f24326d8ddac839955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1cd61c7c3a77a2f0d27106009f22756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c6e408942ff3a45e98f001d8f58ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6981259f73c33d7f554c2984306c8ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedbecba7484d57ddd1395e2a7c1b5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b280337833e59d9ff7e39fb36fa2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebd4ee35465741db1316b2d56ef52461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48699e2db697a8728c849ec1e4bf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f8821e447a75ea61fbf7a75055eab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ef81911c1472ad7da91f09b4d31464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b41f41595fd6a631aae8fbb80111b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef9b8b1d6f98ee962ab82ebbac266166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8186a8ba7fdc5d46219b4a23a97da167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90ef8a530e78fd4bd9c67c2f72b03268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71593004c2553ea7ed7f3dd30c450d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9b67c6d82de2e6bde16980f0c0dac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d8894ff70e5b5bd8b5ed3e57b78f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d62a766be20b303ecea81d06a34472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29ba56b2796fa3662a66f31cf3197873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586042322287dfcf4d3650ed9be86c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb75227f5f250be4215fd02420944775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9c735ea8692c07d4e2870cf5383b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979d79f5a770ac425f7e58d53283dde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf2f96aa7e4e2ac10cb2c15a3c972b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86834be22bac9bff00dc932596ab556e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf2f4d1d574ab731ffde35cfd7c90480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cc6f12b9df9899991ae3d2e50409e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3ff483b66d958b870387e31882ab682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa12d846de1191aa97787cdc5dd962e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff0292771c271e2d5f830f102e2e8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d01aa9239d490062a5cb96439d7e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb873ecf3330d4f8373e76cbcb30c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3381e81741dd565539f04f9534d681987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568203ba52ee936160263ced201794988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dc7b5fd32d1f6ccef036dc628ee4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2afba7ade065ae52af9a3ee0934b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13589424e253af493fe21006431414d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2996e8fbf60dc6b7a7cfdacc9943ccc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51abe93f3f47a2fda2d4aadce8e973693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c878814cef00f5a72faf8bc03d68d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf354870c46c29686b6173d7e1179a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc59fc20f9e9835c4f44cfd061681296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e2f31a8ff0382cd0cfc222cb9ae3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a62c172e39577bce90323a723042d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04966935bbfd2d9227347e1a8f077c4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0cf25d344d58b2b5aab72e34642f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ed5d8493b87bf2291d3c7eeeef29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483858dcffb5d09ed0df38246faf40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf4d8e7823a91017b90a91c83715b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf4bf24aab0a6f6dd01f7e8864f305104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98989d567c9c27b07475f46b8e59ceb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deece2447fcb152d8dd1c788f7cc4edd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbcfea553497d1dd666ce8b1de01f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0638ac9a630188f0d4bec4139532a5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e11bf5c6141f07938d8f883ce10c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bea64e0a66f64a60507ca2b3447cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede5d108496743b77b81dece19b123111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a1c3c186877e345e1e5810f3e7c8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2fabe4a015ed215283b38a5c6cbcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fda8c6f8479b83c3585147f51952b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f32c7899c9782d2779c52a8865704115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707362e1440860aa3bb20895f0b83482116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7bae27e39f81b5f018c6ee0d251a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce685e8f07a989e3dca7a9acb1ced118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95177f4a23fdb23f299121d3cef3d53b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7bcc41e48fd0d616b9776891f6bff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49119740f3a78c225e52f487c44d80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d681c34a883cbafdd67d9d75d74152122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca3de21642cea8b4393aad128044e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb2899967e62838c0f6d36d8950c44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a859cd9dbf9b3e5ad02089256121be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac3350a41a433399de5a5c783051f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1b6fc8e259e84beeef5df3992c766127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5bfac8218744cdc60d009dac5d12a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87831ef08393ca98732da8a1dc1857f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49be2f469896fed2e23fa6c0a9e87e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adae188d10334349d2219a94379da94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c524946ecdf2693fb0ed8bfad2a89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea388e2c7290243942986a0d2711dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8664a3fc6bf8f001ca7a49918a96953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f0f1cd5d75deae1cf3d3effba8f90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a80989eb6eddd8fa139bd5557d47a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd174b45197da1f79ca89b0783d4184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f085a679f8e8f1d4dae405197f9d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9934ddb9d62c6a03df36b09b1a3d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc0cc171a208ea32a2d658596056a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ba8c1441d9ffe2a895ca6b7d74ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0caf3d5a4672780d9e4bd6d013aa65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48d7d4d5a165b1519e9c7f3ddfe07e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc078909d96a35825da721016481261d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678aaca20f8301b9e6cde433f04c8ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894aac227c7a93d1f70e965ffa324d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c12b0c91999ecd3bf09e67cd7fc14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697662bb8b67509dcd2aa684422e2190148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67bb146ec6b57ec922ffb4725718fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920684ea2ea221ae24b0c97c791bf1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f3136b661592c11c31ae1b5c52337151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5510de01ebe00d9a3a7df44503da26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb81ac1f4cf0ab17a9ede2eb5afd4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942972426531a2db7752109f3ca17e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c31b02aff3823e13710ed3d22aa418155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50333091cb62de388db3ec7a5e4f09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be00a3e298e2b91985ba500a26925c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dfb752ffe3f70ea6a0816ed9e28df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af6144114018a856cf5b38b8dae7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88825bee37b02a71c046fd7c887578160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5301d9d3b7aa0538a94e7adbf353f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a3ea50e4f8af88d6ccb7205e74a7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e38ac6e88ef36d9e9493026ef9f5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc25bdf7257b9bc7d5661f30f2f22e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6799a8d006f8fa2158dae3250678e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c603ea2da278523abca940df9178ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d95547d3cfffaaf61f1766d90993f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a48313887d99f47d4dca50e6eab324168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc17fd9b82f48a0d5e2e8c071e6171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a3146ef8c04b6aedc82869e36669170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58069714324416fc63d0036ace59e99b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088f28547072e4c558e87a9e69cec5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa185966a4afcc804b66b3ace06ab2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7547b786258de4d61fde1a50f3bcf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb8ad8f23eaad4cdb5d8737b5a9d8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3f60b5587bcf0e9cb72da5aa0cfe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cf371a2dd0af6048554834439149a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814b9e4a6b1b2d2e59707956555a8dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c821f816095267f87d9ff23ea70fb94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec865d2e4463cc0ad7be95c711e6ed7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e2192d03aae50ed647f85fb186426181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd7a1a545e7bcd6dba22c46f036f32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ba5978bb8fa6977cd0ca7604c805183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a5f94d53b2e38ab9a385a6068a02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee398a447896d02169dbccc66606aae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639014b01b8391e651a66c47c5dc68a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098984c0daa4b4f3db06988b00d08c9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c9a4c0b0862d4a9b7e82099a33b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ea08012c47d518db7d692a044731189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ddab6cd08a85cfb77fa3730e4a272190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36a8e9b5a67c4f487d7d284e0f5696191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955faf956c9144fa5a5098c07b4fac9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da531b1a8e0c57092f44d8433d5b54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdedd91c9dfc6826d4323bbf88795d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c6600e6bdaa5722d1728c44dc1580195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217ff09ca292999e29321871e2a822a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ff39ed6f533bb6aa0efe1ef9d5015197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3367aefe1b273bff9335ad55cb80b38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d6a731140434c1f630f3d58720e73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae5580a4c1a2330906aa9f29a62189200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96955fcdc63986693654a77c4d244e8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f6d49f5ef5ae9130c275bd35fabd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825613ab724b4958b629a4b790449a4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc14be029eff36f2159ebfe91fd5de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec96eb8cc685d14cb28ffa872a533c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eddb1448681471775cc406078ea31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734e4d48e90b7080b86ac71c50effc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347a8ac47f8fb3eb66ec714a7b96da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c74acbea510e1ee86d382b90d699f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a951edbc9ad4e8ce6182559070e490a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dab19763de95a247f5489caf8553b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce853771f6ac4f066069e3b1608b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5eb9cf32f53b3c1fce81e284dcdfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18e59396728984b6c38562f9f46fba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a4f7c891a95b670e979769e26a35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e8c2c23d1b50080854f3380633b1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451407a3cea858ccc29fa2ab8585437217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1bfdfd41292fb5c92130ba9d8a864218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5618e169bd44da918e1bab8831b10f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2e3caa398df18be90bbaaee35f681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5bc8c0ddbe34cfd8986b868aa949d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcecfac982f44a608b71e79c61f4cd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc7e1a82274fe4b2ae9183833a41e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9713320450b91cf21312818850f455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3d0a87490f4191f2eb264f10ff7686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d05f2ef1da1a34c2badd096169c3237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf00bd701d6089ed819f768729215b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11523588e64fc22084b3bf52bb9553999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698aa43b15a3644aa27fe3949a6ee3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54917beee9f3502b6a1b4487edbadba511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b2f031315a950e2652704a793242412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a99582bdaf48edda319e9c20141c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676dc27ab29be265e2927019034311f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4cfb5eef25b36e19f35751d1c2d6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445696d1352c7cc5870899c43e8db9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc0405cd3380a6f70cc03f25aeeda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483747416428d58c0abb552e5f457918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0494a7dcb8cbae8d04756ef12f3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12185f8c2506da2d7c1bd33297360dd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0767ea99f260b9a348358197c2e4fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b55a8f42a69ec547dd9e2ba5523822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da531f3653283e1162ca2986909d269223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e275d4cba30d4fa14a2aa52dfc03c8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a58ff24f8cd87b4d6ac7ab3fbff3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a584a7e3d56efc11804ced3bd2c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9279d7ef300a96da55e0af4c3df9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224233e4dccefb430c50be7975a6c4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81c554c78aff84e744bc680871d74929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499986df97c44ab5b68486da2e8fac3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86421b31c7791714b636e54e45d1c6e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f4ba9b0fa486700e019f4b14e888132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137054a8a0b2a4724fa4114f370f59533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde28e29df62e30bee9f82fd28294c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11199f7a052fef6222d4720000876335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff79b2b04206f417a397674b9b0c3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5ca5a0655bf4a6bbb021b958499b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cc865ae4276d7f346e1090e1d6c4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1584fd950b9d7f9b0816842f97faa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1063976686392b6a77b87affc7b4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe17798896cc1c293c900a61ac830141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1c97c15683b37eaee017f4f924ac442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc168b8fa7e819564e7654837de0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d584a903cafb40eb9eff29ba17ffb4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d42a6011524ce6a249af805bc6e66b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e6390522e72c84984981832e438c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a1bffe7e061c7c9d841a9f7138bdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c49ed3a3f04dc3f584b00e35d8d81f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09312287fb56c9bf62e4ed40949df5b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1395c737a106a1b599f8d42475148450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29439113a901ae8e37f22a2b3447ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacde2e6ac31d6b24dcebc64f794fcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b7b3da46c9a49959e0ea29569b60d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8437c9dcfe4685db163475e592867f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34665060320f32835b25b535ff9870e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50034f768a3878246fbac441035f692056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f45f26ec03010663991dfa3e5d7fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954390bb969d11f817ed8e5ca9fd1c5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebfc1682b27fb3cd9a9def1a6ec37059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bab319f357460b892759d502523f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656796762ac96de4bcf431d9b7d2761361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e8001f7715e3c017b1cc667ac897662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e24f974c25ed20401461fdd8688963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859218ed4d9079e44240f65f1620c3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c4a31a9453b4d8c449c4b17be6b5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19096fe7a8ab5614dd01a96550ce26b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e41cfad2acfc53da017eb890d66667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f293ef1c6c53d3a7cd63a39acdf4f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b535fb9760f63faf26a8e5998a25de969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fbe141272da40fcf88dbeee2250a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fecb07be5990d0bfeab82dcbf11dc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d8dff4f522819e1e3ea085b09bc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337afbca77cd6ab77ef68d35252006f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818499e4ce83fc96b261d1b4ec0e926c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08650b1e4a1f6244d3b9134824b57b2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b02f41e3a3d2560e9f13eb64defbe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6e6eed27cde72301af742719a00e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f453a58481bce4239359e7eebb7cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd666402f6098ce821e95997abecf1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd445d30e16acf29371d1e77339624e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c28c54271977d1758491d0984492a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa5a61514ea68fbfd2db524c29dd8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc00c25979dcd8ccb95350af107e2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c2a8e17147165d2deae5f24a1074884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd17f4465c4c6d734c5b8bab74ac9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafabbfe6d722fe0085a3407d8c6333486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e3d208ecf5ecbbffe88184ff9ad587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3b965aefccb17ee4cb5df1f2200c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c524cc8bc864099d7377cfe50b9127789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ac454795cc6bef76cefc632d207eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60353df62cedfbdc3c7600316891e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4381d842bb9eba813f659a26fb6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fd923fcdba571a4e5e04317ec728b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554c66d8d2994b7845e057c5fb0772a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbed5af967f56d7f3aa70f9621ba3ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3d828845e7c5e4490184227cf69f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750c27d9dd01125c60b9100a06992c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade3d2bbb13b77ca8e1bb7647924f1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f788e50813c61ca438d80e2c8ef626799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c2ce8b72765a991efce36397646f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c34918061136f39f4e2c5e9ee0b507101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb4775e805592388eab3cfe8be7d90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4553908d0e6ef9732c98bd673a38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3c99ee59bd31e43904c490f69f82c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cc7d9c1a52781684e3b93a4e900b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e1296b0c3ce436034bbcf3bb012b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246960ddfced7989d0ebc662a9107c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28667e86b180d216252cf68a83543486108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c196622c0fc9a402aa67c55d6eb94a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce4aae131525bc5b7394ed8b76bc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf74f87eecfd8e40fcbe38acc1730f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128a9df2fd60e9d1b9f2767b048b086112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e9c01dd4c1082a8828a6319222978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa941f390f5025fc2bc0dc3e7a621f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fd8f16a0f4297455eb0ea5421af74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1985ad51393b70a47bf3bd70572dd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae39b58989f2824293a146bfa551b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6055756d2d15ebe4085aa13dfccf99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d40899aef6325f4346048e6dcdb05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03432c4b96c19c18ebfcb766f6f7966c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50171b50cc89c11f2071fd8f568c058f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa9ef6f007e9ffa1ef02bca67c020122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8db1f25de45fa4a1dc6cf8603e4c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee7131f3ae9f69c0b8606acef090bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062995f292a48978a595c972381fd910125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6673e78bd4dd3d2628154e4666ba725126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adef299d03788e777ac3283cd8ff07e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd188a7ab2a2bab68663f0e612c5e3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7005c8555ea0c0c5e976edf766e8b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1711389844629a493a2e88f1d30c9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49870f6ee542f90f111b4af5c7ad0c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f81fc5b76e40e758bfb618d6da04cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864ed2d8afaad6cd37257c06091cfa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6213e3a1defd83b9b55d7903f200b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413c31488c1b2ebecfcbacb7cf75fc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d690c56147f5e38a5c0f9e8d11b848136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a27acd2fc11eb8ab0a3645046ada137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4998663f6c6e17afdb7d9aa9ecf5557138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00372f08c657b6a66819bcb93b6f607139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad8210753d8a3c86ad9ff31648a6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef445c261c64d80763ca64b8fc30e297141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5675db261174e3f2f6bf7a43f93b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383aabdd8eae716abb4c8108e7a45c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8ee0fc4328e91822c88424276064d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b8d504ca84c9ae2fa5daabf3855fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd84d3e5d7f51b0d259626affb8aa53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601dfe6c2c46d6b91c9f6490838e661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f50c46b62d2ad480b5bbfcde89074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ce14c144e5440e06732ca20839b60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cd8f31620d6ff7074d3bfbc0e14c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2e8741670d27c9b50348a3b8bcc53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e461e32507f0efaa4f1d00172e478152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716066458a10d12780ddc3472bbe4c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a8e813f8f7774f515904b3e4f13b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b9568947535bbd0ddc1ff3af3f8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dfca175d916a5bb595e7a0a915098156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb1ba6cc97a9cd91e3f5c0b5e7e870157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de739c8462e548cf007fc86b4d5fa87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e177f21b562edd458b35e7bcb5554159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9ae8f92b9ee0617fad778c261852160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95cd317918f5fdcc88c1f667a5ed74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88efd1a4c76023dc88ea025d0c619c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad25338b0e68df8ee1f5acf7900971163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c02dcb8a3b176299584ffd1bdb3de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc751a048fc496d0882ea88b4946d49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc9be1b5d529dec1ecc45f1b8254ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7ae6cd307d38cd2b5358b02d152b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97bbe6b6e867545741091cc7f744d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39534c5a2a8bf1b8e13f5eabd9e0fbfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476aa08dfafad9d8f455756b3800b4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b0fd98d51bb275bbcb3ad02178e68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda579478121e7184c0039e491555966172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38452375a24784bc3ed28bda04c6ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a54c0c3416f10fb09e2901fb4487a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1fa3414552ba19f9752bf40134fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26af36363348ba370eef648d386dba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1d69e8b4d8a6d91c9a7835c916f2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe548ac2703992b59f7f7713b0aa80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f07c9b6661c26fb3b92a7199de62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c2af73e893a488d92c29c1c5a04d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a232f994349c4a3880a2848f7fed087181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600aa88fdfab53b223611534a144390182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a27c392fe85cc247ca34ee9181e06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfad27fd51791eba8f03ea3770e9ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212448e3247e4166803623dde946b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8efa2c8e94fb36c5b5cf820bcb589186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7df86ea5657c60cf9b1f4715f041c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f108eddad10c6037044f35dcf285c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16561423bcf6327b2499e7777cca866189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab18c69544c778ff00ef48c1b8a3fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5179dbddce27446e5d246d4537022191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380680b797f0dc2a0315e43d88d2d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c33452f5b697263fa36c354af92a90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620060e407b0fd5a41cfe2d6f7831d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d180fbed1222a67e14a2e85daa72da6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3c1758afacedd58c93f3cd2a4002a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1b203dbf745580b578ae9029e444197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee644574340e13ebdd0845d2c36866a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ac35ff33a0d271c4b51a7a7d84426199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f601f81d0ada5ed0103537c5e012200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d655cc3267073df6300934b4e6f16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c022381e14bbbdc59f0a2c4142571202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b42533da6b7578bb22988e624592f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffe84eac4d9a6f6424e6f4bdd844e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e32dcadd1d697b91fe3b3870ce3db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1c26f93924e8698d5f05efd6d8b11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2e66b5483d34b710acb49a20fe361207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c12b992f9d5b096491ca87f80dc14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9c0d17a633dc3a732e027e7410492209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed331e6a2a78623c2ffc3271eb02f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7fdca1009aa57f98e8fb61b1ff993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323556f7655022adb6faa742574a2ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa914011243bfb70d0f38d389cbfd75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daae6497ac8f3949641025c6a5ea30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f646ffaf8342a2a5a1387cc6419259215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd666b48b20b63c8c64464daace7c15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecd8c55a347505394d414b3a254b57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc27c46f2b1badffdb9d9ea8a226cb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe634dfd97774ca7d4143bcc146b50b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>