--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b285d7fd1fd9f4e7f1f0b4a67073fe61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cd1c509266ccac6f20bfc30299cbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c97c3ba43544cd20f3c6165f6cbcfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a5bfff41ed27a82db176302ba52fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48264e150790d29cf2ff665580a8b295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385680b460d3890fad787a6c4d13e7c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe31d00ec7b610e7affff50e23fda97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9082e4a03e50e6ee1e23e9069eb018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb24155bf7592fe23dd3ddb90ac6f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765a69d3e5663a269df31c0cdc003aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83bc219af171bceb220030e1212d9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d34b4af16c12855e049383f26506812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660af2abd59b946030b57e9065af155613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3528973c79db6bf4ee6856f7a862b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3222ae47f6296676d1870ccb0436fd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dee9cb6b1cd1bb23ff5afbff922c8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae91728a17b2c6ca460d97f2f5e863017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3871933e1dc2f684a2d3fab501f29418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea480b9e70f6f300c55ef04ed367ff1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3037b66f42666bcbcaabeeb4a303b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab4c12b4a1e5b29af932e368bcf4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b04be71207f504c1d0075b489301b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd39386e633ca86d47a26826c0c0f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121cdc83c52e8730a83d30a2b36b8dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8255817e5472e256694d699cd6fa82725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c26c5dcb43e8572d884478b97bc66b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba59ce2f62ee7a5c994de4d584de227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5b9305b853ee2e9542d3a36b41f0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3323749a8d6130abf9c2daabbdd6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec614e9c77aefa33dafc702e816f406430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268114aae6785ee29b705a1d925d4d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdffd185250d2abd52de9e05072bde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba0744a8bc55e8205353274b7ac4ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc527c4c2f81b25176e93574457bbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f548b24fc3ce5314f7188927d9e5dcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06027f4d6729dbe614fe626faac7f30136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157034542535459e980f9c48bd59077837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f226be8195971b22581bb11cf277c1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c41617daea7baf5d4c8638c8e48039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726874ca725079dc66dc6410f14215a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89bf1f372cbe0401dbbe48bac6c98d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56e66609ddefeb9f51fc220f08ce242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fc72503150dbcea47599887c7b44643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3669fef77448ea5d10110788ed2d4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a503a86dfaf0e203241c9fd71ad4aed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6a6a6acc615c6c218f911ef0f112546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6363859a8c647e378d3374d969091a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb9f082beaf7e9f4651855c93dcf3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dec43657b972b24bc531b384f12dac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed2f86e84d5e60769f49e782cd456a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e669388721ed09cd956afb0e5dfd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d443bf16bb17e14a341905b70abfd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6095656a3311dd807698627fec7d2b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedaa570e253a1a067a4e1cc14b0bc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f91e9fbbcb47a4189eee20e6cc22855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a911af6d5d5808297f7851987c55f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed44fdfc018d33995fb33ae8e66d7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c91f0d5fbc5b7734cf8a1dd9a264458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f944ec6c6493b3cda6900ce0fbcdd2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fea0df6ec7bff01b3b512d3c6feb8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9fa95bf3bb995bb727c38c2fc65661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ff59a463f3d526ad51874f747edc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692091becd3c2bab13a39aab8c0b3c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a544d60d193908eacfa60a83b73347b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a21da8a1d23621893266bb7fc9dcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660663d28af0792c089fbb71c26e22166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5899a49fcc3149b5327c5f3caa8e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b36de53eb95eaf2d4f6e3f7c457e7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fb0ced174c7bb488870704213c1fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0c976d730cd98f7dde1dda5a846270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e3bb1208158094eceb9c6cd7a2a7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5b555cbedf3822b439d3a199389c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd96a36a10ae745eaf3603f261f47373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b6e12c8487d5dab35fc7d7ab0cf2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd9172c506f08cad11635891416a6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78972ca160cc2a0efd16b6ce68ef73fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc241ded77468089a62e7c5d430813aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a47c9ad43d717432c989e9bf6fc5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23b3294531cf8a05e8d535d46e460a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d966c3ec76ab56809df6cd4c6bbb4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88526084c8bd158adec1710f7177a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d438445c4d51735025179a88258d0a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25610606c2d3a458696225a90c2c779483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe72a01ba21f4198dbc6e7d4d56f8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c78f944b2a57f1750b4c3e5af104bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750dd0d5cd4c34b34ae3958ef9d081986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b59c39f09be541c3e01f391706af587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984d2c77d70bf1963a391b2a4e28ca188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8db7c14b1da945858089eb84c46ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a520b9a0c520b4399bdbb019bbc6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2646d9e8a8bf3bf4f7379afb8a6a6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020cc57b99b87933ff76b2a297f284a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a017eb4db39447534452d55c6f46593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178a5bde0c42c0cb4d9bee5c5e4d01994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95ab0fcb96c2c0191b984d325bf25e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01516ab719f4100d33170fe6050b6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8c47aa646a7b30eee131474ffbdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c902f9206d9e47176caa99a86bf79f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b421c1995290908f62a76f2113be999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046a7c95d109ea6581d47f463fbf8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885912ee3f7cf070aa11c6792dea9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eab20168ebb6caf1379f4cf4a8173102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aea83e458568952f8df104572d922103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fd05aa472ab36e0e0d3ea9b478a05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadd31e4b260f14341ed8ba6ac0b8c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c595bf2a0965b4e2458feaa221ba646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a552d0a0bff343f9baead2ea0ac1e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c3cd84a4f713355a6f0cf097a0798108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff70a313d25c118bdf7b7237c5257b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede12b60a9627ef03c1fda08b156f66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf49703ff1ba1820508d43a1b0282cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e5b5d21dc6785b69232a61d052adc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d4903f00bf068de4b5957cab0136113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec96a13a23eaadbc1df31359c6438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ae983cfd38ae15878d48f5037138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756ce8ce6b6bcdde3ba19421f1299fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271c971acacef2a6299f36eaeed4c7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ad3ab8e13207bee041c0f0baf049e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394293b0c91df9c9b797e61b299be78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff29e1a46af568852af6a653219973f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ab109c3ccbf6bd58fb38ee097c74e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460cf2ec3854be96a5590bfa7f6e07e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe04c6eec30fc44eab41c8533f9434f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812beb298d19cb43a403649622fefc1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29232a4760e6dc1c40f669d3e07d873a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84c19c7354ee04550439aa34a659d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f284c0b969db61dea234cb09d924127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce094c98fb325f727ad11bffce8824f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf56ac53b67f858c17b5dd62259baa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3674c115f0224d4288b46a4802042130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be495997114c7020c05eaea8bef95c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c831194acc84d8230684ac5a049416c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf997ff8163f36daeedc81c2c0f326133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba0bc2ec3d5e3d2d000018142d88ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762e5bed8ee6d56bf170f56e87d641e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c0cf2639dfa9d4858ffc9f5c3e3c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3826196c231f8aa0b1bfadd4f5fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f16a1aa991fff6502e88019d856eff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e6838c075688496e23e6dd4f98780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241b5a8c7f822b97a6d6123e0b7fd69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602954837bcc3d5c9d59d602c8838cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e73583a078735e8c38f08b61e523e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7d6ff051456fc3102203f28ea7c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588eb9bf0c8b9db36a44bb0a6f22df6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a374b8f2c68c7ce687b62e384eb87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469bf91dad76da3403bb2772b576006146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7a0a29764b848db30add6e25b66a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c261f3fab746f733085aae3cbc5498148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a297df82478360dafce128f2fbae1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca442bfb9421564f78c8b8471272d845150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab88623340d895826ce3e8ae864bec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52f4fbd2979e6a31c2ef23c358be7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e2c6e70fa36a1906e50d35640948b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34867d801755fbd190f9ead7104b68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439c0c113011a78a1b171821bcd954155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9841c32d676a2884e4ef929adc696b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bf87f06cfe1967f401cb01293fa16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c98fac43b3cc969a73c9d7011bf352158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145cde208b169dc196a2b56fadc939b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f3b39c87e4ac24369a2c991655d7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64dc531cda261f7ac3078b6550e5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e41fca13e7f119d9f3ad10f76946162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119431747cee222eacb92b69eb85ad82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee60ebe77fadcb2a77c02109390df9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d55f00ce4f6577b96131047fe52854165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ec136a4b912e764b7b51bed748f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c29043feb3cf833f673d4cc6d040167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fddb16b9a0be6728824463a3fe06f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181da34775b89fc74f994983588379169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903249d971de53b97d681a228a6ec97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59724d6abf8fa596a74d985329af05d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8232e820100f13c55c89d768a965ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac9f1d034f06a0c05037a9f14a6325173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d371f1c27fb103a1eeba57f17aa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b76a6935c0c1c0ac98d56630bb0d9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f2dfe3568c44d31a899dd9de13426176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979a8e775dfcd6e52660ee550ce88d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e3fd2caa3bb09ac989d453d713f33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed30de294e309d55fe31857b735b097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747181329deb5bd1e5680f87590913a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca69347ede0ac924f0de56866d9594181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e42121751f8744c19f7e0a82be7ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3502350923ad5fd4b0ef411b8b2ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1e6a6abcfe336b096f4143f599f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa4d026a43816cbb1dfe6f8c60eb70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ace0d50758c17c9c8ad1103b6e8c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6020fd9ceef194078c098c3ac05918187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf5a675f9f87b8f09ad480e28ebc22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b52220277b958d5add3c881bc1a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7be5536a82bb7215ae91fc034bb700190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0eb8310342e053b20adb4e8796d7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d6c7491bec8273b69da94d96f4cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615fcad9d3c33cea1f823580e0cddd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aaa863add28814ba9a99cf59ac63d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797a19dffe1ca70bbde1ca0e9bb77c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829e709306ba5ef550df511d484d730196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9bf69e5eb4ca4d4d410b088d76c1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c458eb244df9f568d54a115cb4afb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0665d1d5ff402090a89ace459fa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703211b7b6d1903b0bd727718940e0c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad416e55f9b99b791a493d5570cc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810d975eb0d2d8f5ccdd7f8fba99f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0b6e9dca713dedabc88593fde5d70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a1f569ece7a6030161a2fd83a6e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42e0edad1d0f99d34560ebd614c696205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cbc995668dcf85d16d62d200fe7b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fcafa2226bead34982427dd776ac4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d8ce0897311f7782431f71acd18a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b054eb77ba5b9c1559c6246c815fb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e588c0a393cdf2a0227ba940a7581210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc28f33ee66014726dadfe546c01d25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665548db26854f998c4b21e27d228783212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d983eb63ba41633c46d773ebeb3c14a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c15d077661e98207bea5684b85c040214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195150a5895b3861510606514fbc35b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c856c1c7efac704b2c7e9874727f1a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c0087d57f384273b3fce98b6576a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708471ade36d4719a90fc5f15bcb8479218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266bb7da7c7424a012f509957ddec7219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efad6080c3a6158a85662b89932aec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89ecb50e19c13c7f2ed04679a570162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7096ccc5d504468c79aee14dcf74c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368364e35640eff1e4062abafd5fb7f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6afcfa1d487f6522614697dd9158a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec7877be460b9b5f10469c21c8425b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016b9f8ea87ab9059e6f3bc74d878d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e785577be4e67cbfe41a45401b8a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29be55ddd59861a6000e7f0f94830269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727ad14078564c6af80d1a0095283ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53479eacd28f84efef7b03cb57d4c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa55f6b17a8c9dfe931605493114d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca020be657a60361f434787847a9f18813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb4203c232f34ab517413c703b5e1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4197f4556de293a1fe4a21074a592215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76882707319a55eb3e5c12ff54980dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb1fa7c5052fb178d95f89c23a5fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e754cac4f63a63c17fe4a508cd95d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac253ec84f08027ed1c6241c5e417b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999282fcabdfd2fd07ad5e5bc7f913b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa7cfce805c3fcd1d30b9ea2857d9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11750aac01853b1b4064568d50f6a18a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3242498c69a70b4d135720f853ab31f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e7f5000d2397397134d4876a0c63124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64f8edda0f2d6bed9cf257a6561c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c749dd03e64d7c317a208e459e387726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcc80eb434d0855f35fc1be56adc3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f254323a3c24ce47d7967e8f46fe7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f89df3588b996d3719aa15e87a0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd3096ba1c250835a5001628a583ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69d396c90d17bd5a32298630dcc46031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c0116f54f39ca111f772ca7b679b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e67f8cc197365e5602d1c81bcae1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54c7710b72a0a181ec0e58221fb9ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131660aede4a36121bf577fd8784921c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb047953c80ac8b748157820d78d77a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b734b20e22dc512462bdb1af1a9df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5b876f3016d57111a819a5a27870438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b27e060bd5cdf398083afac9aecce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618cfa3dec4e9413dd107a04a0f5a9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d74127d4a5b63c955f2e67ed08ff0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22cefef293e5744aae9da51866dca742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0098534376adb22708d5acce96bc7a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e310175b73ec1341a1f806b7ded444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ac9956ddcb186893189203a17c69b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9904ec7aa9cb5ce5573d51cd5362946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a2300fd0939c30ca61060de8bea947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1500f022b232a197f91d2dfe289d9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3134f8b53eea001567c827662c8f28b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662de6e5b0ee71e8fa6a176b19f7db450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726481d66d53a6dc5aeb569fff7f0c7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2dd89b3adb28588a64e7eb805f43b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d51e67f552074ad408d4548b2c47753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c35adb5f5d8e12b43091f6ab1e418d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc63166d06c342b4af6ecec6d802f6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c6d162c0a2d5d74b702354ffba0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748ef21c704dfa21c4abaf95b1adef057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da484c62791f90bd50662b5211f3b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9998d791095d234a285e2f413ea4a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b50cb17af5d1ee96a8f63db17d89e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f455fbfdac24329dc4d591e59ebce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6f62cd84342f570e94fbf6097876562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87dae94c8cbc42688e40486ae362263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2f82afb5a343ad7071632f249083964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd634723938214e8e54cada0335f5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f131fa45d6c6c364a19df0e636029b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6a803eea1306abde9343b23e55ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5242e2053e06a6b4b1ec0253b4a0c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694e2ff39037a22d3c5ad13e945256d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390169ce13a04c4471783b47e449d1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970470faac00bea2e82a425ff108779971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea68c856d3c41d8842832c8c07bf7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8325a3ee57fd710be85b880bdba69b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0883d6274be3344ae4a72c8d8a1f4cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb79be5a99ab242a9afe77c78f0fa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6732a42fa507eb963457d85434938b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c292f9d0300f06ccab9c7c9b14ee1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a5ccf398d26d535901a59b543e70478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019586d7b4610a3b48c245d2b708c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb31b9a5b065c5c66221ca6500d3c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e606a7b68b0106411f5459ebe18178d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c14d756ab16d6b2b7cb59e2c4f15582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372405253964a4e69d34fed04f028c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abc268da4ef8e68afd593e91b8f6ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df64921348cc2eb1f889e29a0cc1f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62286abf1e685afb24f1b105b7600586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b8fcbceda803660781c3bd080bf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ec51d90835d2b857ab530129e97c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa95fc28248eedd9ec11b6a0997ac789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2170b09923c8df748b6aa31f1a015ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129758cdab512f9c9a6d6a31f9820e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1db52ea59d1d2d433f4167c04539692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f56ca4272916121c04d9a5dc3c72e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aac140da215231459912d2140c93d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132a65a9ca2c4192148a92d3ee439c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568963cf4b9df00f3bdc1061f40989ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd91eb5480ad471f565715a22d7854697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bba124e8e959a9416dd6412bf8b38c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb087cedd5748b4375c2c361ec6f4a1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70415618c8f48582f49f1aef69fcce8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffced14c220bccf44b607f009456e7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222feb4f40810fb2fed47ce75dc3d5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156b7d1ae5c6188d23fe490142021be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcef7928aa3bf349fb277528a4ed7bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ddb8e6641d2d9cf462b2846f3bd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766d222fcff5667ce26630ee5bd585106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e8daadddedad91f78ac638aa292e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a1bbae05e630165d55e22ab2522f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad000dd5a4389d8246c39336239b4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecafdce39bfb3366b28efdf1443d1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f2e86828b17102b0cff56b271e6d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085289e93f0d70beeb5568e833b6fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c806172e0c640e52d12da00411ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c972a1790e30f4d80249f99252f5abe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94084288413be1b2daca8c78cc1f9f41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce23cc9e04a12327fbf7f9dfb07914c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bca5dcdee2b485674918e82e92725d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030c8b3e0a2073ff465000daf3a6718118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71897e1a411b1c8bd1ad9b9e4206165119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbfcf5da4241cc3c12570b40a4d1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f8ca8f972d5ef0d7a9b1597a208ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd6dfecd0c7a3f20c14bab06cb4ba7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15c8d7dd58747545df55f5ed3e047a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a060515d50c72d4eda11c5f0366d65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236904a35138ebe41806de63ee5b615f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542389a1a1da64eb0bb69660f7762ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddebbea983fac3879fd6183776e87dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce65ed1bd528b9e76081fcf70da7cab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba74e7e5f4f8e9c130ce74037cd1c97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4a9d4ecabbfff9422462bc521d95d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ad8ce6fc2841357d069d56cb171a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086054329d757cefa8a7684212e5cab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c7f6982468f11da25bbbfa66113d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea1be13018b1182ea81a1783c1b5ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97caf7070fbd2d819fc764be3e9e647135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510687fc68280268474d7d5b45f5545136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599207992460ece6a593947f97ec7774137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a09791e812be4230fb20b49022d03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febf7afaa8fce165e2df08421909e2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b3793f78cc3e6c954eee1fc060f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516bf5a556249b39f36c8a050fd1785141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b7b297fed4e785484e9468e2b25a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679ed96f1070dc1c02f0c1c4d8ca010143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9fd0fc4dccf3f1fb467c04c2130bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684b8f13b0d2c388d773307a0f1a78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197742c6fd009396baeffd82801e3b48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab0d097bc710dbdd980fa820fe75e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f7a99e1b40c6a349988e68760b0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a66c441c024ba42bcdb3634ca3e13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cfc086a56861bb6d519d3ed6f7d1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e59a72c6e8f8e17d8b4cbaefaea70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ec5f7a3db3e2f436a693c28e5377152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf049970f6e47c9e210086fe0b68b48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed6d5d374b0905297809d8c2f3cf50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a317740ca2a0b4d3a936e208d024155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d984051d8cd75b369ed5c3d1fe8e89e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a68122763580504c6f3b79b217aed2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9693b452a9994cd5f0efaf28ce671158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c3741b5f32a0043678d100a050e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed40389afff8a4c7845b85f53f84f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d95b3ae41a32a816623f5d479719e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c4ce54b2e248d66e73ad61a1676f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1e01c30fbba77b22ff9a870b4aa94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e87c2b4fc5d635df0efc8e26c933164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6357de1c7f9184eb8db87a41a41af5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e13cd44d0203f4e432eb46cfb27f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40157370b697dbfcd8dca278ad55cabe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665f56cf482807ce77ae0c951409ec6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdb9868eab923b93c2bccede7c7f68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df111eb7e709cbd6c42ace8fa6765170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5353e019aea42c2404dc3113b39bad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4aa325e20d3d477decd714143bb00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363308c41cc09c6185f5e05283963ac2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02fe5591db7bec328f49005b7dc63d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d534c21b8b911d51b7eb801bef7cc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51fa509b98425b8b50fb1c66f930f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1070ac68fac098c03bb1373e900611177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee83cce4b271831a03383288ed4784c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be639d378bf93600731a51ab98552179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893b2eb37708d1b4c6c60dc68456c6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe20b64b8463d8a3a4bf28dc2fab6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae9dbeb312f0baddd49e2d7a969b13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757556c5365a819a6052ef7837e2075183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712977374e85515c59fdb4330347023184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc8361507e61a0d3588e5b9ef6d200185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa4ed69e6c1240d26e4b691ec2ff1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe556c1a79026cd79a9e5efb7262d5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dade83e06ccca2c3084fdaf3b19b6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943c86fcc86bbf0906ee24229df08f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef0f11f4164e97d3dfb9e9fde3e7af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39c895a45315ba9909c733bf302b9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b92ae6d4fe8e60d56ef80f48d7501a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dbec9f672342fa28728adeeadc6b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66361be4b6000bea6ba437792e89da11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac26e20c3e069928e35fe335d4a11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f27650b8aafdfc882b6b8da154cbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce83937c9ae412935041e7cbce9d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd0409b7664fc949d1560f31ec182e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbfd1b86f4e11a0a20bc3154e81f1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6035660f37992a4f683f71b7efbe57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba918fb5fd0c18eeedfb31bb5ae74c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d311bc424e72b25a3875496eb8b2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108a1a53d5d7d9ed66c0aa3be533adf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a88e9c6a2d3a955f0a652fad64031204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfdacad25d1c48712888f4fb4170d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26fe780d8c83fe8eb26ad6cc000dd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3bb7e1b014bb1b211f4ecd2d36fc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a3e74442c65d2845c65fae0e2142208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4045ffd27853033b6f003ffc1196a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1745eb20b85608427026e0467d39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ea155b6af40072cbba11c84ea6c12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d376725bf87f0f5f3f123bb2b7f73e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d899427d01a8b7c74dcd2ee947ff9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda77d748fe4aef04cb2c52be58069b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bce504a65fa0a8939eecc04f7474c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb507ce84740dc5f8b293598eea4ee8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1242489b471378be324a3a6d706e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f973eae17aab21b1a8ee807bb91d698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5214e6a2610caef0457d93eaf1f826219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>