--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ee821c810fe5caa6110920ef1adbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748f88ef146d57caec25c1b713fd0c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b04fce99ca6140938d8c50d7df2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8b0f52a1c86b5d1cff81d665300ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca146b0f5b0184b19aed9a57a614865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9baad4922965e0707f3772c53b4426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdfb3bd26bdfef9bb1e429516e66c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ceef40fb6fd1fb7cbfd67fc4fffb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0dc5cc12ace96a19685e1af5a336f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e37704fde568aab4e7168971ef58c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00b14e7c9089177cb15a0f08a303311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b1bb4d7c0f3164e2101da64bad97b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809b7a5b97c4f2749bf4434c0430ea913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324bea72a41a5d946b88868137d088414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87e5f2845f936436ca0f3ede29c96715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d7c9b77696336ee78a631c5c20d0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aad10c8a5731729a70ed7dcffdfca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e89ebd3dff9c2577197393356a619918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2e4245a1bca2bcfd6e71ccb9e5c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b76b78194c6e20e61f123b5ea826f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913fd425eb3c62040e0624f9ae7b5da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5541cda45b665388c527c7f866116422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a6b348e899a8049f7746843ace5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938965692971d006cd9e4a72f395fed624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76f19480c39f5fbbf90a3a781d1dee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa45ae77c1a8f717ed718cc23f3223026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac096c4715e9bbb60612666f5a4b4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4894436536412d1a54b6661f92519da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116987b48ca0c0b5222725e59ad98f8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb73d6e56f7f02b511f716dd9528e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dd30e3e7f42f3639a4e4b5dab52b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3ceb7a75eea9af3e846d4dfaf588632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddd5461a2792e67c30a43b8301759533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b424ceb1d073e3f2067a77001307e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8248a8c1da0fc345446cd583047bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1df2e7f18d4431fff11938f115ada36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd132c62ce1c90089d45d25bbe64d0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902dd1b8700a460742a5095f7c7d96c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d0ee82fff2a5e5a728bf9733112039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715fe480f5c721546ead5d96520f16840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add1e5cf846e94d8f28d80d282bba541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105043febeb30bc984d1294c8abb43c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a556fe8c6ac53bc864abd9d34190743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42774cc1e70433b41f2f0fc335d3ffb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357890c21a224a993832971e818662345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609784c5efef84db1f7f51429bc7006346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb76c22d0d89081ed18b418e6f9e0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657fc411683ad23a70612507fb38bde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18316ae0991f6400c443c627493abfe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86825660b56e22aee80643a08d012ac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782192b1e6bcc270d8fc9f89b7c1133f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a7fd26d757bbd699d227399401d6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926c06e8179cf3c9c636b1ab34f808d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1d2b3a7015b2cc5b1802b7f12628454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9fd2543ac9a9a2a4ae7594c283b1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e0a9f5ffc8cb31ad1eb483ad7d3c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb489ba416c99750bf5bcf489d57f6e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca7e2ca640ea566c7f4b3e32b4294858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41dcee9b773116914adc0ed785621359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30052c285f26811b6d47b73eab6c7bd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc87235079d8c5553384bcdfa3e3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63040d98316803f20595ec33876a3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb2ca8508cb4ac9ad19fb9b7c4fb7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c96ef20a10ae3507eeef1f9cd9bfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86568f25a762bce653ed2cd79580ed265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332195785bb9dc5246717e9ad25b2f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4ad69a6106091ade9ef52dbf3a49767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb00afc93d0443fc8465ce43f7559be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101e6e33f44982ea747461f1426651869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db357c115f8cc3e9ed403b2a70dc0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4033296cfdff3deaeedc9f8bd1c52371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe918d3f43a433d3c14ced7dacbf41572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14244fcf357411cec8375a891028af573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e86c194961e1a546c5fe0124943ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f062bd57b2b198e5d3080f6a45aa11675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1013de1fd92df849d3763d17e68542c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eabbf4848f32e577121071174f85277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c3fcd09abc3fcbcc98ecafb113ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabad643a21e77270ef0dbdbf9cbe99279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4aeca5ac5f84f76aa689b3bd7d7a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef94b7adc9a1ea3ca4053d633ebf2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da04849d9565785debe8383223f52882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a52eb152924edbde5e44b9142ce083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109ac23381444c07941cec5c44a062684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd86927643928af0002721928aad7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b2acb5580c5dcade9ced728ddc1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cb3f165b96170599889c24f2dbae887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b5360b5357175c81c4a92f85f32f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b979eb67c8d0c5241d7726e0369fc7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df94e2df0ee65c46004b97e6dcaf6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70539dd9ca1bd17260bad73585f7fa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad69ec2050a7fdb7f83c72b8d73faac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4949b6652eca3d63ae3724a6db1a3cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d46ed6778d1984a639c3a2151ca594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160ccbf39f038586a4acae157804ad995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ea9bb53e3484e3566f5d2ada925896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae774cc51274cb0b358bf164c61e7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a754e6c0b635255ce6d58ad9fa79a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff91649e43394f2164d9fd51791d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4061c413206bde81ca8859554e43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9708e06f00712cee68502744403a99b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ae397e99d6ea4e90b1b693f6477e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778683234d94a2c2f470877388d5077b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183bf2d30baaea7b040eaf14350f54a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbde1822846d8f8964e5ecd27f6c9c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c8e1f4bc8fa3265b75eb426ed9de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204449a43518d97fa36fe739a7289cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d12ac2d7207eaf34722f3499248a9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69225ab70b296b2257b9b1e91c607908109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9680003bbdf78d0c1c0a3cdb3578f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0f746d9c44cce802cb75fc8bac57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e0558f2b9915dabcc109a5ffaff4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae7070f4acc8ce4f5c79c36633a161113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db8f35d6b918f0ee99942e2f51399114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599aba5dae79339f035439636750bf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b7271168b95c28837f1386983df7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14602c7d0ba4dec9383d577bd51359a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040831802982c7706ad0ed67ac642e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3a8f2698c13de1a0ca2b4c895943a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f266d83aa091bc53ae4d3c6a1edbb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafd6b2b61264a952224fcb4ec80094121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d68f9c9b82aa5aeaf8a7be7d29ada122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16df108d41e9b5c983bc4f4e0cb605123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a0eb515c7e72c19cabd2cd8fc8c26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7d905e29fd3d8702c90f3faf9abee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43954e2c3f9f1e41a3fbd50a4890f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e42e20e3ed6d3f39993c48e1404c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ce8677662ce9f64f4de146d06011128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ca16543e54e97f748b52abb6553a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83d252e80f8703d80a863fa3985df7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134961d58f42fa07683077f0d8bd6070131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba0293ebe2e03f5573918b5e2a91f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e53c2a5107da25003e21bc0c9925c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c217288088962a81a8a24157867524134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23b1f93f1b70a58db995ceb061f46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0fa700e3ea41793fcda35467d3332136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b9f2f3406b5f66e7758146c4fa4cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4551f1b7f3dc26c5499f2fefa60f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b12d58c5245fc5b5f052fa3386a990139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d48e220e417675c2def27779ad685140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ae2060060915caf980b45fa803023141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49190f4dccc854047d82b7749247287d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd6c9a7be12fb41e93aac65c79f4e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7437ac283890d9ef2997aff5a70fdae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6022c18bd4b2873f4e06fc93609d49f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49413d2e2a6ac1169e0f2d0ee2361044146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee59a92e195a2b16bbda5859b437e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946a558baa2a3ee32ce0d3aa6486153148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989f67f39264ddb4061b3023dcfb5c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c431cedd4ae3864be7d2ac56d365f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ff8655288b636264794a50345eb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed76bc973c48af06269e7764c4bb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502b2ad6c3983b269c8d363db44189153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8a05a3298b4c03777a2c2b525541d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a4db9f7ce077f79be0ac1d4e6ddf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc2ef7c51397fb88636a78c71d509a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15335e453ef7fe160e379faa3eba41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3776797ac85c95e95438ce3d9fdacb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf448ddc474481e5c0f11826076a7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee1b781950df93f0b2977d9e4ea672160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe1efb7f04e00d384338d3ce563d50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800b3a3bce59e46de08519958ab6314162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0022abf368b9405f12320bf7d61b7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21067141409580f66ebe4214d99bfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8d165c62a15d87562d346c44ae89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac263686b2efeaddc5e5369eff3ce175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3e210c75bd08578358810d8f3893167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61d3f8f747c9df89311cc3df815d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa9cee39a525f24687f985d0bc1c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf814923b54cacb7bb93fbbcb3238a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377b7d3f588993f5aa8f0d4677d78b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acc29776d400b518c142b7d980e020172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f460a87037bbf41943ed7d3714aab3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ad9f2c6690d581dbdfe2705e4b47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e404acd1b12843e542c8fdd1a8f910175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff5208046f21149c965fc40fe6184176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd590f8f80686cf3ba79746b9169cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b1635144683350585a0fc86e45c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439a825eb0c9f7e9791a0f759766036179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42f912dfa7d4e1efc8e66eb177d506180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d05fb2c119a583ba36ccb88d006b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990389f8d702b9e2c579e762a0c092c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f92d750f4b11870e245ff5df40f9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e989f9855b0ade7089e8524bdb80112184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6014e2d750c9c4445c78be9e94d11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f584bd5cee0b97b122246ea9eda20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184edf1756e392587cc5445d4fbad28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb0d921160df8f512f06410200a20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b9f8e4f454368b6f1730dca1d9d65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26003af57cbe2279534b20c91af866cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f8b208611b9170e90ca966279f462191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ffdb3875809564ea52d6b92b2e252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7c8704c8be972137880ff43fab577193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d42bf70af30dc52f63ed8504a79a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf091df82700680339e79eefadb69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9f80b9a88cec6d879cf06bd0806e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f876f80bc7e0bd3c23adc492089d81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9b43713eba87ef34f23f5a4826a18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4620ae08555e71034d2e1609997cce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f611c1cecd66c51bb2a5f66638038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf85a5c25a77d5cd81781ef92af40e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81268b460b7cda150a3d7e8fec6ff65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e46a8a76e45a7d81105661b5f801b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb31eb0624c98d250d3ca1b6a52d52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a57c75b4df6567f49c5cfd6e44861205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf32d7ead94fa041bc8d25d7eb991e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3785291b1ad5095d78a6931b3140e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e0de83f5f2bfc1d4ac117b0d4c5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9268c45b91971498a75048d1d4e93b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325adc66532ec10143636bf17743fc70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53f8e34e468a34a202acbb2bbf422c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40332af62f5242fb9466844b99061c1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c39f5e86e4ef3195ce0ffbdb239b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88cddae05e6de985e5fe597a4a66e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb23ca4d38a00bb92713a051509b26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72285ac1619b24046f16073dbdcf985216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ce681bf4be36d21efd4014b9359c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7267d9e7a083a0aee0b15712d58f7c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553cfa42875b463889437bf13e81235219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c990f27ce63c586940b01ceee18f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7938450f87756b9fe26200071ecad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15513a71738f70bda06373b124c163983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b56696126ece6d89f0e2ea48b0c5b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b8aa49d323fcd747bd8536749358d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7172ac221ba061d40ce67c567e5316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab9f0a25b8056407bebd2aaf876b2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf150c2d48f051d7315ee76cc335248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2bff415b13f131fe4b2f11f4bb2669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604af5a20105b6f835b98e8e4e68c73310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacadf272ba7cf5090c777913e2bf9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77481e3eb26d71806674f5285d110cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c0cfa2e21b5ad3f136aa629792cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b3090fd50d4eca29558cd2154638414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e004771ba7e1a9de2fc1c169177e31115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d7cce8f52c2d86e061922ce031a2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f712feab7f7ea92c139d104e5124717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310162400d16afbe572d23904dece2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b6b5e43249c4fd06c02982fcc4f8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc40fb6e732dfd340225c840c1ca1b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cd9594f39750897163d9b738f2f1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fda09184b91260a8eead7dbe3c5c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437031b1b997667f8fba7fda95532b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40641472433011aa60c0aba1dfe07bcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132ebf691602519e38e8cfce54e21f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87426ac159c4ca0efbcbfdf92725d2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce161ba56d8c4e3bb0a2029dafdf72c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe26046a432b891d133e2c773c965a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaeb1a42c4b3986843e06c318ea19c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ab71a5019d143d7a43b8eddcadc3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ad4e2da7fa47c62bfb15dfc6404531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3b131f933ed35fc7ba801c5152eda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e3ce657079fb24dac692fe652778d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c5c910f5b32ecbabb7baa40c1efc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011eaa3e8f4a6a0d4d5a220f5b6d4c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be778d072a6c63a1bbccfd8f6a58d2f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748744ffe87ebda6e1548eb55dc69bf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c071f7795bc115d77a7256d81d845c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f94be300c7f8a2fe7b33730d288f3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee32e0bd77885561f26a2b82e953d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0fa9ee47449df059da4ccaf06a13c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce3639ee34ec9a8e9f84a67ab5d0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17458ce7c6b8bed9a14fe644549b02df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca90939b3bbd62b249433fe233c76544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310119ab5f97752a6e73b4effaac1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594045eeffb40943737f661bd7554e6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a289177296b4a4577cb7713d94788147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5258524eccb61884778c7dba2a12c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b2452b033271673d7ea4da63bf8d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49312203f478c4c82fe8ed29a6e59d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31d8299dd99e0015aa057da113212c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b26379309023dc745def73914d7d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477bb91c4f9fb77bee3dab16c8f5c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75482b4fd7ea6be195f23c8f4d9d09b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce146bc61b012d48d397370fa59922f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedfc469b1dd0f84c5565bcae9030ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef9dc79b1f8673602abddf29648ffe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c1a7de2d151a49702d5947e0560da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db961effde20024ba856ba4405e556859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645531a78f0e14424e6b41801bc238f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aea9c694637665801a88f758a265961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1cd11378e1634225aa03898e955562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636c7bf13ad7a5cdab61a6b38031ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6934568faf3f967579884955732ad4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e84cfabb85d85c748cae13f1a8f9dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a516dd239aa5de52fc373b840e94af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78513761574e51558901f7cf4f3e1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df7e636a8a598ee5a07adf12445ccd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd007828f9d3c625ed6fa2a270fd19769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b3a51f9be48feb4319e923aa8fe4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5444c06ffd5a0c0d180a1214945a5ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0019b5f846f2ba8f06abf49f6fa7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dcc627c267dcc53915ce19b3681b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035566372bdfa6825f12b800c34fa6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55696d692fd8461debede15c1d08075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d200b241acb38286e05bb72b083f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84300a8ffa86b95b03359d5db2ecb3b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b54ce3409b822e9bbcfc88f077b3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ce5e64ed37c7e4630d80b6ec913279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39bb95bd465a758ab3fe7c2562c99f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824baeaf42f403a6267170dbe5080b8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0210856bee124b7010c134d64a0bcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6370c02bb6df283f380570a5d2df683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa950d64acc6d73551e18c2da7944384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785673159a7b774331f276a6bd156ac585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c111e366f152ebeed8ca8661c98086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e9ddd09d14e3d3ba23a51d9a203a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39436d553d9cd767fa5d57685b50588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ee4b95eabd41677df34d4faa545689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c941a79559b8644012facca08327c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b2181bdfda00f9962d259137e9ee491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea962c10b833cd6857386d73b7083c7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad3bc1633e111015b0e7a7a6663a9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e93d654e14c84e56dd87401b5199994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aafd20b99025bcf6eeb945522668a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b7055115e09568b045a64997a6a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c42452095c4b356cda425ff587caf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9e6789a77c15b3eb156aff7303a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11357b2de0401995655e17ca33c97c6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a543e2703edb80ff960ddb5ba75cf1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489103078ef2bcba17ee3bca97f6720101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561fa1a258348c0bac3bed886633d3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b536b947aa021a3630b342e44fe69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6120de20163b74296906e64146c5cce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62e86ca2b8d774e0b7c415bc07522105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a555f3cdb71c3e29d438de9401c4025106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0260b86b425cfeb82d3d879621af627107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b8feb7ab7cb81c575f0a9f7f0bac8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44d101b940b84242e87c76543b7bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b76b6502584ff9b610b1dffc5519c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e1c3ba6a4db2644182f679a830378111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128af5b1f1880b6ecaf9a231f6044df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b599804dcb5dae706e712998913be9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577dcb26625b8e7056ac6b6574fe6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63107d69465b700430f48d62a1019b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927f3ccaf8fd4f95e55f52e0684c498116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702e910a2868ee70cbbaf41a20f473117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf65fa3aa7e0de41eeee3befa9720b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c83904502e2aea1e828c3518b3f03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc434f4c343cad1b0eff8f8be2d24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8fc390254e9ea2bba42eeb246f43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3e0e4b0203c96ea720fa9da3f65ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebfdea090ed80a44eb60fa028caa3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50549b289beab0b03ee4081ae0b6caf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32985cbedfa3f92160516cbf1f95e72a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa83d46e1b90b261596fca5e30bc27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e12eb6025348cfa48384a2aefeddbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159551aaad195590c3377102c35a583128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7797040ed61133e6d25f672918709129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f51d32b1136c9f999b304a708692a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359c06705f32dc8daaad47d4d5dadbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd71e2f5d16139cd1fb7dfaa219313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65822a52dde5a03973346188296155d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9e5b1de332f9e2e2befc9a8f7d2d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84c3196e5fd59837812cfead1b1af0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b947ffb0457cc4d83ea1605bbbc013136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dbe4ceeeca57f1e8a493e258efea3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a264d0d29f616dad800cdec4a9e6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ce35696479bd06908166eee4d78ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634a26b3bfbbf16e467f5f1ccb946ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3ae5729d54301eb8ce5fc481c04d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc43c234aa2f649b494c6a447dba33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad45f001ce56a98fc684b136bb8900143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a76ef82421c2e2da3943a98bf39eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9328d22c3ec288f224ece91fb9051145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0c146c621713c36518fb26dea6a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711361dfbf830689c792810a04cde7b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e709728d0ec3273162552c072bde0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b05a170b3b02c49fd9b1c9654c905a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17649394dd61e028169c8f418d1a55ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26841845e57b98858157e2d2e38dae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de952455d8cf8944eb2d5ee278d0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9a03e9a3f716cd73422609a12ae71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921bb40161abb3438767cc9ac3427d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d907c0284021ab18de63c6873649ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8c4d6d7e9f86bae27f224a715737156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f58176dd15354552efe67ebdcfbcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5226d48fc3e42a72508f5518e6dd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53012ab4fae94552124a3ae30d2d568d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc189e6fe6485fa1df62aa192dc4f8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c47f03daffef00ab715dc46c9902161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b5ecb52ff1fdfb55ae99920136d49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f171e5f5a969d3399026dfde060b04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78174dba72d6d60454c9ff93ee5c7ca3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1254943ae66960bfecc239ccf15eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf04fe6393b0affbf09a7fc6ef9c9a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a77572f3642c2b6bb5e50ba224e84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade53c7e25e188dc5813711cc7e40c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539293e3c3e4c261aa1e7445562a01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d60892e1dcd79eaec56539b79b507170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f46ce9fea9411b340921e503838ef9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083574e34c9c83ca3a1d78cf76913903172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f85000ea7d1674d497af918f73f939173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65475b1b30c8da6289d1a9ee1aa1a07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb165766a49be28fc806dc57a2b2d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c1f34ec740b3d6f8495d4fbcd7077176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9cfb2b0cc6a886d536b493b1d1836177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48001362cdc5c293f833690cb099f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0cea2eb3f3aebfb60dd2969406e04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5844ad69536e840789e9edb1db218f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1f76ca3e8dd5e6ea7375daba893f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87575c17f22e99fbea669f3bd946842182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020289e23e1aef049435ea7ba72df72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3b52e39b66390fe13f2ce18b2389184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfc8e585389aab6aee842aede5c223185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8719cfd4c3c69ef9046d1dc87bf96b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb408f0d0c0bcf7d030070e014cee91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0adff755eb3f7a8acb93e2c4c7ea1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b2dd09d0dd2ff22a20fd1896e54c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb90670a78f8ba3e83f57bc09b998b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911be410a8464df5aca5bdfdaca1ba8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ecf9c51c1bb89ce64c20f668228d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f00185aa27499bc6de9d3ce3924b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ab0c0b626664dbafc8e6b07298e26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d3863e22a567f68a784620490c31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e7c7b84bafba613771f58290da161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ba0b8099820808d00171cb7bfeea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aa35d8f1883158708dfe196fb770e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2406c0c88ea4c8ffe6cdfd3795ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d4a542cae363e7d6345cb2388e083200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325e5a9ac115683df7a2a3aac0dd063201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5b449bef951717345c3db7659ebb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09f25513614fa6931087cf7f612f95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc184ffccf5ec4ccd12e35a31cd32c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf58f2c42b9620ec63070f93e80273e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b45d2d01f5e26722bbe530c0e67fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838d77e5c83588c0db6142a65b12b14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a320e4bfb6a71a98ff66b4ee27d186208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1c0d8fad86bc1ec1d7cb5dd71cf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce358e439e9f3f8f1a95c1ef0ec27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83c8bb0ce5d31ec60c94909b8cd593211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bd0682f24517fdf765421efdc07d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b673cdeb49a44701aefb79880413c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7132deed6daa81071b6ec820dbd9e68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a3e26e213834d76863f33c1b5a70d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad209ebb8b13643e3a470700320d423216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6be707306ff830327f272d6480a2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3240b3f9bfb492cecd69092689a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec034e1c93d87d7ebbb3e0453271e744219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>