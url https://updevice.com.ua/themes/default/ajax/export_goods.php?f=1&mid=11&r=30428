--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1177b4f8dd133ec667acdc12b66d3361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeef0854eec9598e76e99176bc99402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea59e781f033c8d2dc7894c26ccc943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c941c5b57bf16ed0fc9b50bc46be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0fd95264fc52b16cbd6fb5d701cb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b2b2cf24aea7d1c3d50385c4bc8816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba74961ec39586e4cf0d5974c5d5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b929c828563e6a6cbf456a2ddfd3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348eeaedad6d4273200e3372aea26ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f4065fa9291c06fe67f5f2598e73110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59cd0421ee1c57c7bc93021a532cf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d7639a0bf580717d08c25a451238012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb929d5638322486017b2395c97a0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f176ee18802b7b9115bd525a7f78514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b82d2fcab6af17c5415ee235971a2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23108b2265cda74661588eabf9888ddc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781fa80d259a98a7c07a1bb4a8d77517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d0c29c85187f2ccb11adce084ecb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f509afc44834c1ef4f06dbc0ae07cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c83ebfced8e312a51a6117d9d5ce0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2815c58b7cb7f87b1c91be4004d9e4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa982110dc91f33281f3f8470dce23d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5ecf9d32f7fe86897a27a0bf3484923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0332b310cd68e01f7684e796aa7ca2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb551e08aab3afeb4192416008e519825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c17dfbe20b3ab6cb9500a4869e8d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80421f1cfd0a8b47dbef5f26d5a32bc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71767570d8414a233a3fe82b06daff5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f454a1ed2e1153be5e3d3515b405eed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eebd48e85f3bce7a7c3330beaa68a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c6aa3169254c5dbb2a538b48751d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102d56cd207c09fe95dcf2cd08dbbc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c3c0ec550f8e69d28c9c7f7186da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c780b13b3ed9b5c76a8d422b3df634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e275cc66e19d6e510e9b74c7dc874f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203f3a6e43eb9ee837b4153b18a24a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b976043339b70781ba57799442e53537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad848d95687199f1cbee0a20d73b4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a12a376985628740e9a55660fdce539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879c340eff342de3c9d3f3bcd8255bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a172fc7c190e5b4cc5389dd24739e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c41721a9daf5f72b45d88ba1887ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de610eedbc798cf4d99b6bd3b485c6be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf33c17153589bc6d1eb13760513e6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff75555bf5ecfaf25b5624772f6546445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d14d5fad46e6b2380b2dc92210853946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685a123196c082f81067a986a3d3d9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416eaf85ad32fdc0dc7e21d4a06b92448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c92bc60722a4c6c7bf0d41bf29a0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf21fa1d4a8540514fb4625335ed150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d926c0584f16ef6764aa4780788151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b4c65d9ae6c24163ec51ad59940d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b711ddb766abfee7582ca20c9b5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e8830b08c7882095694a7ab97be2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4cd1985ce12a9ab182743f67e09955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad206dacadc31e4d4b0860b8594b21db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adc935b358e2f4bb16ea42900dc5de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6a3aa84dd9fd3931c1923ae2e62a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad704817d2cd958a44443eab19d64c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06fe34ec8e44a3691291d7c25f345260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711b949ccedc290a23f26358e7aff5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b59aa97512825306a0bfd5f071f4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799efe6324b663a5a1f416fefdd608963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af0c0c623e4601f826ee18895fe41664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e14a386f68f153f62c33122ca0ead65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b140787169c6226b326925e8404766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b62dea127f2a5ab48ac98b2cd5717667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a02fc056ae47e4bbd04ed551ee1dc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71febf7a180acc9548940c87855bdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598611e7bf3f5f434ebe575e00cefb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed6ca20c8e0e1ad65fd89e5bce47d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36c14ab540f7ce6ab6c0db6d66075172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec0f3c477c1e6ae54d7af167d0ed4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c71723a152dec09926ec405346c4b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ba56114410ad1c5c7c15d73689a5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f3708ef0e86cb7ddd1c7b81d4c50276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561de9f0c67233aa04f000ce9586f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77bb1c61aa881e293f9fa15f88b9dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edb54f296965a2338cf34e907124f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff250b5886a1da9a2c2773cd6d2d5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969c58340ee31659c01f5fd7e48c89081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e0d77925792631721aef40cbb40f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7618e97af933e93b589aeddd07db67383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0299ecb1bb52c971fac28e0022fd6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8421b3568eaa8ace4eff42ab2f0adc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda7c96ed3fac06e62d125bef878df786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fac43dfbd9dab414608a9cf4898d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b97c9404748981fd22f539084295b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459ed82ca9e7dd35560634a47cc955a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fd43b6fdb52bb6d939ae9c4bc191990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a178172df4c0979372faa77bc5a91ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb03dcc608ec14e6c1e73a422a4f8b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb398d50708454b0a416e05f3d729193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176eab4a845387e679c241981300d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ddfb5b8e17ef8c9b0baa92d45fc0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d36657ae21be084bc4007af3e399596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26276593981a33f49e1e9fb497c45997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65652269b363b09220105507936c05e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1200f3bc9cd72102505bfa54d8eb2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a331551386fbd2d8e929747bac3f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdbe7c741784bf19fbdc68d2a37bca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce0954e65a86a24263ce8923075c3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b352085fd34ae5a16776b30618a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ddfde95b1853b6afeb261fe642d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2c443780a7eee307b11ca5556585105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becf50c40d4e08e0e7750cf195ca974106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e18b05b85bab37c838c4bec0aeb38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f16b11457d123939be70a5adf1e8a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714e0ffae76a4cde69f46a5ba62db2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d53f70ca2827aabc317be5ecd5ddb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf11950f18e83a425e62bbff75625bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c3cd5c77713a3a761faccec37d07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd357925dce95fd13df0ea6b037cf62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad008a814fe3f84ab25249c152b3affd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be46b387dfcd5af7e5526de34e1f7d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577d253fa3d6449431ac3ba98df006a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61a8c7a529911a258573be3b703bab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54de53798d25cf6162e2a3a1d3c7ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26d3b4588ef9b5661fbfe3e00ceff3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507b82f1f6b943afb6ed96dc204d0f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018589b53a1131d27fc0701cfce6082121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e6861b77aadee1678a110e79e5ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896529265d54db1646523dd51134e6a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be7d9ec029ac2eda577f9357582a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bbecfbeebd9c437df80cb1ee3af90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb141cff60608c4e4273b8cba24a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b56d42f435addb0a48eb33ba1b826127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98059944f68f2bc4367ce7998c1ce4f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbb559aba061cf1a10e026c84a4c2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb52b9a101ff901b3b01802964bb81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d73e28b147d00cfc43d0489df3adc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f131af19aded52af4f5a7047d3f54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcc438c223c8ace14f383e3cd578cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e909be138edc74639c012049208a4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffc760b99a9f405c83a401f91eff85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02794f26db46488eba2617cef4cf7ee3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331e9c032a6fdeb1e1c7126ce01c3ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57db08cc516f391b2a88b43f04f9dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6f591fa9f56617a1eb5596f5dc42f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e02da3c16f51735819a537027cdea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16aedc744829ee85056a6465f89459141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dd4d388d99861fdf28887eee4337b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6db93e2cd995d0e6564d83eb9cceaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0501b167f0752918794e70fa5a69f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f76c9e2f8c408a76fdc6cc32f724fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5835e19f02733f28caa869997b417146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d855494111c2f751e213e896c6fa2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2780920b3e229bd377f1d7f09650e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d505fff70054654baa89598c95421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645476108304bbcff768a4bdb1afbca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7f2c5b734b2a445b91a52a921f095151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d24668f2b84c00f4256cf637bc2ebd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c749a196e1a2274e1b29c6af4b0c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8838691f1ce5b95ab0c9453587f6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e4a1df4462fb1c711ced9165a939155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beb34154c2d865dbdf06158ae52dcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fbbf379f0586925bf8d97151b371b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a320e5eea8a353abcc5b2068c883158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a8b4d0b948d462f413c9c5bcafd1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919c7b77069abd386af2d74d3dddf8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757b691f10a073a0d46a23d8036e4eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee40141d08b88a3b48f756701e06c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b795ce42eb43c67742876ef8178411163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3f4d2e5620b4706bea8f0be343952164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c78625be304468e3efd3d2fbcc1a1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b2b703345d8c06fbaba4736731c9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee7d3b47bc8dddc7273e2030f444b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95661adc81804885e2bdc8065366acde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ac9909136e9f6fec0c57abb5083f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454a1ec616b489dd7c5653005d4de5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a3e0dcd640e72ba3153acddfd3bd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fcd02c88b93286f6b576249157a72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9635709af1392c2dcdeddbac0926a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164fd0bddc04915f57ab7f4e178b769174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa3024bac3601abb8d1d281bb5427175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45c4766943501ebc5aa7a74cb558fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3b70b00c7a84aa7464a48262cd427177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d1fe3220d865044a90666be39551b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398e22a8d927492ba5d3876d66c119c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3546f293f16f25b340fa2e60eb79a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa086af0144e167e1ab3ea9c13f505f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4dea791b7ffb4b9ff6b1ea448931182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed393af17410bc3c9b6cde8289290934183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1bf9197426f82a41ad36ba144e07a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c6f40550c598805a75c91671b157b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e52cc034cc3a657287a46d056b5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff633b507b91b6c56d992988f1329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac8d3ab1f28de25df1402e801863e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4271935d21c7500fc551d9297ec038189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f8c177d52a71df952ad2a56e116e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37048ee2828ed76b9d90872f4b6227f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18dc6965198537d4695e6650c9175192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7713922a53f7fe29812356faf81a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3282e32c5d1e6b4b2c7cf79e9b76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f68e5f71125b9b76725435b114fb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580174a7724461abcd2206f78929316196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ae7bcd6b9d138d350c68d12252a59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77970d9d4b8380b22aa7c9f78e91963e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b15f34f7681cc38d5ac43001ffb4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b12de829f27a3e91b21c4dc778246200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d26da3c8bf83893b9769a2465cfc30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd950d8b90ff2c647ccd44cd679f2e67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59eaef5a11ea989a152cb925680fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f2bb1d865d46a1caad53ba265d8f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60371e7a66610338c917dc7a0616f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f08b545d3945c7a29579ebb17d1dd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8a6b1c8aa45e9336855a17c78cabe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494f6b6244e1aca94e8bd0efa0a7f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1ea030b0fecb612bbf4d4f3b1d8dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff74ed826bc80d2624331ded52092210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed23bbae73b5e721926fb49c2d3e3b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d894a25ded9ff59f5ddede6fd4be31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7411aab8b09e84a19d13f0a93b0a2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d8d1c7484fd9910b30fcefa82343214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78370b6a2a700d5a3548d8dde2afb5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157fb04bd30cfd5411225d4034035e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ad29a6c65bd5d6e018ee508cb0c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f70802472adcdf53d4bf5cc51202e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c17a7e307cd31b194e17540021a665219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc63fcee70d5753602f94de115e8c3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac03683036691c2fa966329bd06eb292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661254153910726767a528453eb9a173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85ef467bf2b21f1206d612d5ffeeb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2bc76fd7e7d7c1d222285f8b18d295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e825d726f9e3f262593f218075a11c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412f729c1213be5205c9505f7f5e017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72049a790e4577253d2c5a26ca7e8528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab19df56b5ad9703c23f78b2c6d5039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e7d3c5ee61168b66a6b2ef8c6449710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacc454cbe8ae967591db7c90bc30d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e77c3163020634d06da4d7f83c474712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c65b7e7a6eeccd1ec80967277b0fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b40158d0a75f0dafb5c184d3b652e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30850295917524fd0be5f7cce44fe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a774a8b7ff6b841d3fe41e526021a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21cca0468d9cfe542b0066426ca68817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3f5b7eea4c974d48bd7ac7330910018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966a7fcb539edc74e5dc9f980a4c3d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd801911bd353751edcfc01500e474820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d38891d385a2ee31461b1e4fa2636021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04408aea4c4f104618f663f9246ac3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28793afd0c3f09c7b949ec391959f53823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5a26699eb05a90aa71862f2deca124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2ed3614bcf98ce322cd88a0bee5e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4def1a925e36fbc261cd8bc07ac9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e25228dbcfdf43068cb5502228cee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f41b18eefa62e18aa9bb4a5beed028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ef809bf3e83df07dc14ef501a5f8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c193a2ebd0b882959d60df19c6bb13930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24551b5e1da1cc9cff9f3283c3b57aa431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fcfff684096c785a3aad9cc1991fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d62450e668cefad75a34b8c8becb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174d220654b77f33d6e4d4374eb88934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfeaaa9b085be9d135c67ee6931f9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce640cb785d56f4ce2eca35c40d5720636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c9e086b4322302f45f0bc586bc40837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ee3914e05e7448e918e6125ec6d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a138abdb67b4cabd763c4be4100ddd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba44c79a4d7eda753e8a401a6ab44a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd63e292cb8e5c299c419e53864b1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ff85798f02edb94124ba6f76bf8d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bf29427e1d919162f1f50d75a67e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482440c5a2b94f49812aabd3336019f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca52f6d1e39927d827375a58eb3c37145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371defc53cdce17aa015a27d1b2c1f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280aa0b6e750cc39e873f28f52622147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5258793846f5ff972d9acadc81c9a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bcd26294507c0f5b22e2e85ec9bee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e14da056caf4d90969824eec05e3b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c0bef090fa0aa4deae8dcf940f3dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc749e3b898c7adc2f5c4d9065e1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d2073d141dd14dddc4ba87537bcda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9bd9b7bc3f630b94411a8da7ff13c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75199f2ac1b03f0708eb7d4c24f37ee155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45902300f130066575df34992dd190256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77256cd580c4c8b0495e6e163e544b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795af5638a013a3a8cb4d9ef9e989d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93b07698d4b21ba623d1eb11a1ae2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd833e5572b3c9f175e977a8b09b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055039e0bcb59a352c8dfd80fbe9575161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b9445e5ed34d2a32446a26befa24862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97577efe8268aa2a045e69a0da2e63263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858f7c2d0f6b53a7586e62a1c118a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b64e45627aa4f29eff31966a373fc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf20e83810fbdadc8b5715deda3ad8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99df2db8c7d2c00f93803b08480e46567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb5fba52103cd9d8e6d9d1c4cf43d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350e867e715505160a2af483f330b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452279dcd5b65e65562aa92a9ffd4dfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8725310f9a0d75c294a3b7d06594b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e55be76a8e1e1f4302822dec90b46d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754dfcb2f13412c5f80303ce5e076c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193bb6858d01546ad0bc40a999773c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d4b2911dab17a8b662d345f0a9cfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0445139072aaa75fb24d08302974f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f76a0ed8016fa0a28406914cd93077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216717950234c5b7ed3ca81cec62eb5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbcf2a66fd97136c315e6df6d87b2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21437d52cdc82d93bd0d43ac45035dd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946d4d184127e22988fabcaa9183c7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d6cfe4fc9a02f01da2a9a4aa5b1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0844e9b004ee6554b7b35b2a17219b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1fd028d91f969c005893bfc7c48df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72824d110cf1dacf97089e19f501f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ebb52e604d40b307cf7150a12491f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07c389d86aff2533b36ee1470153f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3b20d2e294b74385289a0debe4b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb763052a7fc6a7477c3f2906c16c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a688953866dcd5014eb0af64638b60890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7526fea70ec93470c1e0cd3b9974191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd424786326a43c78025a507d78eb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce653441ec828623a35a0f7d70f1cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a43ce3f6976d0a816280d7307f24894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f1b0de62e59f29a9244f57a20901395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304226dbc8cc789ff6ef8d788b68bc1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf0f530d7fa5b8ea17d9d087c2f1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf6f2c42d1c44888570bae86aec4ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d0ba2aeaa9bcf6ca1bca7abfc3aed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d03c74f85bdde991330784a9b847ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d521c65dc40044525f0d12cba62bc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202ab78a101e844675c5a2d913b0b88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745691fb66b090d19c7f9b4de21a64a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e87a9d764d70fd7e95bf19de815f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d421a87a56d129445cbd356202aa0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ae61995619fb8e1cc08e0af2f4dbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713351079f464169a0f99a40d1929455107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f92280110df3e03033ed84d02f7484108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a183c62c47715675367c84e60e0ca0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88532feae39bdbf17b6e2bf1559ae87e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedfa1b3215b466f29312e9a44c85bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd312d07b5a98eef737007892df1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e74182df1235a30734e6a9113ae8a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c0090fd8015f01d1335ca62b4140114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b736b7c87f4553216385f9d37f7deda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4313c90dbe278930bec4ded23fc3c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c956b0e5afecaf5726d5c926f48932117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5b8c311ad09431072b2eb4bebb9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3dcad3ff209009cc9537fc9c345fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941279175e42e13e859a0ae33cdc7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f1ce505df77cb99ddbed6436b5780121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b876dd33445ac5576b6359000da8aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab45c15fdb1d4ed576a4758b2dd38b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885c0119b0553c4422af3b30f1d058c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc4866e9ddaea4a6dc92d344223fdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191114923b43b41176f91dbe53826f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52634c13fffefbee6aee5026a01d8e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090ccc426175b3a94f988360a8418e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ebd68ce3675a5abb64096b169144129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58648e8336e1222a8de3880df4ebfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d310481a691fb452b4917f1b4f213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eef86b4ae304c0674fbec88307d34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377288846f329c46683e8c8a7b05a4a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8eb78c8e3f77b09fb71ec0ce83dac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061b96b69fd79bb6514be179cb391d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b73fa62cabff450ae62770498749136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690b7a976b519dbcc47b68af02f1888137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2abf7374f268796689abafed427df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aac5d929ac22711ebfe58931c984c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f953d9c3a67e8cd30892924bea565a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3baa33f94bfab8ca222964ce43c96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532e1738528426269ba44de8ac5acc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee82260c45e918e5872108a2eac1c82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf86aa0c0456ea3009d38b59651f35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4fb239433115195e04c10c0f6e2e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4adf2b080aac592dd2f79a853fe9bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ad8837d8f6ee120718c584c88ac5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd125ba28cbed6669438be3ac4aeb1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341649dcb89e25e083db4a5d72015cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f4d07a13957526077374f9f79847150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d0cf84dc9b30ab9c9a180d21748b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbe979816128661aedc72bf6bf574f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877a0cbc3118c706cd23c091d6f3cc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22127c29a721a34dc113bdf5123f36dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734474f0915d77b2a01e7bab79899fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b629e46a73fafd923ea785b85884a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb17e7c0d1f544bbddddb5c9408bec2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87046d3ccfe8462f31b0261cc857ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254aea06204aa67ea30b7f4ca0d0262159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752918bc30fa51efe438cb3030fde6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77a13ff973cd7218c92e23ac417b0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80202b1844d4320b4ede7acc96c543162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8b1687b70c80402131ec465f3128163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79b77893296ec25e17455f175eaea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98f3c7108c4f948e7b6d75a27a36d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf5d635fa1d07822d4c458ab46063166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fb463d269df510f314542d1dac0af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c109da89157fcc957b9625aec1fabe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb6dffca5d3b7cf1412cdf4952e1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e867d43bdf33a029fedb9b8ecaf93c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da91e8193eb19eb5befb599fa084ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974425220b78f40563008e22bd9897e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6aa4e9d10b461d5a49a63531a2170173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf682f629ad4849111073b3aeba3a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5182801dea236f8d8c5bc615269be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec624ef50d719c8024269578ea60c3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da049b02088cea554e799826f8dabebf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9b854ed2a31f5e4d3a6fdc56cf769178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b82b6fa1239e825ea5885d87dbf3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e44e334d2ce38e3c21b252788cd30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84a0a3d1a6606842be4ad1f7c7cb57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247918484e8124f18693fe041814ad9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775eede17fa2b6eb2e9042e834e6434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61e1f26c03cc670a2031c2dbf99abe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e6f99c455000f430b64f284381b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85fd2bf41610635320767044580941186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73bedf66fe52521df46b40b07bf2d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567eb3d4f595016bef8a58175499404188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54158fe7bd3f71f97ad95dd69026a430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f71bbfefdd1c3d8354fdfe69c4b39c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b23a0c6f9aed26ff14a79f4146d709191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bad8c9412b53d9cc0c98b1a915ab5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97e726d917241d5d7024f2598bc751193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203fe4b5eaf66539eb5b19cf8dfee1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bda300639a0c7d4deb26d02666af3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480e6185edd387655eb212c7b72097d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab73c4dda61420be65b6fd7aa26f3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3716d92f5c8052dfbf9cf0e350f04f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e7f2c74d1f9bd97290e837b5bb839199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b8912d600a2efc05bff8b32f058ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6ba88776535f3c65955b5cf735200201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd1e7c1e098286d2bf935574248357202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548f5eb900bf07252806c5663fd6d40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26431bff7f96cc9b789d7fb98a33d105204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e58c899b964ac8f5a585f61cb4b32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd55bbbf5dc7445e9bc521cae3457bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2afeac9863361f04a801322ac873207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b500154d8ca9e5588b06f75647c7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf327d0d9107851a448df58076317209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2bd3b61c873cd3f6bb6d03605e15c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d03ed791b32d25c3606d7c33dee5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497aa21d1bf1c031b8f47d724ec31de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fee5bd5e2d2d938a92e6bbff3935b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067b050f9131a49922ec46d32a6eb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81586fcb97798cb7c0930c5295c8c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376e8cec1d04cad95aee2ec7516899216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c1d1050e59c0c8053c3a60b9b4b2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb29d89694a3b432cb926c555db523218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd8e1d0ae7ffc9e104389da13c948b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>