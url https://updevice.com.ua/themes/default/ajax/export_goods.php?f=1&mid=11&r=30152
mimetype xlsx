--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56170018847ce419135f973456d5dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a7d34deb121c43895df9c05502052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019cc094004b6dc92e254f78e90852b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dab959e7a32643cab60c5eebf65094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead9587fe6d44f4b2b47c05970660f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c937b6dc6c7ac4923f040798fdc00a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c82902d5e99b5a701e7298f8d0c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64eebaf23499f984cc19a4886e12b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e4410b0f5950db7146b357b30c69b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3274c0b37aef92f926cb02c0a206710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42053242cc4f109b47d485b83984c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727242a7cd0829de955716d3128f58e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cb0a1cd4ae41239c71f201cf4fc5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca4546bec45f3fd1f61a287b3da7f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee5b37e175e83bae22c79418351fb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b116cf5c4a131867a9adcd8c37feb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f0583412f8073aa40083a17454fce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf19a08987dbd7f3d954947d878c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af6b00ba0bc7b11887a6e81712d29819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447367d2519f63a786bc003523c82c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c78dfe939e834c77a3905193903f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d4bdd69852d6adafc9cc7cd1d5c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8ff40ab3cf338edee7fa942a4f46223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf1e33bdab26abc82f295a9e20345f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a156eb34dfc7a2c39588fea6eabd1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7582da3663058f8e5af3f8f52b7ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4d0b02ad4c5d32edb3a7ee89254527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b64e324c72caa1c8db745bf93dd8d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9179127db8e04421e7ef6f2fd4861d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b705f6e7a15722752078ff7699f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cac148dc425deb619e6f63565f75f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce0a05fc2b26c66bc883674ae80daf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275033a463e5d984172819685d9548e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a609784aabbfb8bdd52dcdd45145634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa15ab706f48397e81ec7593cac8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e31bf0a545b040980c914ba6aab1ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50290181d50ad3556c14b738ea866f3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ae50834e1518e45085a941ac2add38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca325a8bfb4aecece98a7d8d69773939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70035f24445d9e05d38d7b9123c489bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ae7ff1352762c69841f1366e9417941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def3060aee72332557c4671c58f4e2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934c9d1e9dde043ee603c5357885f0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb78ae4f08d19c1b2acb71fe25ecc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293be9f850b3e6073d7891b6e60653e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f210351d2ecd7d8e456555e27bfdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08ba58c1636dd451c9e98558f9a0eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796eb2c6b89beb38f24ee1eee11c8d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cc57d2f3241f2980ef7a100d014b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e4424218237426c1a49b2a0c7ef7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd8a20fba0e5fd8972589a572122c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bb02bec3cc3b37575d9a31f09d8ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71047da3e171c1820187b5e5b15e8be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e2c3a4c7dc4a0f89d24495d7b99354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c7ac9546d43e050f065579a155da755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961095e809201f6f69ba41c0ed751df556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e2b868c2bbf0f9b472df18a0297557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b224f636ed4e0c16429f7614fc03a8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b011bff8bbf8563dce19bd0018c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99660ca5a5a48550026eae346c6766460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccefc5ac74bd862e6e69ea4eecccf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d2f287ebdcf331a040de5389fe1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0be40554a178540f52c3be7eead5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e33a09b140d943a5c746c012be4b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daae800b73ef692c7d6aa4382dbc5ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1632aee145833c29f01b210e8b8f5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab168408fdaa385fb79f06034a26467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835892950aebc9fadd7a6a43a018ae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc098892bb29e7a36fd213d660e1b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85455160d1f7a33ed5ade8cde0fd5a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9caaa0d8ca840b95071de4c16978771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a92fa180c0f673eb0da5969950f9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb980921552a1383807557ebdf954e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b239c6c46da4aa0be40b82a40243274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bceb4e2be452918225b7d9ae54b91a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7d5060d4efa8f2525774ce7e55ff776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba02072d826048ff3567e16f6fbfca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4187839326c02073a324f2ee2f677b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a6209d0ca39b697795c10a3b9d79079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966a1254b155807877fcc401e005c9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de1551840ceed33a8740cb999ff63781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4055c83b408d0e6f2f2c45292d72a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f641ed0b68668e2001e78d90cb023083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3c7ce84a2e97ac557938cb3ed5fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf282c818883ed3dee2a03f75276185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ce9d66eee685fc0bed350b12ce4b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ef55288a8fb256e83497aa07d48c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c04ef12b0f6e6296ae989c540a7b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300ba647cbe4391d25addcaae0ae8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eeb1573449d330ed1dd36e422367990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e959b86d17d8b8ac8dac14870f327491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567b21bf28dbe882cdfb07db483538092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6379888417b74e16c8dbb7c785fb85193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f2106de4fab9cbe6a269ca43d35894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6bc2fac5d3f2c0d238af369af822495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c565163db15218128a8598fac7231b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a86c13d7bcc1a1f41f5788f2d0b5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ed96bdc8d276664840222114ce95098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76941458a2fd14fb338b1ca3d43a4b9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5994131ba27b45c8e77a1c8ee478b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe7368627d3890044162931bf0fc1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99804525e08a53721c04ed5f09f8322d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be155832c07f182accb2c0bf6e1ca0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deae4b93a2086938c469b7cfd6955a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdadae43bc097f39a301b2526a5c64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b5fe3ed93e84103638c04558aa275106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da9f48a14908e43137c632ae012863107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab0ed75b7802514ad8b64d984dfd07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b7b2a790dd00d8018b9cef814ad18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf683666ea114560a0a0395e17a7beed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3d383e5cb2f70b561c049bef6d72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451134ea73835f081e6f32b896ffac5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48301f5fcbfb0d4c5ef16f4f14ca99ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362114e70af42afaa4af48d95a4f488114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dae23eccad9ebd0f2b53425c73587115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55341109ddcba1e719650e7b5ea1821116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70fac45c58cbd3e85f1d43c1d6f79f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6470ac005b557061ad60b68bd0a3ae0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a7a5e5b58fe2dd0f2c13d0fb91f9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd10f9e506fd8f4c429461a46c658d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eaf266de8cc578d6750bed6e3cc2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea85dfa429c9f35edd442fb1cdd5f66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037c85fb7de2f664ebe2809510bc4ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1286346aa9253565ab5c3bd170ab52a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2bad7681a9a9ef1f3b3dea19b74eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79a4482afcbb39239a70962510c5ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787933a49fb5494e38125f72a52e94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad3d7f6c096e53b511a1a790f15d18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6b042dbefcafef4be393e332f754129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e720bc6172279e4fddc57c7b0259130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb9b5f290c0c1b377540ed3087fb28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef428334c01f74a7502ed2dcdce4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebcea0d320410151542f91f587358e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d7cea037c6a09ce84c13c78fd802134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15add43932ae5b6b951c86743ee67d83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f1af5981b28c7c16febaf1a9d076e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26254ccc871e75615b30d52e54eeedd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad21bc8620ea740a0a24dd50b892cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94866c1deee89a25af8dc8e9dc362139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebc3bf6f0176d3946700d61a83d636140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b4caa7df92977069b6190825d5585141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7291bc24922d95339b30663decf50d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d74e3150f7d5e722824ff2283f640143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91a20ebbf71a208799bbeb4f10abee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797645ed736bde9f797aeadb30f0f7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef937783706a0b068149c838e06c8047146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ce63458c30892de2465b94ca2d5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d1fa7fdf37182982b5925e93dc3b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d066475bfa6cc020bd05418a0d02b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb1ffb7d8e67f2e67a6f4571fa0dd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310ac18874b8cdbe3bae30cab0403c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d8ded448d6ec1b67ee15daee5ffc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee74bddc6d90ad39737cda2725d02a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee6ff5ec5e19c17e3469fef6f3813d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc501e96f01e067e1e982fc62fe757155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c438a699bd7a7a9004e2c253b47495156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f4c1df0154039330bf3b7363a77d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a367190606783886017f920f9f8fc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee462ce4842d87400696710edbf362159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d066bd20d3415617e18798be262e9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4b9c78a73e2502b6abe2d7e93df8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc7a3b727dc4509dceb02a18283057162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a2673d657746bd660480369b2f67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c993c3543088977807d734a7b73dd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9622184f68013962345c9170b0f25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd2a9b5a13e1ac35bf7df14392cd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a965d7825ddfe42a7148965d3a98844167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75c8fc1bdb8714287b4308ded21963168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf1c18d1e27e204246d228cd241b7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaa9d97047a236b2d2db55e042cb7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab4c7b827447ed260372c168c6b6ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc41cbc19e409f6b3789f4c349c733172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247644bb4d35248e7dc00f1a53505454173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ca148d8a61fecc1b9d4bdbf091bf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb53eb22803ef24d99a4c58a4b3ed5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057bdb1c2dbb7fee57a3bd99d828c3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a835c6ff5d248ebbf94da6b08e74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b9cfaf113c2300a56850205e2d3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5df659f3ca3081d23c8643071becd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c456f6f6c550469a14045f8e7b8571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79279ffbfabd086217d9f4aa2332ccdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a961b708aa984d27d5957a035ac9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020effd39f375a551fb875959aca57ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c1c6cd0ec340b790b4b61df60b8f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9b2732dd36a848fb5496be60a775b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168052190ef4691a919d665677f44eeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53996e27ae53cc42bcb980ff54dd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf4a9dc9d1898ac340c9bd7884918188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8031d0c51538531daa8d59f660f10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0de50903b7177fdd04971967bc5644190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b2c3603ab184e2fcd21ef0d5fed91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888ff9b6d0c41bc2c94a48ee85b5fa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e5d81097cb26003a22816c1b1d15e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a3566ca212127946cf5806580f32a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43196882f92467590f751108ccdd67c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c63df2b1d5be5ef675d108f8392a23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f58d7fd8889e0ab52b8b6f672d198b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93ec7e5ce64cffe619c18fd9a77d5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e389541f79223a6129c746404cc7254199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb031491b3ae913732fd96584b731c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f17dfa6fdb2202c71d23949d9819d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cf7b8cb5071957f3781197d9749e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f366ee9117c49cb0201d4e94eec05df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11048f54b528cf96980e7edda28ef41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ebd2003ad10b930d20262571f279205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e1cd8b30145bee53c07f3242374e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e74ae110d32a3011c7874b6f171b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752223cf09a92a8d02390f0f4e05c22a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21f30186e076f5b69476d52d481823209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4afcf5d3b3d5338daab340c425133d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e6e980cb45dc30017ac2434aa1185211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593224f8d212a35057b0496348e77f73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5896c4164e6a9358a6706600e4a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a998c75b3035ea56102c30620684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb469c8dd85a60ed9d442e0826a16d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9696ab7e0ecfc475c8a14824698b59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a6c660b899ccc37d907d96a581a64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1c554de4a196f4d5f2c194879919218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c29e151b9a3e9c22728afd45d71a7219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569e3e1ea2e9833356fcfb88103502f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f1e92db95d3697129113c709b16852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd7e4303e4d4371b730bd8fe983ecf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f5c81e691a264d8049361507d269f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0ace469bd6bf9b58ed2dcd096108b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a965f274997f512c1e2fd38aab6fbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad1fe2b5f96e391875374a78ff62b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b1f82258df12ba1d4e3a062cbbea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4432a27da4db8390bf47ae1c71d959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42032d8fe284f8fb2618c7207a1bfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340804a7a63b17a18cea2f4c242849311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc73877a175328c969e39882c414d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39883c2fa3c15391abf8fe0c13fe46a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb909145087c60648061233c5569fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03680dd72db648730d41f43a725cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498939a9318df331c974898b2dc2235816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d6e3040f11a3f906d2d30a8b3e98d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5b1d577882427f79d0e758b1c9d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743709bbddac793550f098dd4a629b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbaefa39757dc841f16ea3832e40eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844cdec71912e5c89105c1ef76ba0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ccb1c37f35624e56c18a2c254bcf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d401ab216a58d5469f024e9c2f36723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a7632503c2826e26fb696d8d6232724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a810330c5eeb0adcaa900c238890fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d5631eb8f7ecb1bfc01f777a4915426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38997564909e88899bae9638a2888727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e66368319d197f1767829b371416628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da299b6df50eb9e19f5279dd624584529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957ed425912adb511385c444695793230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354576fb2e90fd3f637dc2c4981bf3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976d31e49d70d0ee39422fe887e0a7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1651ecad362a63ca71ad85c499c0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c384004aab5a245106117ed10383134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5334b53d417763277ea79934a2abf8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf18680bec3b4b571b353ef6299a6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca9fa228cd6194c10f319a1edfdf3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f72b6f544a16840aba5d19900f707338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a371f0c2103412a203bd76d42ac79f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8fca9748f3f0f940aacf5872e1ff040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016afd12354bbb56a3c01b298a6bfc4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965c081a30863a3eb377fd9db6a301c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6115cfe156804bfb869e40d47bd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9145573002b4092ed1a94ed9c931544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391cdd5a2a50bab9bca9832a931631945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b36af1717fa6135fc4924fa348833046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a2014ee71ec815d266557c96c79fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636219e4bf7fbcac5544294ea1a011048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3551de5fc31d4e5ebf21a36e054c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d15d687f2a256fa5ac4dc6372a6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b8a947e4207c4c5ac80039faa2aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce34b5b254c3984f615d5f6c25d4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12987a9a944e0f83c84403aefe5de9b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b597da15e2a8f5f70c929ec89f2da754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562f34b37a9b72e9d7d8b59b0e2da3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e2c31638e09ca3bb88d01e7804d3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fe6f62077d22a7c08ec97435e089957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5af7584befa787268f8551fa9634658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4566f6a1aae99b65b63f5bcb4aa67ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e791403f95bdb2e6c07cb774edb0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7260abb4cf2c1ed7418480f629fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6894a949fc94543d790478b6c557662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4916dca7b5bb44d5f3dcf87cc0b66d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b948551963d3f209565f999ea61e41f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e14d83bb3505b28ac7279fc869e90665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae420a18e5a0b13bdaf1b21c18ffd22266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de0feb8a575aa5c715f91c18c6101067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53874f21f9881ca59789372276ca728c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b250b7d16ed7f12e7953dc0fbb640469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635fc30f38e1c6ba165c4fc8a83d27870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face4229fbf4e449afed4f5dffd0c40671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec42027fabd01f2d770f65b294d8dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d0284852cdf29c38e530144c7b87273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312459ed022f9f91602709bd3837d11874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ed62bd5289159ba8521caede2ad0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682c56bcafcf110513372918e35695476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f57b7f43320a40df103e808e898df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af75f4e4a7ff7c62c56bc4543336f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcdf55d6ace5880f59251854bc53b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadde6454765e0ce8381d9eaf3f799f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c526222aa719558a3ff2da0e80ff781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79da5ef9ebae1494a2ea185394ff9a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942383a7b946c14d6376da73f74b18a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178df33dbe47caeae25b7890f9654dc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1cb6a5de4cf5ae36ab75edbc58d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee23e8023a4ce5754e7448d2292431b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689083e30bcbe3e53024ee02474771587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343b81b1e52582a8e5e57636aa5a20988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e1f1a1cbb5cec2d52f2af1f558ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e19a0233d563ad59d849228d507b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55347070645a272e3d0c436544e2153d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4457042070596165627c962816cfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa118486b544f21d179125be40b39b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282a57479048781ccb4ef815fc62e1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49621d62ae85672e6a12cbfbc3eb910995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d67a8597956c23f7b48988e02d05496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf9d4c568c4646f5fad23b81acd7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f029bd30824682b1ce5e02b351ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a1c6ab9f84d090e83977ab9f2e3fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b5d4a8331902821e197be862bf7a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f98b313910a229a4fe820fae5ddd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd036b8dfeb7bacc3d4afd826dd533102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5467e77af588b3ed6acdc704850b866103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f127d879f1300f1f235103b9203b982104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3862ea9e6170bdb2ebbbe3d3cf056105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991fe010059f51130b5abc9aae5b19e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7b1f1a7b79f11f53a6d27d375c8f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671459073e6dc2bb8f33fb55da2693e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6121b31211121719964dbf23ec5a7c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78267fde1a763c09cc690e6dc01d1e44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157164e9e50ee4edc8b9655331ad7ba2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355f963c3353158e299be656407ccf2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4571f1e3f5da969e088285aa585e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5c68766d3769bd79d510a437734a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c869f9c8565a7bbdfad9c7c38b8d07e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb20117fd9c44d1498e8df4cf0565116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bbd09b97ef167995ad016d0ee7315117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bfffdb8532d31540d80d014acf872118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0af7c84a96fe2869c1ed3ae90bccd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce73c41acf59d6fd6285f03440b4caa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7916e0e33d794464f2251bcc44be6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6003de465a6623d3cee90f9ed558c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300bc3e1be51f6604ae09c17a373c28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b4de2b4e455c38ed635fba85ac6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6986ce23f68c0fd28e5e27a519d772125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bfb644d20d4ed286aaf789b8c8872126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf784e6c957ddc2895e7ddcf8f605127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57237fb1f87b5cae7200d995c05895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19ddb7d11fa922d3953ef4c5c8f23d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbbf266e2ebe4257cdc0f5d4db1372130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fec46829dab7aa8f3c58d4fbf3474131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03594c628b45bf0358cdd6841ff5ab93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1210ada1990e15dd5c145e6dde4a7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6a0377a0d6c5ca3ffbac5b3a0984e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b79223f165b4f154e5eb82e6ea63a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53fe6898e8c4247da4ef99a897f7c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05fa0ada1ad588d771a08f31d5b92c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429395cf65eb21ecde633999c7489d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b48ad4b02070b21a1fea4bd63ef069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa11c8480f19773f66c7008028e99af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb1b22c511013f4aac4c176429426d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e97c877b60a0d9269658dc2e99f20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cea5d9cf6dd4efa79de3fa2c9795f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29d8c4d872f8ba9e324c5e4ab299e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760af08dd9c8d400e68778bf80ca152145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0023094c7b2452a480480fb2625ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43800bc9b6e99994264fc1bf96373ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b38a35b448442e0cce826ef0ca1aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea7e682cf3cbf6333f026950350b32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59234f781c15c94cc7bd480c935d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e44bc8d5629262aa647182dbd95a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1dc150622db10fd90ed1df53ed4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940210b1ebc2fc5a861c269227a639e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb432ce7d44e4a2bdd68026ff60ffbef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc992317f1c23368faccb3400de19b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975b2dfb882329ea00f9e5e149bc6e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f15d3960f91a11b4244d87a2897f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04910081622625d65cd03431124d9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e01a6aee143ba77a4276c5ce0931159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc83714d03f55d6d1caec4865926ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df051bc2be413e6cc817ff40539cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c455f2c7193d4e7bdab23e09ac97083162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841c6b30adc31a47f0fa6674b1c43c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215ef0045140fbb6a9f136e0118f184164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e5761a9999177c38007559a6661b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da3c962247261ec00aa75dbb411d76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59331fca8f8884fff05a85cd4b5c5772167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373e68521590718f38d4755c73e98d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d55ed79f4b0eabd34db0e738a820b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24fa1a77515055766a9f283a26be02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579146b0e4e7425843c3736a7c2837f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56d90738d419b7fd216066cfd3cb9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a05a2292c94e1bb4780fe702a424173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be5d6fad47c631a817508896519c54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de000165f189e3ded85063622cf342175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71d067349830933a0d8e6014606eca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371e76c59d662eda7bf127c1e2a97a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157cf7d504faed3c3313a183bdc9636178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b84049a64851412ae23cb5f81bb5d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a8960b7c0104317e15d1f33f7f673180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80700c5515c1365793e6c9da78d8632181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d72a0b1e9ec68b2307af152f823ce8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7a766a937131b10527e2752b21bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deff89a20af44f112dc10fc04fee95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b349594c40858a22f3b1396cb56050185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900670c813a0ad47047e58179153585186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e96fef5e7185980e02aaaf0520ad1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbb96d1aa9fc73d94d90b3777fba3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cad1e2cb90f1e60ed217af116ea23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89555a8b207e69ef79323d03fbe87635190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996177e056b4691804ae45849053450191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79dadd52bcfca67091c586afa9565e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09bfeabefe221da5f618d30dd27e74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799188f70dea1347d670b356061c4f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa222dd66a7af76950af09f4b48fe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ed0f953e09ee404cc5090971c038c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66969037d31339af461f2e6d1e7a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bc3425a75b32d605334eee4b88a37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f492d25dc4391ae76416e4d001c3a90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ebeeabd0305aa61c8241b3c92b56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e98a8a2761b055efa2ca712a83aa1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587fb6573198128fd0b9453633e103a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b15a98880fd17e5716aea7fc8d72d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094e56dc018a4d1333aaf4e4618aea5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d9cf55fcffca133466163c5a11883205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599be09d37450688276c4debe0dd0433206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db954d09076c3bb4ace77d69285a5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfeabc5e0b359db8e8adc4bd7267a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ec2678422f4ac1b43282990f83bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70af57e6dc4ee45b332ee50c3a575c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc93704d29641690e3021ca7c7b9b93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8106e71647d0d25d176aa521828430212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd4423cb702551925565b5baa50a0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e33506f13d0edd8b86f586b38c30ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e23d7a6b8e361c456d0d369d8d282a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ca7f2ff54bac5b7a19fc8f45e123216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838c672a14589b89ac78236e29094bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e715d9d7d27b6749db339d83ec197218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceabfb54a2dafef792b3182349bc54219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>