--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c59c00a77a33909ff5351b6a7ab781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c90d97d1f201194647b2d9c4ad9352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498237315f780899052a3e123c93cbfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e17b74b080fd1c3798a44b4b8cc5f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61d44fec1589d201d57b0c4b1339cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331d158e79ef985434a5b912434dad06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191c2d09cc61ea89f76085719ba90c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad873ab7120ff465502004150c8e1458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9a95058c0c44850e3870cbedfb9e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1200ce7d5c23a351bb9d9dff354210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cad348427d63a45053fb35c17bca5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e898a5de96132700fac1a839119612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee940d3b6e68d887bcb4cf23fa94ab4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77d4523478da49d4d9827dd348297314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92fe20d2ab156b7916ff82a9a977b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284554ef2022e3d7a399ab8dabcc83c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4232988df614354147effad12f3e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5a6976d009e001ce763d2b08b6b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde61a7754a8abc837e07a6bf718869e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8492043619be6a743e5ca617ecf2f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ccb01c6934f8561ac68b1e5c0c2f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a2bcc170ad6d923c88ba8ef61885a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726de4c440e98420e6fbc9cc6756e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea4530b7a1e29f33fb4048d870563824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1008e82e2571b0ca88ddb12a9ea725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae83716945aad706b8b303a1c6df2a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac49a123cfca2585b0c124d6a088a3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5a19026f26f4d31cb9a9fde4335e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144ed42d985a48d1bb22911f677159b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6141c224b7f673c3b656efd4c82bbbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d60e607b6cf26a9c7e3dfd78688631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a288d24ae13d322081c3f88e3db3c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732353422db6c9dff98559fe7d8ebb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e210e5e47f80951c49cb213d2ab0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa42b872d6629f44e551e4b9ee4c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1006724743ef2a9282f9979da989f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3523464761287134f841de88b491d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19047dc427f8e270238b3b64af1605338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fea1739433476d4714fb72256b4e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e96af365757ce62c56e5d88f4d2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022767dbdda2ae83bfcf8f90b04adea041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fb45acd72d0ea2a27fef6d3bc600c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90c8d51dcc4d235139076116f1658e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba7fabf122d30c524580a64b06310244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db700385e43d5a73634d0f4d43244c1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d900342ae32a6e569b234e537c6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6011d1975d0e373003dabf9850941547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929dae8f2de5c969bf3f84e5fd86c2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb30d53c4c69fb14cd8a2b0ce97bb9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92313e7cf4024dac25ddb5cc5b2a59c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3d693a161d1a7bce54b83e3de9e0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e0045bf3a6e17bdc282013695f3bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc0135c8ea13d57ed1fb8c9b607b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b0c09d690e91b53bdeaf0dceabbe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e485aa752bf6ac7dfa4ac0d462c550e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31059ae9953cab5e13ef7089fb46bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4e7e1eb2fa86ca87caa535e26f8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fc8e26c867b515c955451fe558ca858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a794b36983e391a80e459f6496b47a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88f2a537b8f21ee96b7ad2419285960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fa33a02f392b98f78e1743256b60361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657b21ee8ebe6cf42e30d5d6e6e54ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567e9b7287b3a004c52ca4f548791563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519628ffe7582f7dde424cb1746d15d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb55363f11338f65b637a60f4a04d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f795c99e9568b9fe2216f2bb3f1c9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f690c51e611dc49baf746f0d17f1f7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc427f90df9caa1b90a1d0c882aa5ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f53ea06f21a8b304d35ca8d1a82df269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b68481cc8a2e55cc6015246e42caf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecd05c37f64a5ce9a2003566979f3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58116254db599cf04e09dbc8756dab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24205c6b5e42577b4c4eb6a2034bd8a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e5a2b27d97b59b7df40db64acc0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367416972a5afb2b7fccacfdd567d4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3190c69a882a83fe7ce7c2687ea87476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b745e345d72d3ebb008eabc495263477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6c06e444e026c5c9a1759c952b14778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e836f9c67ff21502685a8665c44e1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66df61ce06221c770da55f5e15275f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f51f3bb235d0a5df5fab562502ece81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b493c0916f3c63fd8b4cb8a2bf0fb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737e608be8d1c1db7cb9e217ea4591783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a6d215dd09cd3b258a7f041650a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e314f5bcdb3bddfa1690def5c4155585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4728d496c11c4137fc80c552664c7a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0964701246bb800de94ae6547be8a5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd38225018b566354394b1872fe75a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80e69ec3d61e5e8391dcd8e89332eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594056ade9934d85a3585fe8e5b36890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c171330dfb70924e189f0a8d61d7c4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd518a5a74f05d4b97834683b8ab8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903bcf2cde461047b92efbcc6bfc95b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e81c1057509ee04b9307f84d95026394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea11c069b44382427a8d46b9006a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60383d6b078d3ecc42fc7258b534d0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e917c62e5eeb50aaa817dde3ade48297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15250394c6000436572d74dd22fe45ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff100d6aea71ae522060ed353be0ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f6d778cfa4558da50e552fbf8dd68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b47cbba72485ef49c6ed81f01598101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f520cd175c08a2ccd17ca697ee19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a478131f92953e058a031440910fe12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71822b6da67589bae82873ab645cf9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d48b10d4fe8666a0bf3603a170927105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8920bee10c057e2c47ac7f2363c5330106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e6a40ed947abefa7c41719f37604e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bfd1c24a57e3d169b1853141e53db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686c7dccddbf0bd2f5ecbe6fd7672e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749530e9453c2534a3c7c2dd3147d70f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5b18556ad85f698c04d0598ab45ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9309c6c6d56e8d6bc9cdc144582c21a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee04ce2348d6e153e920180c2eb8ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f8f0225c1e84c58b333c8640f3e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d11f8162909af571b022047e20a92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce473b4ef360afa9ffeead0cf0e75b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277c2a3a99e18984e2ffc6a0a0e695b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096f4f69949a9deec0fd4c9faa569d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d560d763390fea084ea044af66eab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a627252b50e995cbcfccf722b3297120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74032aeb34a08ebefa5933405deded9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9231915aa649fa3645f4e47d93ad67d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc30d20eefa21d43b8b40a83c437ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87faefe74ed634c79159ed4724c724124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec95a31ea01d19771f6c8a42beba1df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20fa20f76bd6552474306089eaa5ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e57577b82c84fdc80c6474a98e0ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627106d2b8f0aac729a45f447a49a37f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135017cbcd00b69696a198fae4b8e621129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf405a3bc962b55b5edeedb0ad42d8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc5b9d717984855f534a448abc0bc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b33c0bceded76f31ff786e05421da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e258218e5b12bd3d42f6b42de9f6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fd4979e56ddab09d81bc4baa7c6f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd29914c1db6b871e6707ecc951cae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e11e8dc29ccd91050e24f6e585a4ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c45c8712bb2a5c241e4f0b5a67ee73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b61e3bf5f7aa172ea8b8f762557eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a81275b963c3fe79a327461d4bfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deb0e46adbdb026c512c653e490ffd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e0082ab3388fa1b9244a82b28934b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6920069eae81424fd26a7c1567e80a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a5013f5797de9c414f54b9d52f1fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846910d3643779f8ce4602c28d8392f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501f6ad81a43536b78e7d5da93527e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5154058f352b0805c14f0dc7d9b1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949b76edb93e9f8bdf8946f4d62b597147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29c611c2043965b3a3083311c9ad73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d263e225924dc503b8bf9bd976c1bc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61064046d371445b4a2a7b24097703150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bfdd591e38f9abb75f3e71e9f1618151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125d3f7c9d2504ca5e56bc919791332152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8dca9688d5edbea91324391465f03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf796f76cea4d3ab0dfe64f0d6efcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2d2ae15dbb138dbe120d0514dea50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512b2ea292e2ffd87dd4d15cf2ab558156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9525143fcc9fe1d49099087348223157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d3d8513dae60c54e6457db2b6b17d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe41121ee84d303cb8d9bc6b408f642159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b06201a66cee6e86c097c72ffa2fb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ef24357367703e01c7ee4827b5c92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d7a6ab4d711e2f6d6a9aec7781fbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a53f3e48b3051b055e5824ec632c25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443da6fccb816aaee955840b31b7567d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020af06b13770426d5589f58b88a322165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1435bb2991def1484c483bd2a255a8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded0827cbe0b3075fc9edee3066b905167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32738525447ef6fa8802d24422d173168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf28ceca88fc7c33f526e44a6fa84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778075ef1d2f1b299b4c10e9d3ee435170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b8e5fc4f18272fc34fb66c9e2d88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49fa43b5b37e2598e39327d4095690172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f885665f2f5816a1f44fcf5e0ca68c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc53a8868514b34e9f728245bd788f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a633df57a3d49b1c5e11ca14d36d2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e4fd33d6528c3078c03438304053176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38c2df2ccddc66300bdb1e7829dfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55607052ac180c779744bf61e8640f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba6d7a9c75ece102ad73e790f9fc68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daadb5cdc23636e416c5e3517c35c42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df582864a5a630b2e8f9c1520a110e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9935c9ed0a2e38ba0a821aeafd88c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2e539385e09b182f27b819c50dde3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791a25479eacf9d117f34320fd67376184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bb226dadbcd806c0a2ecdcc96afd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144df258ddb4dd7c9e5bbde4e165d485186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee849d8b8ca662eedeecdf5f16820f21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b438fb744e678cc6be3cda1eaef8e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11b602212f8b8c20ca12d1220e2365189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2540250b4946fd46b2eb84558458ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a53d62be8da68f6958f17238f2f411191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e58c3feca5e7746804e0d0db3a8dcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8b2123ca01fef0948365fdf1ad4d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65642bdd08dc9dd1aa6da3fa2759605c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01081f9fcac73d18d7cbdacb229c2c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba31b5a5e8de6926f78327f10e3924a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f87db386ed81bcdcf2e7bba5415e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52613f65f886bf90b0f663ef17fa84ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65cb7c717e4290dd01edbbf36aced199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cf5624a56a0a9edbef7e074d755aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707554fe6655f9e2e80cce4387fdffa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93ab3a67c88733139d5b0ba4c62c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b5fb1433275a2a59cc7c8d435a9e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfbe17ae917ae417a674631f36b4b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2075b8212a8f2e9ddf0007bf804ba98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f851481a0ca7ad8af0ea10bdfac6f14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82105f9b85fa7a2802ea5516cc6cda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b851966a456353f6722467bfb8f700208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439645ec275aa3b544d07769479cf27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638550c211734aef85bfe2efdfb224210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1a83413bf996a098453fd1335610211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669af00cfbf8d4ad7dbf044eecae611212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0c4f7444ca054b3f95eb76bb95db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23736f5787ae1a5117b2bddc3f8aec62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd971972e5354f6da6772abac9f7a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b837a9b881a359a825a76b66bf6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8842ef3291e9b0936147aa4b1f2e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769071a5d2cfd1d3ceb146281cfe94be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb99ed5581e71e56ba5f0f7275c3fc219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69113c8d84d2d06c32192c4580d6351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb5ff7444a1da987db8ae541cfffd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221bd0451e82eed197da567f0bf5ea73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bcc4d0b645e276ebe6bad2848b7e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b840dfd8803fd9e165c03e318ab8ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610889423b828a0ef7542975696e12c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c6907e2a347b28c53cfe8137bd677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103feee117a92cff1a86ba27133f99508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c8e07c683040fd9a75923daf1ed1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321e3419361a6aad3cc43bf2554b7c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1102ef22fcd64f36a74ebf8225f5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b17935e3d4092eb8cabd1baee15e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f55e640b4bed412d9a0835245ee3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a81bdfaed4b67528254ab126fd589d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0e54cab8956d5a2ffcb16e1a0357d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c2b5e8fe778dc448ed253c131b3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabc06ce4f9b4b7931bb9ef771991c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f14ef63999e702c901011eb7f210118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523589f215c5c148c71eb77729798b2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede13c499d22823bb7597bac3e2bd8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95178eb25f2bbd23d54e0875bfe1d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2337d0aac8ce52be43b5ca2b2dd8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a100c804bd462f847ac55eb3278d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651679da0edcc764dc57764fa60faa8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727853d77f7b46d001a616295de2afac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0eeb0e1b452a40c109da504cbe61426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f859ba362ae53ab1d31d4305821a8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4b30d9e3b5faf9f3cc59fe5e53b2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326e2b370dcfd14a8536a88f7cd3d6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21493b17a9850706341aa88be1a74c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3bd780c845ecd041cf784735c2e4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614fd7489dc44f5b1a9c6b57609a6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e45be67b25314290401d410df70f2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336ecab2c09781779c8bb8579e9cb7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7603da5426a17b7e729b3e98aafa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9618ffbec13bef2254f2c5367447c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7046dc6eae4e4bd601ce1c12bbcd3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b62274ebb67cb64b6f78bea79b2eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cddbcd36ab61967f3f4ed9de4d3e8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03343db26f147891e6fe9f94290f4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba290217ca96337c52767caebab343641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985669a63cc213a52a92aebc25f0ed042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b20c09910dd004bddc8442f97cc4b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ea4e435e9668d0d2ee505384a3fd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abed3127888b4b005d93613eee49b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b7256f7e4263f7994553969f48d2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd29e45a5513378734ddfcee5ffcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af63f89c3575d9d2382655abb6f73f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7191d1a590688eac8124a12ff749bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205640fa737a1e7633fecf3dfd6640fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a8ef5b681e9ecbce85331a1622fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b153b91267f7e3a57300c24514b485a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e6ed7cb7ba49ebdeac9a2b58e1e6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7c84799d2d0c3da022adcc3ca463254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2693cb114e515c56ecfb0ac2525b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbd254c675f945e835776b8bdf79bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b577583cfb4cf05bb167ef6bbf4b2b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c008f7df21646bd6e504468bbf987258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa6ac599fecbd2d3c81257104acf0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5bec963002c62e1cfd33ca790eec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285024a351f0b280efcf174fbfc9fee161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd1ede73cab6807a5c8998737158ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec9db65efd7ec0ca815b63aae0d31963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a160b26757bb3d63761f5ab0ddb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3525a73fef2df10bad31d4061af844165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441c35f24a26891e540b12c72ef701866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45353d36f831a15a85f1d0c18dd6447d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea68007da8747f3234a635608fddd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704acea49dae4c2247e00c99bb012b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522811d025593bef524dcddee0a63470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae12d11855729cfc38c4a82548cb2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7660a8dbff33828412e3a7ea382ec4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48876862b51747dd60eddcf384e3691473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5319b563684e2c38976e8a484f8e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162009253817d187a3ce77532241f5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a797b15559959c25760ef7ee7538a8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d19dfc4d675adbc31ab6cf06905f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71247f21084d5b3f7892ebb799a91a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f426de06e99905dbe4f6429f275d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2535dbe49f129929867fb6da6d82c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd9e86253e68f3ed9d75dbbe777d5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749abb9ac7473bdb4dbd97bfcd58f07182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a4e55ae31c5a25b5a71872fdcb90e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dc0989687b48e653c17a22102b69784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66864cd12fbc721f806200fd628a87be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1516a51ffdd876c175bc214042d0b2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd42db4d413877d686da1171fc56be587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db6347e9a37985d36da3b41f3c382288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6812a898c2cd4e61d0b48e0e5b9c57c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed206c41746bf68327d2f21af433fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162df74b9133d628f17da5e6ed0fee091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704b2623efba19575da94e3a9e46db792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7b96978b9dca1e7bd40ff16d86f7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4700cada482a5cdb2def2f6d50cb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acb209c42edfeca63b5275e3659e0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714797a0a021a1d5b426ef1a1fe32ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b1c23de15e3bb26a1baffd0e9266a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426ded03ab657a879d35d417f59275b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4db0c4d0f293da8ab03c8220bd7d9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcdd57270d403f19dd850c40c9b204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a93b21e77b3d502fce75960633fb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519e577c00ecc76f3594a171d35e8e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe55e24fbf17c0eb1bb1ea929745ee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be2f998df6c7fe1b204b677a42f21b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8fe8ed8dd84a2309f1ec3a065ffd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2496d9badcab87793a69cadfcc9773106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78913e76ba144ebc80ea214e8eba8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e9929acb163345cb8b64dab1d8735108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5409f6f562864fdc09b702a80e4106109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db890def8bea39707cc23dfc22fe2885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc16d99ac3b22dfd82de2fb5a5e113a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291cb85b28a6e46c3de5238585bd042112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded47f6421a250c3e203607aba945c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dd61e790cc830c7d4153fb9ce6bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800b7c5564ffbc56a84347db8c57e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5375817ba9aa38a5adb4a13e349f558116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d3585fa7d3ff7381bd41caf208e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e0870ebd91583f852c57fd78c870c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d60f8e4d91b60aa1bc9a5d095fe6ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8f88dba1b108b82f2cc2dcf16f9d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388fdb324cd989d638216c92c67f9d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76d0bfd35fc247f2de3b79e86ff723122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd95803ab62a60e8b263059b493ce7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ee870a91d0fa96ff36d73e3fddee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f1a717158adb495ad677319edd54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c93ebb47a7427e110c077bce655c84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d55839b452fe5182f78168c049376127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f38e6dd282cc105fddb404e941f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de823b7f7583507123fbd813019f203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1e00612c2fb5797ee7653e6dc07fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb1fe7f5de9536297611e6927d920a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba69eb5bfaf082141efaff61e9b4d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00838ccec187ef9982df3b9f16ff309133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d00afd180b9991d635a9e260d5394134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591de43179e4c04689a9eb9cf7d8645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab89073f4c14de75f286c458ab2a067136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc0ff3da094c4e4c186b69875106e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c9fe4c41cbb918a5e9553159389b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda3e695744438b5ffc29053e1f942139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128bb40b293ed96f176317a08dbd59e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e901b4d353e31a5afffcd5b858efcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db879d478c0934cb1c065f4c41a605a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89461e05b38485bb58d104dda1a8cbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b264eed83575aab37a0798da936ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a2607c7349ac295a397b3bd5565f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc070764c6c6505ddad4fcc4646071a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faa1d94ca78404c3216833e154c1ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f65b95a2344a4fdbd6417f96746c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308069df5d19b35b56f4dd263bbbbfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719d4cb9bef961be5f683aa66d11d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a7d30a6d12a685932f3d5a4c36acb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f5dbb5ab30ddeb91e11d68b05df77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c1f9dcf10ffa8af0cc6c8031f6e04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5ee36cc7bcc67c37e53b76780b51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d881bfad4837bab24c6ee866d563594155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c078fca6906bbdb63c15014cc0e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a3482f6234074ed6ab10cc304b23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1407e3fe6092bcdf06b8d32edc0573158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f6f470d0cbe32eb3f0e92c496a37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321645ca70864b0f79acffc6898a1fee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d82da5cf65085aafc229580e2962161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332234a0802ae7f99180f55273fdd57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57521e0e9bf5e6b0b8a10269c1eb7e1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2905182ed825935fa29ec8cdd9480a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee47d1b7dfe104e60ea32a7f097d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa3ce7f0a0be42ad255de34d386bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e26a0c0ee55d980fc54e61bef184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcefdbb3b44e494bb90cd1fb6f9eabc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3a3f364b928172f7922e7f4558156169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db645060d0f700c206c47fc006be36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd91aaa3646205002a84c6b3bda6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093c8b0537c842817d6c9ac024db545172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94602eeea630fbda6417c0c8e343e769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f382cd0d8c8c18043cc2667268491ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fcc19f94db53029eeb91968fdfdf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1c50d02a868e858c08e7d15a22f85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835da65950d3596a518a4d1c208679d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810971824a019ae239c2044fbfd3a964178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21a48a02589f07f73d09e10de04ce1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04842c717997b55ba1184cc27921797f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d5fa3bce3c630354711ea1bec27c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aba6c983f3c4be7c19ff8b1b5d8b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774e7ef123a274836abaa01ecf37656183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94082255633608a1fae80e5480352c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87788ca98f75aa4c4e1a538480c978185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad786bed3ace12bf437ff8e7680570f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed5cb14e11cec39b703fb95184483187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78d70b0bad98b528f91ac5824f4b09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e1be6763fc3924ab3ecceb475d74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b3554b534978b93acf67e7d8b836c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b60b11f015649331a9bc5b4ee62ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c5f01435c327f341c44892ff6c25d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3125c9f11c95c7b42998e90aedea69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4db8fc762338180c37e7804b6d9a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fea96062419ddd3f6eaf6034711802195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b77c0697f206b0992fa8f234868bf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac8953b7ab33a786b72c0a5bf888fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8c2fe8e5fd05c48256a15ef9a172f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781282f0d5c027d3fc8d40a58f65fc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8479b3ccd65670b553b38188b86ca4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07437598de8347383accaf78ff53f4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4f050624b8fe6392982ad734685f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fada2e8163011da1288d3e9db433b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c398c12124100c7893f73db5d113f1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1de716f0854a30ad5177665690a9b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d22ddb5d5a209eff0da77529758e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b692b1f522a02d0fdee104abc3462f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5988a14eb294aa6c8802a7add13df7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b79ba850bcd923a8fc66370f27944209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8906de515e62edb425de06391766064210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d80cf3949de2bd574167eb7543bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb190bbdf2509479debb5ea1ce5ecb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d5bdc3d8f3f3cc6fccee2d843f455213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3063b46f5389681a6e4d0cacc19b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e084edbd4c22e20686bfd94e76e0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236c6114578b965c82e07dc439c2336216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b92566eec6170221a7b4bf20148609217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3255eb014693903f3046103307b7894218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfd7180106aeb150e935e2700d1b8a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>