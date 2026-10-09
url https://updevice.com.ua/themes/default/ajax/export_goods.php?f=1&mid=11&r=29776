--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed8aa4b967089191b0e25a63ad184c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916fd21492b70301454ea50f7d1b70a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef627908001131595ddcf8bf3a0aa393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9108525c2f86e516e4caefbea1ebb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bc84af1888b57862dcbc2f884d48e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92970c36b3e332bcd9f9fd7f7e5bb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58fa80dfaeecd2043518690b918d317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8cd1ce3480ccc0130025a504556f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eefe677120e00950ba5e02c0fbc069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bb41cd13277aa5cae39c56e18f4b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199ded99bc3a54ad3c23214132541c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301977320f44e5c28410ce22fbc98e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e39725f07c44539bc10953f7326c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f6f8c4fb8aca69141ab9569f756c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af900a2d0d42404033bfde08b4f795715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63e8751f47f03dee38fbe68561d24216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ee9eac9ca7e998bc008ea8d47cd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144f84dd43fe08b002207c12c84b85118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58111b54636918e69ed871812cf74a8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3d2b56bb2eccecbecfc112b0dd51920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963de56d8cc7df63784c1d1cee0aec7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b23a3693c2ae0c061758e1bf4207ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb5c266a1ef361b7f81a9dea426fed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4484f674f50ba0094c73934c6498524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0063e4a417be11d358384b17db66a4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fa8a30a070b3dbef9b1156df1ef9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd419f54d32dfcc8905ae73b617676e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ce8a86a09bf4ae2151deebdedfb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d789338875c98d26d08fcf820af29829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5b79c753497ce59af1868abfa4f6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8fd4c3c8bc8d5111009102120043031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfbb37f34160b5f7a30ca5332d37e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835cf2f9d4ecaddf4899dab2236f9f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe9a2a66931494a245b1f784013ec034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa3371bb2efca1422c35c4c91907635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515a1b8c8d9cd870b6c22777626b7ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb62758b9e68b4518a1ebc02f04bd3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bfc8fb4497fe9994766309eba2d5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5bfaf275e7e20735eb6448ccb02de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea5bec411b0df77ab728692e42045f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6734dfe122b2029fd745b7c1b7ecf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334efef3dab6b7c86fd89536da7d52242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4f6bc59e61c1ee696465c7c2bf6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f0087f6289513f6b82d823698b3f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77430023c051f2bf53617472584dd89d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc94500515e54608d70fa0312a69d9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe968d499be5876f895c9198d5c8b02747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3d1b0e60a1a60b9e68ed4731b967948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bec49cbbc2db64ae30b719b6ab72649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3ee9e861fe713935ec3f01ad2678650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b538e074646eb948d239212d982c0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c1141fc8ad40301c5584316e17e7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ecf811d2d1fe780a0196d114f881753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ab35daa50485b0e42e5020db4fea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a9ff47b4a8bf7d90d0ce6a3f6bc7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f19266d7e441a790c1857d51c9cd8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fd88c69634084237c84e903abb63257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c13eccdf4a1e5b605ccfd885e832658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86538e1f44cc1d9e084ea3e334a6227459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfa17f6cf004b414648b2ca0a57f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982ce94e5587fa93431ee07e6bf650661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811dd14855b40ef729e5e2922e259062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb111371bf8657b94bb4ca48eafb8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e56ed1d57922cf9345fe7d1a5df664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b78f22367591b524c4b7a2f7174e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e737c802bc3f97927e0e40c6ab15d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81815504a3d1a26143ab16e430157f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86416eb6888b986129bb96d76b614a5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2333cb747a926309d80c73530e8b6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449c9bf68c72cdfb5a5176cc460855b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d637925f5a4fd4fd8ddf3fb81cf3e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9f50e4f826e486884100d39e89e5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca2b07f998bab6e8eccdeeb29cb90173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bf1e4d8f22379401949ed03a914a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54858b78e48ea65b6a53ead335bd0fa675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bf1d7c2ce4903f305e2c92c400a3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484716ddbf0c8954c5995a2b979d020377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010bf4dfdd0321362bb23911b994d0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b13f418e7eb3d07e37eee7187fbcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f722653166c0dfb8706514180697280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac9d203a5efc8c1ab6d6d3b110b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe41a71be911be7121a7cf817168cf282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce6f6d393a89a4f01e05d7a295bdcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25270c88a0dab32af6bbfca94fb974f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced9a700fc4b7521e96e8a35ffd16e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdef42ebe6b38288663effaaf7d14586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190669ab4f1a2cb8b7f2b748871a5bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba78cebffc337bf89d80469519a1c8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681519efd2b01ae6dfa465f7d19a4f2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55fb6febc66fa40f1c9ed52c0dcf2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc9901db31b0d0db99c89ac5953c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b604e5524b4ecdee0d42a141b6b0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe2d56f7bc33bc5427332a3f0c06393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc5dd173930f706b61db4b6e5176c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e4c4c221793cb0ea40045b5c5a1ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaa0b33977acf4074e56ef27adacf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285ea681e6e7252e9268e387af917f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc661869c96e7570bb427a4aa5a4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc14d276791623499cdf14f9053d5d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c75b1fb8b47c5aeb83358032e0d695100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00567c87bda20b6077d97f85ecda15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d07ae1cd01000fc596bad8d76b53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080d83df64236d033bb1bd57d06779103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9692f1e457b03b9eefb7b20dcf99c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d99e3ac864e83e8fd3b4109c4717fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491cdff160d8550882b94a4b4e5c583106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48a6918b94707a6c38e8cb9e947189107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8581b7fd147b9538d1f441d819db0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6b416de1542bc2522b677f93bdbc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785fd3e387ebe35addf36b472f76a21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9eb52d5f6850a0f9f19e7a7c10ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7479388b2b96407e3f5aa3d4f466ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11a0725ee480cab43ab2cb23451c1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139ff9c817472e1058cd3e128660ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834619561fba8e1d970f5109c34b7fd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dfcc5e6121354055055988267dfd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abf499caff3676471ac46e21cdd417117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94582062d0238dd9778407fc64e63b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ba454246fc0d081a401132e8183c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e874d36ea12a3ab7f3c2be27d04bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d9f11b9a812e0ca017d83a2eeece6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4006f0e3ab29112ad22e92a9cc2ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e067e7f514dc4ddfd6bf2040ff9dac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530e1af392c830fd0dfb4ab3d10369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f4a841d9509ac2f195bd15a48b3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88d4005c4605a8da17e8fc6eadb006126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cee19caa5fc7bd9327fe06bd361e6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a489433d631102b8a545192aa15660e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197a569295699bc6d8b613ee10a7a00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceade98047abe675f6d3a086c7614366130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a73fd740eae50ba0542088de7c46cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6220b1f29fea4be3ec0e8e674f54a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e9029d191ed042320da1bb8bc93c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b97f35ce548312b1a0c22f76efa8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf58d6b8426be4a0928526c235ccfd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aced6a7c5d81728de1f1d9521fb20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8592834873411b370abe9f8d3f63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a43b1ccd0e16479dea0542be7a4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9bf8e314a7fe4e7b0df23507cbbc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaee12213881b39606baadf90e67595140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e8e9725d8a20c2ef561d1c9c1c080141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa40c738945ab812e6613b84c8c1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d853966bf943b5a37214ce998b5feb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1183fe391b2c7404c371aeb95cc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a23bddd05be9f651f32d68ba0cb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe235f2905b71c956d277a39e48f75a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c5a74c4bd70f04bf06870d952e50a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d448248933f4be8a976bb61fe7182e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8befc1670b8ddd2aee9d1a9297ab7e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a49fd21f306e4ebb4f7a0f256d6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee70f54592137e630344174a0c242fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26099ce3a7e872121dc7e7c74eda75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f923c1ea09e3810a2932a0cdea44c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58276d622708588c62d7f95eb1a6d05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30ffc4d8c54153063234d143a762d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec4313779498921b45725841fb8891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0847c138ee1e83883669b412dd6cece157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc138256ca2106dbd2347bdb054e1ebd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150afda72ff82fd4f086a88632f0b97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29cbe90d7a0e34675e92f42862b38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02ed007c628f4acafaf6a081144c03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa6f6d508f0488206417265f6b302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd9ea026880eefbc6d122576f20bda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0ac4b70cd7509fe6d68d0dc69c9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f058b80266429b91beaea71020a178165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11b5c65938928c1379c160939cd286166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e666fda8fe34d343c50e2521dadc8c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3f898fbb52b9dabcea91f7a41f800168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e31ae179259ba1d4cfda08d274892169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2d091f40b6f8bc436e6ea6696ee13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68d8116f8bcdb99f7d685c1ed5f62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45595a046e4291a8b5ab147bd576f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c2cc4a1a7c6e03fe11d883e809183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256b1e165ee07cdd7323990a5d06472174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedd2f54ce25cc1bd5c3af1b0942327175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59533e7ee7044ffb1778710051a3a62d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783948422f9e2ccb21ae5d1327723e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b06be446de2e5913a261d88db5bc99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fd10fb11dd1230e6fc61af9749c17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210b0b00a57dee17885a15b0f8b094180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba01d2f1b52d12a9a19a1325e00f8f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6517319ce461c11abc6f1f8aa33424182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe540987b37e0e67c5846a28e40a2e17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0946e50a4dc85a5e9ccb00385b0a3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b34575d8592fa48306243cdc2109e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92428558b039030fcefe73f9bb6cf12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479544ae0f10ef9b0b5d8bc080304ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbebfccc667e3a199954be245f8685188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203e07698f8445e3202ca412afb284a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a247f0df5eafb32d843d5c4275c661d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9f10bbb28baa7f5d4e762d903b1fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075add1932c2f8203aae919f937cb91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b12e27f42a78e4b01ec96ccf5b2402193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e2ddc7a17ee6f5da544d6676b19d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1bddb0559dd772be9fba3f97f08a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a421fbb24dbcd4918d90fac1f1c67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e8e6104f1e1aef1b65bcefd6cbd83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeeeff72ed4544ce07df9b805f46f60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c99d46843ea4a4781168f02d4b76e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eb62c282b0e96084cb0933fd02dab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc746488024c49253bea872829c2508201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414214de30a343a39b399d554885936202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b74d4eac338529af3034c709e0445d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec968a06a9051a0e8aafe6e61416a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346f5d1a2f026e005e4199f8e848ffb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57f74fb1fb82e9bead3cccd47f0383206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c34c282eb999b3f7d850f2426697f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb5f54405d01a9d71cf989496c0d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec696c0b28b01f08a12000b388e3c6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24632545ba9fff8a902be78864ff18a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c68f66b8d1b52d47a7da52eab9a93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77629fc55bc7199d9eb380368619c0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b9cd961bf3a0aaff0a6505f4b9843213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9a027559878fa90467b8e24e9120214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cefde1e49f73f004ac1afa6dd62727215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7c579c1752395d11d5b2b8c6c3836216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335d89b471fbbfc03c2ac4e7090dac1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1db0ed49c52b3fbbbb0199b7c612f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3784942b2a907c500c0db425a1a62d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0296596035327e32b7c23304bc3f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ca93df9c187937b21fcadae5e8bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4a12ea78c20c7eb632d9bfb9bc513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e64337bbbc64e4b7259420a5f2d0c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49263c5d4081f234e8e2e23d9513b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e325b38b9a8482ad3ea543be2df766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b4d7dc59c912324aa4765581ab2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd080500e676f2b9bb05d5a7bd3cfcea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d40d7fc1f4341595c9cd025d52dda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5465539d1ba396b1f4d26ce02bd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aba8f2e1571fdfec53f0ebfba252c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d00fe08be63b3b6b79982b41eca5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bbc4de51aeea95e8b79e130bb93e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247fc622d5a2fae44ef3e0794e8869314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b8b8a14661b55ffc6d39b74b7ed7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b3750ca08ad3a2805b63388a5f9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b547992ede0c6f0ec52a7ea1a68217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476726d75c0e62f82214673ac9048e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aef15c75e34e2de09fe339b5e192419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d68bb762f6f8708e529ad4dcc27e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ab9f49d2f503bf2adbd30a48e08121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d403303d2cbac9cc17f3973473aed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0337adacd05b8bda7353572f4965a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f500a870093fcd8b227d8bd6311551624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00729d47fc77e0d44fdcf3ba3af0df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc79878be13e7ed4b8f2ea34bcc64a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b68a0076c5830da11999d83ef272d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e229ac728c0c21a8c05a2f8f4ef3dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e5f030b2be3ebcec7506a1de348b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37900ed783d628d7e6d1bcb27144ad2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0cd2ee6816029cd0d1b201a58fb5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f4007b906ae44f4aa991000ffdafa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ad30be3bb3a5047ef461f38336a6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7f76e7eb136e5efbef3b2cfee7ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f6933d5c7b4053548a73e0caced4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfc7572f2fb7c75548a8ababfcd05936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308ed8f4f4a15fc4489997eb5bf550d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd598a6d479c8936b7e3a63a623ccc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5b7f4c974a5267f3297c0d1c07de539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7a32bbfd736818a9ad94095e6d98840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286efb1e67f019103174cd9242325541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2817e515eefe8fac1d78b62d8c581d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49ff02f85d8482866c74867b566ed043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c53de1e6d5c94cfd5d5ff4641387c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8dd1e36097332dbd96434dd18f5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99ae52a91b97e89c2b9e4f9c9b24d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25786020e9fa659b46cf6541d69db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05459a97c7516fbe4a6dbfcbf0515c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df8541885d7687376ad9f97eeaf2a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951331308fae796f2a12a5b5717374150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e0e2a4712a5fe5781badb00453af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122660af0fa81acbc5d0e967947c7e1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb83c5f5b7a940fdf097d6d7bbaaa9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ccefeb5c8a3a94dac15a8f389327b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36764a69a26f1cc6eea80ac44cbb24b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b87af5cec8cb0d47511afee268d0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f47dd8206fa311bd8add7865c5d56157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608cdce211aed93d706c19aabc5abf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3060835bee521efe1f0eb6303499159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1f3a0c2d9f10cda01257b66ea7d0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c6f80ff540b94ab149595000c097161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ffba308bb4b12411caeede61ffee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e6f44e71fd2a72ba43057c48190963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757d599ff16056f81c5a876f875a22364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889bed8e693ed840cabb5a04dd588365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e5e8d0cdee235c33bdde7d7b4c88a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75f0b5611ce31179b8b4eb5e7d2e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290245e3670d11d8271d0ffad5837aa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4284a56efea271806abac164a04637769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30501ca339a337fc8afc95fe00fa55ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878eb61c4ac54e19c27a2ae4289812571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03420eb69dc7c2b2d5288d2d28af77a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66252f55d2f5197d60625724e9948c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfb0fdc1224982ed13f32f1ac11c0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfc6e0b6f08a1e3ab98455eae8f47275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76030b0cdba3c56040db4965769323e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801d8f228f33561b4673728327bbbd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a23167e8581a23b85fce4e537431b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824b8b925ad16faf101f3350cf5ef279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821a2d8ade8bb424c3872f0350fb4f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3135458038c29884f61d6ebb78785a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e6ff9cad04d93ca4287dc4df81a0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b8059f6f2827804baa4e59fd4b47883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c09ac62a96b586ffc36f05d712d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb6af9355bb121f6df53580703495985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d7f423841434962bd613fb0e984c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f5acbf942e0ee5daf0682eb5a03bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c7a7aea100bed9d50fd4224c6044e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dac3f31337f7779ba361a7801d95a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2120057c9ed1eac74c7d1c3993db17e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e721f4ec3261ae330bcb48f64aa291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7135fb1b7ae6d32c0a6251be6f00492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3656c28284c9ffc01adbf9e5e4f05093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a63c1672bf2200bd5771e5bed88d3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5f8a1db020ef5cf60321520ce161895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ddae6d922791e1fc729d3e98792196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375411c382bb74f15d146e066ed0a28297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981775a7994a681facb7cfaeaa303f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1969713e3795a11d925231153bb95199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edab0f399436c3e8fc02a0db315bb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a957b2bfeb37f2b98b2ded022e2929101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb819dc13b85661f303a1ab161776649102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36337cb779a6cf997cc43b2a40158fe7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a8ae235c74cc1a84f5c4ebdb56ed4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe352e318f2338880b53b0306398fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd52eb8be946d269918ce3f3de389a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051a96c82b22966f7752ad715d669b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320dd875219b3112623b29ace358a5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92aa3879f54a16d5bec67f80773909109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e7420d811e932e7f4560bc7b91606110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb9f4758ad4bb957de3489fce01f68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c0eafff9298dc8f27516505f6fbe5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0609ac74f0eec0053d2c43484ab0fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8d4d53e6ee6786a2cd759024e6576114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b78accf3951118623db5d0eb4de138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6da17bd532f4f41903cce3128b826116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4b4570924444a80937a490d27df38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6a345ebb46cdafca54e84a9334a0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e760295b26a9fb2b2937576df929719119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19be2f0242c52231b7c4761c2ba0d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bd39fcc2ea01d0c16ec4941af628b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858adf14bcb98c50975af30e4b4605e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf528c1b9b613acf840268df2255bb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58931debb927b6a523174eb0be5d2f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d9690d521a73015c8b25ba21fa43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e63a7f03337645a4cf3b66cd0705e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7a15a94e1cc64b50f97c4cd1f9421127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe79394499ae4f060c8321f675365b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6e644f1a5ed7cba9df6ef92148b16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ed2938e8a3845d8e1d6d52837c3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f294bebf75b9cedf55a0e6ea454bc05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c01dc7fd7d2da30796a737b1fde15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74625f02b49ce2011cd0d8e2341a4c5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d084d57930775ebc48b2b1b14b76e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035c60a38d45cc6474f61d0710df569135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc202e6849aeb37f0d3c13cdfb540136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91770839c5ad54289a12cb459cdf4c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1d49427380ac2ac01bda2d699d5a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016d77e973019d800570f4d0c2ee7c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94eb79054e47ab9977cca96f28adf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40ae4bcb6c74f4b9b8f58f5de5c19d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41370b233364de856e3a1b1f789a4035142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334cc42d1dc9615ee0248cc32a01f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1b660ee516717fb7363e7a2e7a89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26be6f14806818db1af1bccdf744a3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b9c35ddc605f5e452aa33aca288f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949798302e1551f4ab76497f182f78bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f062c2533f83589c51b86957c843d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5beb20180dfd03ea5be05956f8f47c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97461e9e451c0b8cadedf882f9c621150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bfa1a0eb2c6d131486d1104567773151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89fea2e4d1ae6c8c6b7d04f8a6950c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697867181f7acdad4d75f0bddf281279153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df13338b69cbc45208613e909f146b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70030369e7e60a0dfa9218301928bb09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119e9d731f09da4674da4da8f1ef3ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3ce557625319b333268eb77901a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5e8f201d15cda9269a36c5cb5f817158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b527aa7cc8db9bf918d3c8db2d02a9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9404877de40982f129baa1c16ca5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea7235b8161e9bf8a9421ae776887f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c1b056cfea73e779028c8c8b8400162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919464094a4bcd0698b04c4ff0e629f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b41d75c5be1a2ce26767a6cafe6b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141d92e480af73941ba055730554a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740afef6f643793d87619c8f33b73840166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e47f62d01ebb9d121f94954fb23a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b1f6ac309986439779136ee497c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b42ce8923f183b94f88ede61811be5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38f934e3171e00b53cd57b89c96ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c01f830ccba504bced20bb46b92b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6231000e0615b465a63caf226812a9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834813348a0dc2d2645e87042fa20b54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718307c3dc09f675b2946b455336c13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e66741d00b3541d465aeaf6a2beb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79fa46b1aeabf2482da45432c26142176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7db1d84ae29f71068b5177f9378f21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9dac9937e6a0c4956435a04ad1f61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b67e591fadb1f4d23488a144208c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aa20e083e88a5e26d7c9f609d9363180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0d41275c66a52aaf2983b0703ec2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791fd8631f5d7c07f94d9502a5ea4e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd322d1273618ddbadf3e448a0ebb1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61196471b7c0302d0366c7858d95d051184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a212239e86f68c7e7644b8bf618bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a3247a7ab10cf306ce0c48c52d77c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dcda46526af79081f2ce516e37f4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ea06f92c3c073e4616260240504c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31527c915cd9e0ad67d10efb4d0a8bc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a425e9d424fc1ce5138673767449190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9982cb8b91eb66afa457376020ee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943651d760a3cd41d7791e6af0d9586192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe09a53933b7e920741c471c389fa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790492598c03d87c26f0b5be3b3425f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39844519bf5af099ba6960e3b346b12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cfff4eb4365e5299125f45e3d1c1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ea96bcbdef0ed18e9163e08de696197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ae82b0db544258d155ba5c0f1e212198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce3b3f252c12140646ed021ab6e7b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14691b0a8a64cd82a2ad6c9bbe2e7b9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1b95a0e03a4a8497c874977c8ecb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38316ba17e19761b4c2d8e1a32b0cc50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44113672dd390b9fd0fe0060daa760203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567eeb0d811b250531f2a67df2632a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d912812aaa786503224ba5b5250c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647388cfdbbe84b74245d45b15b8e91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae96b9a6b8d6ebe6182246affa797207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d1f1a88dc1b05a2fdb6bedf71ff75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f61acaa0ae56a2dbc900aac0179b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4fa7fcbea6df37307e2946fecbf0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058c1cc2ac591a0975b13789e83e9a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb3a5831f69eda6c2898ebf12610c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e505e33ab2cb9762db57ce1ef0b1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18360b27948dd35d4a313b0297079042214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3058104c535415df3f84332dc23ae7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5441a2c835dd3c05680318c5494fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11b482b1fd072aab8fefee425c5a82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da68b924207fa2076b1718217f5321218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea4317a07cd7678fe77625b762b97219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>