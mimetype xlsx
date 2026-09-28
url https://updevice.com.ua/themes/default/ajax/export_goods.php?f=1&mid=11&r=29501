--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd8c22eafc89e0b968b4bde1136b1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdde0f59f5a54206e89e93341f46ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1204260f18573468b9d76dc6656e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ccbd063cba1578cf269b25d9974e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99986779e3a2265103a6115003064a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9821e365c73623b6492d545f6d1776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6733394fdc99fd6bb84319264197577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4416103e58ba30f76cab59cbc57b678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6690feb232bbc36f982f6969aebae1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c291588635698c474a0a5b2afd59a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2eb9206b152655f3e259131f804c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abba2def092d99e398e9a309e7e63312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328959efae5812d3c5937ebc6d6ae9ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef5c506ea08f8653d7f93447fe3cc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a32170d403b17577f7deecf1ea059815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde9d921fe16f474a4af481df22f53816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f00ef7104a0ecec3317e19874b2c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03dab916f57f59c801c676797ad71418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3e8e7562e3b6e25357d40c209b5a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4df2db65a2186bd7e378321af5cf4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e511d00fabf23110b63cde32deaa6a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80498b6a60da3d21cae2d7b2d57de34c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643fd04d694637628d21187fd69dd1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc49a979f96a6be8e593e510850fb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddcd794917789ee9a474540d4db63425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc12cbb7436ae3db78c80d4d88f44e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa301c4ea9f5de5acf0214ff2227213027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9099e4ca436506f2f3710097a4f7c2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d04781fb64950bb2bfa7147c8f85229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c82ae1f807a34dfe8ec56a6b9bd40030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10d5ecc702dabe52bbaaa4cd292c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce705cb4f60093560529f5bb8a62cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ac09b7ebea6c137dae105ef66e27233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e174f6ecea9daaf639113c270e907634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aae1220c53548998620b046ecef5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e63fe50b3ebcd8895321a010c1e9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ce95227ecfa8131e2e23c663476f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7321813b9487c3e6b1d140e28ee1e8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65926f04d805f391b6e7c9fa7d61b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c217ef9aacce14c0ebf550acdea46840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeddae0246205a60faf02fba435d5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991aa3b0d728063875c727dbce900a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d110b26d2944a282b425a1a57eee043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404181ba8eaf33e664aa0b65765c1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2000098f6efb57dd0be7b0f3db76fe345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e581535082b4433123b4f76b3a5c07446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f0c675563dc27b801f53b06ab5ca547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b4196b406f9a51da8ea6b92ed5d9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a179faaba4b00058251ea66ff51d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622d50c5e0868341aae7641399b01f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d68c1f05c0108a56aa4f4103da8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86380cca96468358f94fd7e4d04aa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121ca0de69ed7d554aa236995cfb7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26580c2260d43e030b343776c6f54b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6c10ea38732ec552728ad0811a8e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244b9b529a9cf8e36693a72873f317456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd99a9c154f4eb7c7cc2d5b0393b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53408bf038ef0b0a4925285b9d8611dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b52325dd5021dc2240ba37db9edd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f75f29f88861b3ac1667935179c1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0a601662b1d6fab4a9c927ef9386b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb391d801648715f4876b6b950d1835762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e8ed4fc2af68b393ccc4f0ede9be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe9ae75aaf7d54ba5d8714e34a0a4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b45287ab547772534b1435a2e5683765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed01989507caa7521e35dbf2ab5eb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42d15edd99d4ccc57a01e0eea35a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64540deade6c5cbaa347530258d7572468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ddf75598d2dd3887ee9b674bb2f8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103fc1713ebd118110ca913a78b94f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825deaece719d71658630a225dab3f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ed05656acaf69d05bb6803ab38e1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b078f0e710b3c4f20b85c58ce6c69373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95107c2b21a937402fc40d8634665b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc10b6934ee163767318a6043fa5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be850c405f5222c02af8ecb7fec52d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290bfe9160970986030ee3dc1f418a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b2e08c28bfeece74db49130dc5b4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38934b2e17ca4920e19e538832eb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767868d07f85bbc8d010932e32f152c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234229937ac5dc229fa1dfb679bdb4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab7cd84e2a211063c693e416b1e76682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7c2b7c51e250cf3906c7d197b8da183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35b98654d988828f063e637e595fce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548994f21f97fc0ffcae8650bee92d2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a6ff1c25fa282f0fff12552afa20a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd9da3530f59205e40c24de8a0a10687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6125d4b81f9c7bf26337b9572ff7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff999e0c4637e935c0725c112b134689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9b6f191f31df94cae373fa53d081790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179d54c0f32df1beea3f7920f6f9f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945817f4d4e049252aa69e0c6825bb0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d78c246a307363f0d18eecf413aff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9627457e8e9680758d47cf622132a9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37dc1bf7d95da53bee678c0aa56eb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9a1e255560c78d2c7965fca0aaf0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90dd0e50846e9c2b8491299bb982b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec72239e642022b8408042f4297503e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ccf0ac661a14122f6e7d5a98a0d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc62f5056da01de5bdb597573a9153100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7df2c2410db8c81b6074720d611d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a3757a9920d5839d269f7e4d032af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9305767cef1b8af524a5e6ae0e1b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9d282b94afb35d2c6b76307562fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ba48987bc57779544fc2404b53618105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c7815c604e601d253360400e75316106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89246867c2d6e3054e642a796b623ae0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b755fb14ff55a5461cae4cdbe5fb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193dd4b4a813be98e35a15ba0d56b8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd5cee2cc694d3a78a3ce6da11ac4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70cfc2e7d50a93334d2f8bd09250d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7de104ab331c1bea3d747dc6fab8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6fecc66886728ed1f6b43d7a184d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f3a1bacaa432546e43171e7b7c68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71943eda11ab73e0b8f1b1b9cd6965115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96f00a16cc01c2ccdcbf52739b680116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc242a196c1c2caf093ce625bea7e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59c762c1ba5c798ff2cedbe70db47a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa1a59152758ddeb251f1cb30b0fc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5efa77e63c8b3cef5f848b6dde8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e1c13f74e3e42bce86a9e186eb7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a7d46e5ac159a05f872d170bb7986122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbf2fb936699be6d44ff104d81494a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35812b1b1c46b867e22ac73b3f6874d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ea0b36f0e1238a135684e2fae257125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4bc04b20e3d7b5e32eb7163aa3d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d777672620dd11ddb75c9af22ed7b65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c125411621defa7e1ba9cb9d6613a26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958ac0692c9fb19b936213a6d6a3d21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d39a109e9d7c464027f9afb8f092e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77b0b74862f53f60f5879a56a8d3cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5a1b9190a2f66b728500c6e2bcc35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35027515955850f313dea4b720fec2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba699ad29a0b53532043cd057f693134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45227fb252c60ee639d3012a26e4f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fecdaac73977be685d52fc8380ba12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc20d5d7c0c1e3f32fc05647b296db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28e7b2acb7d2f1e64c36bd1aed9702138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be179c07192593bb4b8127ec1c8f4ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f1f1e8035aae17699fdee38416711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19a9d4880436626c686228ef745a7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411d80259d591b0a5f92fbb1a9db75b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aed378740c82d942f300cb14368b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f49f1d3d7358b3f2aab9563369cda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ea9bc833016dd6f27a6d5f55af75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ab4ba9d82a265d0cb672e3afdfe3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad4f1f5b0037cbdbb60d6a7488aed9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aed9a0c53299d4ba1616417f26431148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340030a334b6a99f22f20aec69df494149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a48c7986cce3ce3da50993f06be70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e32535eaca5f0474dd2091e0f7ae27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0f84e9339afd0ff4e6f47382d1703152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080791e6e861efda2e0b214573328c2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687361a669d9cfcb6e507d3bec3f0396154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd51ba5045914589b75a7fb092bdc46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9fb47930c3bc0e0cbde0c81c9aa32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a991edcca2ac0cc9ed3462260d1616157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58708f5692bdd61b6002991bd61d15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaae2e5156c74dd815aee11d75d146159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8774b452affa6bf492bf5330ba7c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e14a0f8f95489e594f6b980527986161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d51912dbb7e162f6c0f850f59bd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a8d6386398190cb41d43f4b2aa804163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde15d2feb71f5f8cf955fc79e141ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24591e5704c8acf45fcf6d4695153559165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56cd04264c726b030013dad3bc83d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35d5fc5dc89ac7a724bb5b1daabb0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f26a112ecad0c18d7dc7203d9163bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f531f68853de94f147d4ddc120b5e93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d2eaa1b2d4b8ab08571f4fb0c90d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8289cd8069be9a9c47601a8318a8e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f468468b0797fa4b37bca46cb0bfc28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafc05296bd5641ae209693e0638559173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c414b87a253dac6db2f738dcf3a8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe79b71646a7e9958958c91945dc4e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678a7e2aaefbf7763619c821ab1f4ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63fdc6f5e27605e9103dee189b6acf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a70c4bc2caafd3a1a28afd63def233178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad82f52b31fe29afc67d93c0d9c5e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22391e98dfa5cb70e0e229104d89d0ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8fc86b09dafc35acd4f1b2f0ec693181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a010296572a418aba7183493b6ffb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5351780a3f31c45d999d3664a4baa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aacc3d5ad467e36eeee2a07f91145d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b6284b154239c8c5cd052232c2a07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c854d4d150bd92e7ce70f1bb76282186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b025901f3046f010c44c335f395c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a10dac3fe67618f7c15d3bacbde8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca44d470aa6591fce826c19a9a7f49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11999313868c6c1de5b0d3151fd2d7a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113ce588037c0105fdbe74f0146ee9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d3337a8d64325060ccefb458ab2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e341dae80e406d039b1cf0466c019193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db015ebcba7fb929f051ffe48c68032194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31481de6d45fe165b9f7e7ac6aa6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83566404b49c7ff137919aedf921b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5e3c2b2f4ecfc12dc4ead202b682197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7b72f72d37c381af792aa7768e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68481f2667a1f44f7ae59c09a9b08972199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b01a94f5e6482928fde47ee73ad4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044945a1da9623508dffa79aa630b0e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de649b09feb419a30a69108e955d246202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f1be3d2925a2a5bf9d22df7a5599203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba33764b08951a63095530036ce00bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4c6446689c686d7af48b9f598fba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c5e3cd9bfd6deca524f14ec1ab76e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53702f393a4e824949e26564b3132a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381cfba897a778fe4df54c9dbabf326208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bca9a06e48735b95bfd8cb79659e83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f869e5b4626823129b0ef6ac0cd565210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742bd323a951883b629c6f69056ef7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9b7a9ebfba171e096831c377224f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f2c29c44897be8facb4ca79cb85fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34371c3aa4f7d5c0e0785356f5206d4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f791b1b4a6d557b051b9b9d34e2e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a8e223ef059cd568dfa986b2caa1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6708ddd9349b0f75375e147470f690217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a643f866bef30da05d9863564f206218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad054e6983625c621c6bc0f5f42d9cb219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf0dd85ef0a8b2f8300d25fa7fd47e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10408f562bce2a0814092ff9339c722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13465335829a20785bd7df68a5276d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610e7fd68fbcd4bf291b94b2cb368c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bcaebea7fe2a1a21cda1550829ef05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c930a723fe4b9d611a6c3e5dbd926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4354a1c936687073ae234f62d66a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55aa49f847a3338860469962d44b6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb6d755ce594e482a34f56d5b9a169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03abfcf3af770dee44236dea38d99010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006de785ecc32e91370a46c44571c96b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3ac664117c160ea2d631885e5f0c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a979edcd94bb087f54ed1b14b2e2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4a6d252ae4eedf0b5e3d9a0cbdf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b8aed510fdc155a364c7ea19613015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fd0c47e73edf046cae1b4e0aeab8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf95c4ac0afc3ef7901600a17b45b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d198b1b3093406d18fb1c0a0074668e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68959ec7b14b0613bf70e49e21c847e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b53deab314fe7bc4e3f7c5b5dba7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb3e31eeb6224310c78fec9e59f7ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0775fdec96506d0d4a08de0a0af7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc95eece7d9aa4e1a8a14fa2bdfbdb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816cc70866c57e3e11f6d7d9b96abf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55e35f6fc989d4bd4e733e5a7ae1f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e36438fd0d97041434dca33da4f4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b23ee082406ba87ad7ee538b5f0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fed98634e17c1dd43bd5c27042e4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568d357d558ace023b575ed143cf12529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66757d03272b690f4c412bcb0a27671c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ec6f8b320b0ba4a27a1e8c14d29b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572770f06b9df38d3eec64270a00664232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aaf92fd2c9935951c242c6492bedd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03498fd76a892e8d6d37f328cdfa3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666926f8805ff5ec56a167e05e3c85c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3aea2c31df7f25cc51442f29b692536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b9b58d040d39e6757a1f9e511a8d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f146c001c4934377efe0fb34881238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7260d2d142fe04183fb4a392f71db039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47d20dda36d842bb489694632ca35340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e5092a1c1f5f2609befa206f08ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363957b2015cc40036a1097d45bed0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a7dc631618726eecdf5bc176a25343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba12a0eb69ed2d0d23f9388198a178444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04294a8be1a637c6c1e712bfa105dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb45760451de5056774cce80815c6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace01131b413eb555f2f93f412f215a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93bc18e8605a96c673092d263ab4e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5116d4d4fa60deeba5a341de8fa29049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754abc0b7dc9d35c4350ad44d3cc1e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3110a4fd8e2d501ac164409f1468f6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28794a3e4d36f68191622e019c28da552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ce3d7aab7dd99237f75ef079ea3b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae4393c5f8034368abdb9f9dd8318054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b16e439e88861b223eccea100844955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f6899b9b4de833b02218fe8cbf9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bc42c3ba781687f3cb7361cce5fd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551101c791c106612b12b378eabd94ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113c40d2b7e2dcce8769b8e93ac8b6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3519016ba0d1b934025ed560ee59c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63dda8675ae3987f671bb5b50c708761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791028ffc4e01bc55a38a77ff6c4b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816603cc06511f98462a59a0739271d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04013b84dc36c4c382b6241d96f1037864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d250a0ee497abf37450a41fbc347d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426acc0bc9afcfd764b6a9a02c3f51666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028e2371c336c031296c9a3ad9a949c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c33cb2ad70ea4e66d99afbd614340d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d012fb9793a033d8697992a016a4c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9896ef5f7b6a54ddde924cebfa28a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00500d936847e840a7853ffb6d31c21d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d1dac2eab508f36c78fbc9809fcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb41a2f2ed8944be8355c40d629f6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc37a2be182a7b98915b903fdf940874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bdb68985ba9a39dbb1990c43a30cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f7e5a56d5a07c10bfceab5742360476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7d583ad5c489ab6df1daa3566259b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc7626adb131cfee90a4feb20f8da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4b80665599475676ac32b787e1eeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b623883f214886c325d29c27086c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70219ee31e8cb0066e36d3b7193d15e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5392661ea0287c3caa91bd2beaa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1f23400aedda4469213e919660df483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9abbe2660dec85c97037058053555d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99702a86cb11acb524110ec66931bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b8e05b903bc7a4a8329cb38d70dc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0833259a20825700630fe1c281b50c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a3ff72f776e155fa6e92ce502891b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ffc94e941496e9fcccb58c7980c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323901632dc062c62c2d7b192d6c89490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebf3bbf68d5be50035d5d724d461ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6554424258ca293cb3012e29218ac0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f2512634cf127dd254ba445e1a3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d597832734722e37d4f8531c4516de894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c65be068b86dc0e6e8183b3d4ea48a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa891848179857a7c317c278975b7a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b4ff8f11c0f55d95bbeb7d62704fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584488a0f525c830d725d4e80414a9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b125abb2b56ec6f90ff9c5dad5948699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3fb37f078781ffb497dfdef6673d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc832c5a338a87cfdd3726489a0f832b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47059d635d89e9ce0f852c970ef07d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900362cad1f7721f5d0b326e00ad81f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf20b604eb68719c271fe0922c27f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f89d4d376a4f150c8b5e846c62fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9284f36717c6214806d0f85106048106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf31f0e463356ccef2ba6a7fb39a89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a603d84091287db57ead9ae71b9fb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed367e5538bac1a0ec95bb9fe7e46b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ca23a2a4b85455d8e92f6fa65c645110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a519133057908e507cab902712fabe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa844119992fea6dab837b0d48cbad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa2056046ce6c60a2101cc302aadce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfb8d89dc30be0102226e97c2c2b11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef293928677b42b49722cd5f1194402a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981eb4ae97a30b9a01dcd744f07d9ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dfae339fe8608ec1486416f2daef8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a629ee829cbc61851af287892a18e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89a4092cede9a6e94f44c0e2c89877119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba48daef34dda0dfe9184acf0348e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367c65c81fa1c2f93d72d20e49cb2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef3e88c645b825c8bfa4791c9952b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66b71a00732a1ef0eca50026a76080123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428026d8259e408c9215ac5778a8e4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5a7b1e533a93a84b2f9ddba3df1c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568151fa4c897c878c5a496155b5a46e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd9b6c2502615e28da23429c77400127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a8eff2220721f3348d05722d40ebf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d299275438cd6cbb45d999195bd8ae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b172209249406f2ee7a555a1a08ee8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2f9de3dc9210846d523a7778d76f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35644ba8cadfda9333d44a962bdea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760a37f3c358903bad04054afba59a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d22d5af6bbfa45be90740b84c2fee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a786d143fd6f7cdc406b81e60ab771a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c673b73d815826cb9fad9ccbee4165136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e6dc22d4bd0af72d364f7145fac7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485374203863da948ce22b93588fd14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f53bc21bdf65b7c0e0a977e1db28a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c183997800330c73a911ad36c40982140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a3abd0316cf2f7a18e4cd69ca6643141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e69f8baef975396ad6d1dd1bce2f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fc1e205b1ea2df807336f7f21d4fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f6375ae5ef2c38e17c2ebc2404bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791400732298b99bd975e08fb1d23df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8a86efd132384e6a1dab1f0c942d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d97a0fac2ff1905203535fb1e57cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160c9acf3883bcd07dfa1b28924fffa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c4a94e795cfc0fe9074dc7e8fb5a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f05c2ba8aa7ea583978a38aa8e0be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fe48a0d3db36b06e31da57336cc82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011bfd48f67d97c4a35adfdd39c627b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80498fee6d99dd15ad4d55b3b61720153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e74faa0abd5e09c67bcabc8aea279f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235730e0f6368f55989631017a40f92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027ff74f1c4f99cf917f21cab5ebd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec0fa3129a62801833403c3c19f0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07efbc5cd9b4cef50480009c7ddab0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc47d083062d2fa4c3153cb715d616159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf74894ab1c8f360de5ccb94c05fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d2d9c005cc01c51a5df9ddcffbcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313ce6a8105ffef09826581f84f8a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6f744df38e23f28c5f5385ffbf72a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e329729d609fa4892c4c33f86d8e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f711f4698c7041e7f03c93b54b752165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db2a766dc704f7423642a1742799d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b5eb534b6f8fc4f1a45c4483b89c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022ae889064643ba635f75767d9d74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18af5f25120380bbc42d958308e7fad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c573d756d0ec187b468075a8f711f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98feddc206c11fff121a6326f690562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c962ed0e90787b85cdae3d922c1735172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e4452d656561bbbc3a78f091eb1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aeb5ec573b9142e64a5ebf23c893c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe9f1dad984ee0074dbfe8a4231369175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d04fda3ffaf285de8e2b8a8c09b2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541b159983b335c9d7f7bcd17f1488c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dda7a2c9873bc0b773bab9825818b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579bfebe49f050ebc6b2fae72f0b9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cba133f003a652fcb2601de9b3bdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b530234d6aad21012bfe5428ace630a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedbde0238ac95102b98b12110fd01e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac69b2f13414086b37dc5d245d542c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de307cc40d69b0ec5b9abf086bc5b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a04a36e79fde768577d8e410ac03a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f673ec46829dab983bdf1d7d7464186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314dbeb674b8c8131e6ee2c8021aefd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e166877162886ffabafb5dd8e6ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ccc5e7cbaf6ebdca73755860c504f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264fcfae799b839c2f77b0a4df42a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665806aee0b07dfbac8bc161a11d5ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feff0e7b11939c9848ae830fa6c9d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dbaf2ace0ba7599daf1fb9f098e25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ad41c1f4a055655d63ff1610790a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa794f87101f160ce08b09d94bec6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7763925aa2915b6f2bd4ad726b083a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274e9f12a911174b04ac2a3f3eacef1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8089df0fefe4e1a6b52daf99d0414198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1749f92e480a3eedd245928ab117274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e3c090a1531dc36fe8603e3d25fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a181e8380a1986f1dcbc82b7485b33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33b077302254d643a03054fcd609af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd671e72fd1a14abf55fdf51e3270203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404c8efbbdf2cfec75a60fb7268cc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a23f1a7c9f577fb5afe6156a454a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f81a7ab801e84f28d4c62a7c0c5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b257aed12fcd695af52f7c91d6279207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2716a385a999dec7b7e2397f1efe5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dabce2000df3eb2a01c34d78103735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a5554cbf055985e88574e7b689db3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce7b7cea4e9f82635b59b830e3d8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2648fae246e22909f87d0724418fcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d615358f5524d33ced845142ddf1f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6750eb3986b6b8c05d4a93db0686510214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87d0b3a5cfef0634802cb358d38bf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc998f23256ff28ab8412bdf3e6615216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ee058ad4f4b644c1808e3fd2b678f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef6e966ef748d706237a308d0147ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f73f6ae1d34a18e32de11ff1002ab7219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>