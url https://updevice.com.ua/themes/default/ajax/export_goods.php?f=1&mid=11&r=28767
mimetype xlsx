--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3964e01746234f8576259e68b3e4d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d30661f7a6bb1192cf208b29ec5a1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58779c317ae16c027713fcd8dcc7cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4373378ab7580d2762fec93f7bb5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05a1eaa3bae8fd9259b9ffc4a562335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dafd48641176f307b70a8ca8579396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bfad07d5c60d527deb62390a9bc8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58adbfcad58574a6d89ade5462b7d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4ba3ac47f7319efb8265d94bf2eb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a9ad8b437ea5a079a533c6ca362e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b3a7dfc5dbdaedd44d501b2e8ad111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3bddc51058f72de800abd74fdb99712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549baa3c4e3b524d4e732a41f10879b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf8f8a98b3fe7492962da74c04c2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac22272c77f2b6993a806a6910ce7ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26408b09d799861008b703488cb6800716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb6a5ad38fe6e9ccf109f928d73af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb69041a92462dce4db5e847882a4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9acd4a99376af21360c42d21ba411219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989539524f69734516da3b5fcb07ffe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967ad7f9f38ef84165bde4b7ef3c52221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1614c1a848c8e47dbfbb5c6b8c72e0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f9bf3c5a3a180aeead5f41f685cec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306735fd6cb2fd8808391b2f0e2c4da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac69f67d46d1308c380b455bfdcc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605964266069529a343edb96eb76a2b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b264bd764f8d0cd1453044360bb9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053571fd68e44d5de6762d06f0ae25c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ffd2fb5fa89c210cf3694672c85f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a4ddf1b2cb03505c34bb184e4387530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53bbb38cedc23323a37694e86a02f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0aca15e7b2b2570955be5838d78c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cef4483b9d1827462dafdd299476033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff272cdef63a2ee9856e9972ad011a0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234afc2b3a20fb86bdbb8b9bd843859035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de656ba8654fc8e4a900dab6eed40c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04252cdc592a580b46c529e0fc5831d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac27c057430aebb6789d510fd482d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e655dbf497a6330700e460419b08039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a3f46f19261cfa409b89082a08b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5536e8f6a3dc8b45750043afb3bdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baf691166add5bbd81073b5738063e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c719be4a1963e0df9ba7669e89d2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b1cde261eed42d877084cd005094644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf9b082d415542ac902d20af12fe945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df4e79a80bddf2b6d1d0bc73e064946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8029e084c2b3a3e171e9e2de25a4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db209894c28c94bf17a16c345e348e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2e5160f94ff618238eba2e01cf98e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f1326ec3ea6e15068df27bb95249850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c13494eeedf1b17abda7d3bf83f8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a006e0be35bed9237aa11b666980e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435cae8b9dacbd52532bc025550c18353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416426c72029cff9227db0da61b47c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab9269bc7812c6e25ec4d6ed52926455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e1b745a56ad00b04510974b2e89c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf00ee4eb10142e812e58261045f2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e31af568dc0d4e258d9c14611cf1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace60d2f9cb2833c9297323ee21bdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3bc8e1ce8ac6895698ae46dbf0cc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e1ca6dff4010eb945b11cb036a91a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb17c8d1e63ae8902661a906982966262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceb5a2bf5e6f34634671561fd4726463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276f1715def4438e80d8dfcd65abfb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ea7a7875a2458e97eaefe818cc88c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ba13bd43927db2c3ba30d01fdd3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc3af7bb6fa03a1d89d86970458ac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2543721d949310401b711c7549ff6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d2170786aa8150e94e0e81e5c50869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c9d53ec1f4fb767074f27cd0320fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86363ab3b7410ab93002ed093b3053d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caee4894c1ffb70a7239917db1384972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdd6eef9fd24df3682f223f626103573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103f7849d9820032de3ff6c8bff96374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a795843b18d5c8b7c640c04888d8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3add8681bb2b4f233b3762ffd04d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b67789ace3b7b1a6dd9027b85bfcf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95961c8493db391c00c34a5e1f50f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19d1627cbc5242238f7417d0edb51779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8003e1ca1567f7670d2dc520594b8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799249c5453a85f8366437803de909681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b05431d9a38f24dbcf7f7fe3370f8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f30b53ace76dd2cd78c5ebff336ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42dafe50a13fd450b232e819ebce2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f20f3be14a857fd6307fdd261ab285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006bc5832e65de88174722acb8d5dc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087efdaa2f87de6be7442c72bc37ae087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec4d578166ba9667fec065b38206fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431dea710a785eba1759aeaa07058bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f164ddf9f4ee8c066de7dd24b61c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b300d801e3d64c3fbf806fc2cadb56e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88721df74b26bcec40d292cdee04f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff30a572828f2ab59b10f261dd917c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a50db6297b1b6cc9c4d9cd27e7b5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce0ac29fce6a77dab2acdaca2f56595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e5beb696a3a9169e308535f88cfc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd82895ec1189f613a0aa647a66d3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292aef81cfc247a35935452c2c510ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed905f3b7228590f08c32fa00a23c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe6d727667750bdf0192a997052283100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a644ae69a0dab8a089faffdc533839101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80ed6e29f05a5872fa218d815c23f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f944be0dcb4fb015a50f7540a1959a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fe63d1a178f86a25f939cc19fb0f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50360db77348402d5347277a364335105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ded28c070c88e2d66b6ee4b2c755c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a5044a63425897deaecc8579f2a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd20984602998dd837e2f5ab03f408108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285de1e3cf32c3bc908d0486588b8fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e25c6ad930e524980ce446f6aa36e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c213b0b57a0cd03006d4acf645d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac911de68746a3a4e1f7c60039bcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37129542d05245f0efad29a8f8a88540113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e54b203869b65073b90b5405ee9db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb3c7038bfe84816d2818670407b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188d4a509770587a45f47349567d6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ce39b0d333bbafe134152b6f1cdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2124daf19f6763e95668974b7493118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ba3f0e3d1bf70c19dbb6a13a56df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6029ce744565f2e6c1593d15e5474120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bb3b39dd5408977a30ce4e2fe4ff2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b403324d9da931dacc5b7b35688ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696752cd2eed1a3cb090072a12b00df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c3106f06cae421934e1431c493ba7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19826eb98a3693c9d99814586a95c889125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcbda2a84ed254a00dec536c22e596126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2445acd07894489a4c075ad84d94a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21c601a9ef5dd1be37980986dafe3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e529d2aaa631ee9809add2dbe8871ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8563b441ea67692428d3e88a46a33f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188245a448e85389792749071f7849a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255df5fc7502f0e2ef130c2d49b859e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f01df69c84d0e37165f0a0ae344a6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a2af286f1f34a8511de191076dad5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54654132da07540a4937ea30d3783407135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a7057cb5185a42410fa5c3629a3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828501f2f4dce20c991f2d9d768e57f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492199e7c14df5b4f23d93aaf1803aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d0a727b6ccaedaed94d1029a6999e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19354ce0f0dd0ae2317d40b289e87f54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5bfb7ccc68616b3d431c3765dfdee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34f4113c7caf8889da6d526a421fa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0758c8ffdc4aecae9ce082fa401d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943b9e48c9b4e46afc8e3850094bc0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fec820805e79a1ea1282efee3e7b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3f3a8a51c6b9d6ebfaa75178a9d9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926278726240f8af30dfe91346f09dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bb0fd292b4db8fb252ae9c3cb27ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864ea63fbafd4904b245c6b0616cdb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a589326c3241f7918e93b373a69511f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7d054ce1b04464cefe28856e62e63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599af46fda1b24d233dc617729231d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecea9c48a0b5fead9b64d51498006d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a800eefaba00baf3ea905beeceab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37014e05869f450190f111691a70fbca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c7f5e8cea322cf8846c2123f2292156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477231aa1ffed3ca5ead9495b558627157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33170c81c96017511dcf93ad0226c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af81d430b191d2f50f73604bab19e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe57914cd7babc6806d696157bdb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb709344e9026bf478f33a6a954a59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e1c067eb4ac1d733b4a20b4722942162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab3a4f4150c7d1a9a628d68c9385a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bef8d87ba15803ab267f75ee6a01a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff92c393966361dbf6f29adc7d239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675f0b278bf20aefab3797a06cee254166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18eea19e6353b0594394f0cd5304dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e86b4bab9d9cb04668bd4aaeefd3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbab3f5633d6f2476a669ee70c2c72b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fcc23d4fc515912d8a485bfa6b89e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367096709f78c7e3dd468ffe61128df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79309e75199c9686cdf3b2e0984fdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c94d262e352b2a47a20fe2cf26b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfaf800a753d9737af1358f2a2e1f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c5fabe7a27012c678deedfd27392d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d408133816df95be51bda55cc71f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f4b605e7834f75774be0b30bb403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bf022d282862a55ce43e2fb4771bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93241aa223a3c14cc0dd74ee4bf1a767179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfe325652bb98e38905c246ddacdfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8fe64f68102e6d1154c5eda19a41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eef85e6909b8c7a5a7f063fe281e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cb04df8135e8944d7ccb9be63a869183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab506d7b01bcc18003b4ddffd745efd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1662bc937a47c2e9b1c44327c8d6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723769e6dc464bfb9daf97b58ecbb293186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717ce33c78bbf5b2fefef6acdd15f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115ab53e37c6d3f6cb4476e02cbcfd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0280975506df76b5317d546d3e83ea1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7db512b2ef5ebe2d243c680e2246190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541f5dcb84ae50b7fbb6c479332283d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2560d48c51e80876442add899f234192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405cb8597f7a816809a7e8bd18ad66b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf5f3df965000230742f7cb79e7db2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f205c395c39abd12db559fee6cc50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09caa90f7f547bac1298f5b93496f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee84ad888651e1edb5f5815a2cdc46b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efb424e650728d8bfc0789aac0cd4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09849d6e248843490a1678e92c9ee569199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac76b1f5219f485f39d7b14dc46d64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec79fbfb6fc8da17cd5fb0af227578e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df41baed923c266ec1fd8c587a1cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064909ea59f00d64267c837d0b8aaec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e781028c719f225188db0aa4205c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fd1a02b38d9cbb35a847a5cfa80f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8ad930b59a13b1f2885e0ec988c23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdfa5688d50aeb2096c105a77bdc30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb164d94f43f7c52e54efad3d5d5b958208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17134a48bd2cace7b82974e71b53b73c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58863d1adcd05524274eded79477a22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872b8136ab4fa9a1b3d58dfeec81f3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2a493edc1ffbaff07d4766c4118b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b7be6948b5dfe3dc39cc718bf7501213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc6c005e85e8797d4cf656369521b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eabe943f2e710aa51a667ba94fe7a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d83e30ef92294158a74a55d0af5f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b36691a2aa84c0e3074b7892644dab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d622fcf05e5249939a14da24960adc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e3237d530a593294fef4a286b8cdb219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952d3b887952d9a38a8500323621271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaefb64f411519a7b1dd7110b6260c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eab902a46c7623e64875c8d581d4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3aebfc71f157dc14222f5b822e7754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcbe3931b875a5a3b3452c42c725325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84968cb7a9266002ad81cdc84293a7c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d98115f263a658e80ad487c0b80647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce4adc59d1de9def0acd50e880ea898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c423e65f03b0d685594b8b94bf2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12080fc7d1a6f193886ae103543ce7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527736b89ad4c5e2bd0c9f9851872cc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2591a6ef9ea98ec26b63253f2af1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85147d677324f6d293bf26676cbe2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea4197372249be7f0dddf4d96a3ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b4f7cc46af5aa428f36db6d76fc9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb1b1eb6c9f0602456c63797969afa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068013352a9144ed0b270dba14516e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21322f1601c1a3cb4d31b222ac4bb2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694a420966bd94a594bbbb183787bfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ccb255ce9080742f0b53e4fa4553f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c26283c75b8436843443e2d4afb73021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4a639004f392196827d06008869ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80d72ba006d17e8dcaff13144f873c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e29477600aec4df6a0b96a4f44ed224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a1840e9d44b9e80f40e3fe4fcd16f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9488866dcc38f360129746071b0c7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee5c787b8a0dbaa538245867d0ba027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171d5f0f7b6bc568b8141fb76bf6ccc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da6874b4a66f9cde5ac028969363d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df764bdd6cc2793ef7636fca947e9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36da7edf126d811cf787a5a3078e1f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e49de7341d01c8fa3b49b950d166dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd86f9c428d9eaec4d08decc2c8ab033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873358fdc4169a3fb1f35e33d2c2ce0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8ed2629de2dac417c142edbc8bfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b10cca94fbfbf8bc085a320c021a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f708556e7ed831def839c69441f03c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc910069b89d54f0712215c73e996e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409d45423a79df95e496d2ce81e4a4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150411f8270d8d270304123c3d13e4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebc706692ac949b4f9a49b909fa08f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84c876d3517066c3d0ba2bc4bfded842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ee8893bbc58e86df1decc15f38b6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3009a56543cb6a9845720291c62bf6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bafd7c0c3a95d0625eecdafed22c7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c2d92d9acae7a77e14429c407e43546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8a8a4833b0684cc9ceacec6ebd89f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d28af95ee0164a5d75447ec84b8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c1d856afb7b4c3cf523235fc14f4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986710b86055463e2a85631f6d94a2da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e955f734e213a770b804c295550051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edb052b230071fe11c57dd97fc650052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7140b07cca646af05c1ef70e99f4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812b73fb46aeebbb864e4ce3c68d20e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5ffdd976dc00d180603972dddd21355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b86d7c79f3d1e4b9a1165c0c36c5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672899a480d149ec9ae86a53ad15bd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc22332f28f90dc9d8058708c4b0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a8b3d3dbaa07052dd51b57d7c3f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067268f6f561d9f8c28933343584a96b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94e7ff08b0eaca303e39f8027383061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fc5b70d79a91062a206b2eb01db0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494ab68db18d039891396888984f0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d0e688ec13e8a7edc94aecd7ed26764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254b1ec426f432da6d0cfd2ea803ba965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247e7c040b1b88fcd5b6fa385f3cc0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b98f87e9c850bf75f01607ef308967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f8f28e99ac2fac80231937134755a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b232a5af527461c183ac8daee9662c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18e23fed957e263bcb9868d3c98d6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd4b026681df1cf50b2dddeafa1b1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e52406d06ef58c7efc63495cd422d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f7c605d2023293cfa7acb8c28f3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c5335e0ea6052715b6c53555d7dce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4520676a4cc8c7ab336033bb742b8e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa7ecf20fcba98bf6b04b62e32489276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa393258cb98d9b59784cee270b034277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85d8ce7ae1f34ef5346d8258f0059a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d682ec512b8f3afa5ab57adeb2c0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a85ed7564a0cf7cbeae5c355189980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff761e27081170ab03ffd3891f66981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412c04ba5ee961f378298c099e3b7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b66bba586e00aaed4bc3f93e607bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150c63340ca149105312d1129703dc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3f3ccaad63047ff75c9f9419b13c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8552ab83bac260764f43e283e05e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c90eb59b4f7b27955fd10f2c1436787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f58f8105b260aff8e44ed2a1fd5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb9f31ce42b8dac009c1aaba0f57589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48d1b026d334aa71afc63e1b98f53b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e7f730091a3b81e807dc8c16217ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074412cba40f8bcf2c94463c3cf50d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4832459cdadb7b775e3d5bc837334b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8014907bceccadf225f7949492a510694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d61b83e46e74a1c5be0d2714b96295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cc59be9e0442b4a72a0856e128f1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c625448b34507c9734e44b0593809b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc8cd00a5deac9a3b85f2ee902f4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd513581c224541dea91eb9a542f62199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b79800658f2f00c80cd19ba2910175100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0da6e428e3ba5581293e05cdf08ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac538eeb16675f3785c9c8dc5186e4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a64028b3192f87171e6d5f537b49ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2641d43b4d174ef5c353a700dac7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40012d64b71709b15299e069c03630c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404197d40b90aa97e463c2d62f7756a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dc3f767d044c296dc9298ad7a5942107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09610d4c4f7ec3ce4b85cbc675b6cc6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a412346e56e8692cbfec168d59004109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909efcfd1a5ee9ca4ccc12d3d106c44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d06148757e0436f5726fa3dabee9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aa868749301f4b96bf4af0511bff2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc607ad0b227e40040277c83d57f039113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c077a7031f33e2e4d43cddd7e1c51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8408bc73d8e96d64e76535499513df9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb00a2084aa314078e3dfa89b45f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19acdec63b67068bb275284294dd13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f0d0909f2f6202051295ce0a638a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cdc9e6a7e7449f47b7b256bce9d75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790ba36ecc466550f8622ae462551a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22100174a5efc35ccac6439b74330a05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e78d1e5f7c3ebcf7e49f2f02a4f7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3caff20c64c99d24262423849fd79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307274ef7807a531a08b2e3a72ddbb41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d6b099494b7056d9eea4c0706c645125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7f826d4cf5ee7d82a1efb6633c955126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f371091a15c68c3bf15af219ffea0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804e0417d7844be0c65f48be9d15b04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744203fac336eda9e49d97fdda34ec8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7606d6b27d5d9d9fb2639ce76221d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb61a8651f42236a247edc4a808b84c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a54bd68992aeb35687032b021d18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b1a8f2551eeeff028a05271b91769133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ee4ce5d591aa107499aab6b260455134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0093b11214166fc888e69d9d4b5bfe2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb0538863635463e9638b185979cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda22806710cd0596341359ff59ea3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892e37314593f91954fb67f1fdcb60e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246085fbb96b1cb7b7c44564044de183139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7444de3041b85125eaaf6658c07f43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9512ea61d3a0a1eec65120983471141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6d0236a47bc8396b8c2a3ad086db4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5491abe1d52775ed40ceb702a46c78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac539c064df45a52a2ed558fad3d39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f3d335e3717c39828c69c2da691a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c4689f10853f92d8c4bfab49cc55b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798aa350603907064adf78c20bdce72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca279feab88ea60147aa3c96851994148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbd8d364300eb436a85700bb001a7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a0f928ed6e9ccad76301476679909150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b0cc96f92021687c24f78db90580151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9005cd8a5b96dfa93609cd939130282152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76936b41f84ee3e69e87ca920a478d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f8709795fa0f88b87069a08b90b8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cafe947a9df18c31ebf50384e1b33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b3008f7c60bca1241c4f10b52fd7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2290e2b5522070262d5d32ed11a8ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6eb5b18f01884a4bb6fb168848c13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f6e0b40be8fb270071d6585f9f20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a946c2afc3568758173e84b55f1ff36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66889ca53cb48dac3a876ba5b94cdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872335db5484aad54782e8800204cc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bcc27b69858d240fae5a51d000e6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472bf3cea2b86ed2205557bddcfe0bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a38f9f6ba3f226e9b4dd38072be9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7816bd19b3114e2c054cf8c3cb9863166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c254a0b3d7f55297f8d9d0022f1f96b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85810e99e5a9d9de89693591b267c5fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41de2acb23f4b9ff405a0120375207169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91fe720b0899fb678776f5abc23964170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23a6e8f3a5102b9df3e53b7e5c2972171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6932bb3e0f54e0d81ee9c0654e1895e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a3608758f639505dc4c43145e4e62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e76b2f4432c90d5a6df014dcd0ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2320c3108d4d505e3308b80d2ab47b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acfa027051621767942911a6247717176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6075bd541280fcab73687078847528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee8e2905e9d908a7624aadb8633e24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055cec80fe5956cfbc1a73e156a17e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa404799a581e26a80ab523601e35b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c8497e5b31239b9c3d61f213cd3f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadb76755cd19dee8dfac9f6598e15a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0419c1b534e88a5e39945e8c5370e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44920a36b5263bdcba710f2004a65ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e62644b4188f8e8ad8d1260bec409185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0fa3ece2d30b0594db4012d307b08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20005946e18f5927b8093f4dce38b7b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f85c015a976e648de65d0a85dec7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba8c6b1a358d23ea73f0b6e8033892189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280f965777d89c39ced1849c43660b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1372f34dd4c1ae469ad050809c28e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e947b8a8fe829b203f2bc1fafe25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e166c5e4c4b0871df9e079599a1b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1117440073e6c3f1f98b934116046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39fb125acea4cdd12be4036102c359195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eac752041d6c739d370a702eecb83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75764cdcbca0c2f4e863007fd8a8631197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c07be862d973376ab596d1506c1651198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c98ab3cef601eec6625b7d8c9b75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98323b78946195c4f185fe1950bad58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8e9e6f7076b51b3bdcc6475efb851201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b9d174ef09d4a1414f7f60aa559c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc282f30affabf92d0e03b4df5e071203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9b57e578870c309e817bb5e9ea5fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6450c34f5407bd077e7d454997457a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda101692cf656dfac15e6e7237976b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257714f6a1af8af431918bd020979f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c035528a1ecf769f630e4fd0644a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1fd5fab5b2b76fe4a15046764aaca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859acb5665c9f0d451384dc1d1a31ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971923a450af7d355588e9b02ece83c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacdc6fc376bb9c2d523a38545e85f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee480275bcd9cdd3d4d67ad3582725f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba55e8dd97ca9c76ec5a7ed10fdd74e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2d327d22598e2e74ba9328cf1664a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f35ef114d492694e037482ef9c7090216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bb99215374e66017fc91434e7a9af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa876d013f865966c9517c69c07ddc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab35fb6479de8cdcc4d4c4d7265273a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>