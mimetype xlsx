--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e51a6aaf300ebf2dbeeb9427a3ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16221bd9e4571589d138bdb0370588dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154710fd459f8860c7e0d831e1bf791c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c832695ddfab9bec70233bff7b54fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32bb48656668040f6e5d444c9db6575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02d1ff6c73c894388ee1ac45f52c916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800379118b80d7add359d7d26b744927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06598ef22fcb7c75f7529196a3af1ae78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2306f316198c894c178fd88cdb44d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f5aa83d52bd94cacd211d6a17324510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4d7227044cb964d6c16623935ef911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c13b748847281d38284622877085512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633720d692fb85944164d2348c277e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af4af19922e05823c93592a4b799c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c799847707f2787719025e524f9a8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00ad21d2d151e3f860a4c376dc8b4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e46df42b780d570d4db4698420ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a08facc78bb498298a9c32139eae5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e00b44918fd1c1d4635787ace2cf919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7c9d4b37147aa9387afeeba012d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2a594b2984e9c619e556f00a8704f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595e52f9be7280e6856b9aa45bc5a0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67c0d5c18e4e1916ad080184aba2ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457cdfcb9df9efd7e17188a1d0f1d5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8a1dd17cf31fde3d9c31e31b009825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb32dee000628cbb8d2bbef09e91bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c6fb292b285981ed7b48aed4e910e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d836ad4499cad189e849f600785728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11effcdc7c5bfe128d3615fe9b020d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791569fa6ef98c324ee8590976a3ff030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428ffbd0d76ba009ccf461d1fc64f0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f648dde02f7239dda6c45aecd4b4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af55f261289049f572de9a5dfe66a7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28e1190dc03993b7e0a05810cb110834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c2c940afcaf7688156771de87afbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545e666e42a02aad772f1dd532d3e1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312c06d0d19c4e31c61bff78045b97c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d503e92b32e9f6a22532f4c1b7497638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e5b71e0e2cdc34c09dee0ccf328a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04efaf5ebfaaea78c0a31edc11507140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad134542a1dfeba659499b0b5d0e2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cfb4e695a4df4928481cea34eb93042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa0a7dae8bf7f24c22ccf2506b595043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e352c4a2e167c77753cc20dd6a18d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7909e3141dcbe60d84c8ea63d5b36d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918f02b8cd5f3b3ad5b5f5f524be23a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1735690e3da8a996d27487cb917b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4216a87619438228ddac86c96ce09648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b28aece0adbf40898919c086d52649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba301e24a9967012bd6b24dd0301c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113476bf961481fd05e8655d1359c80e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e665d0f610d9714e59e6af7dfe805952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b31a6300b8daf150f2a2d3c8332153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a19b95c313b55ddecb80b5e12f6dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc657c60d414769e79dcc52fcd60934055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da164627dac9641b2e62e7d02efd298f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45ee31e78e3bce42c8a543b61471257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1926d1db5f134024184e0c32b4a130558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f4029e37522b387ca2a4cc6f4065359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9f53e465524ef794cb48e09c07bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550e13b0d52525fc97ce23016d337b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a495d84cc4420da2880e2724cba40b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb4e596779e00b30d054980fc3453f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e5f3cb2eab5e02a8d060d1375d19964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5847472961611cbc9df2048c458eb5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263173b7e79c7b0337fab750acc53c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ebf588501531b19f08817729bb72767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41da3b657e7ebfbb516bc61cb29bd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600a9e2f3ef2e911cd8933d01739b7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340c02ecdaad400dfe391cd5010ba4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eb1c581a5cb843e00b17f7d9e617471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751824bfe433564fb446911a04c0857772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc2640f0506c8fc7ae41d8dabe84b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a82ee84ce4f296ad651811b4e083374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f7b699419499b28966b16d3e5940175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569bb259dd10c574ad67cd87badb86c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436ec8fee5f67ae6bfb0ec288de601677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eaa86ade858a12dacd07ba194ccef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78405568f8ef93c3a4be26b988e81f4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384c0a1cd0aad60d12e2062f3a7aeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82055c7198875d2f0a9eb8334a9840f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43354bc80f3bb16c5dd2732e7eda2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a7e37391c6fdafb5a31b072c26ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dcaf1196348ea673676866becd83884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4d5d09c91ea3d43e17b3dcac9abec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56177cf2c5e4b5ec5085524b06640b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38d4ac10cbf74a9c8d3bc4d9b77c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03450c36c66a4cb547a0ecf166ecb7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428bd54a585e0004d6e78fe7aa77d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a3873e4c043ed19b471788db0f8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30723f125e64d1abc792f1299a02d45f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980f1cb56d9b77068d4e5a290347a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f805abdec0337b6dc25dc32a55af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318eaaa717b8b1d24ec519ad2860f9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fb332440c5390ffb8902c8a9b845e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eccdba87b5e673ed4a0285ea56b1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a74aa0bdc7e8b54812767ac9abcb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96743f433bec1b6d13137dd2c9a0cd2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c9dbb45c5053efb1ccf661768b11499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181d603414f3069d0442560953d70c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0855e499dfd0e1c6dbee9ab4a43b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579d082d48595672a26afb2acdd406102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb84722ca4eca4af2cc2dd808de49c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bfdc8dbdfd751e59b9e2aee4f0882104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833666061e7b6d7b7024f9b53f3f10f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721999503bfd7c520ba4d5b83551b8a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bde4af2be929515bebf1683fb77a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922182bd00a73143365e172fee21d5ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c57ad7d771b2ca8adacb60c4df39dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c7224e5bdb43bd9632ded45e13dea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dbf995462f343ff9b562a7a2bb2d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df1a9580de14e40f2dca81fb34835112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be41fe253add752447eb164b91ea3dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dba0d24df5f032e260a408c1588ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632ab0e1463118a3cc4046cbc8c6e82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4f41e024374fe2f4cc64edb21cf20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9703b43ef6e10293b1957a61df2c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f5e7313bb694a3b8ee971eebc40c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657100a5987d8c4f769be64dd834f4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160328c76a67e5cdfcdbb58662596d9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d3fa4cf2c36b7de70a2d71a386cbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b50f72deac6238c3db62c5a4d25317122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb287230fafa4072da01027bd5c4968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d544dac4819e8ab2f0f35d782543f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa8503213cf73c89e1ce04dbf429d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776a1775b609c92e45daa84fc742b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046ee8b7f0e1ff1ec988f95da028b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39578bdbe67d1b1a5e00add4f75d07bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a8197c51aea75e92347facd70ce8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d88df6f2ec5d81081b67fa80c15b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a52eeb690d9c26b068199070ebbe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dc4a30e8894d91c0728dfd8838ac9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f01df2c3a5f71712fa6f051a78b33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77ff51c2ba2b86eed00a38e48b7e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4034e86d09801d5283eadc7f3f83d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a198739094a0bff7ff39e7723dffcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d647c3f84c0ae63230b05a3b447fbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b739c827c83c1c504eb1612da4e2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f72d40b2aeae652ad1d34a934095a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec73db2ec67cd5b7a91d1b969735ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c710a458b8ef92015046e943e22c0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49ff3bae7b46224910c9c20236987142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6a7c775ee838350dea1d3c72a3b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809993afc2dda09f07285dd8ee923686144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8200c0e5faef9490d2fc1ee7bee3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf50cb4f0b54a16112fff93e3d91b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e93f5a03b799d6f13a891a10f94898147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4855bca7782818f51fde97a1c04a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17925106ef01ef8c26fbe0f174d50ea2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbc29be374c8b32676d8b0ecf44e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22d52bfbce2d1bb3483b5d368be842151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8b38f9d49d9506e9e4a3522ba2568152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e60004abfe568cd1574ecff8f315a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9b68d0646e00ee8254f051338e549154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3943f9c8b274d3e7ae457421d86ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fc3db2a4c1dbacc617f66aa05a402156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e1436e2947d6d1ca66d6c375d76d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e750053bb58bcb28cd4203b4f2a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c1b725c126048c2ee4c96455b56ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f56cc2ad1f326f27cb0faa5baaaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa89321d9fd1074cc29f48df93bc1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02956a0a3cd10802b2bbf49686987162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9dc2507bb14e7421d64e8e3b02c4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacf560217ff01d2b2dfd6ae5d3d0ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54620f408f2b13ae85ca58370d152a5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab9b3381b7c1e19c7f150cab405f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7b2abe387708db58b989611e1da68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40189a254736f6f8b57dbb93473f51b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d3e690089eaeab30511ef73bc549169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a8d6615662c14d4171d4203e6dac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66badbcc082bf4595520622f60c018e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd10f0d3943d18934bd1b9a7d7eaba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2087f6eb8e1af078e9e9b9f88a9df46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c5ccd743b9c8ba13f39189e7d9d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb8cfbd4ddde5e0431b48b873ecf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77452642d8f6b68759b3949e5ca71290176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b21fbd5b6846225fb96315d1db369177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3b248692ed8114438e8b8cc77fa6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92644fff18eeda343d2ed185c26fe792179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e109cb4e31137c3e3bff7bb33f90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44101e1fefc27859e412fb493fe9757181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41aec31e76813bc9f2f74470778d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6568fde9b3a10eeb6892ca8a535e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982fef034aca5d54c1925ca0c4046c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678985b37c528df5ee2dd7d5c3f216ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2329cc27630460d210cf65334b88ea3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b40e1bb87aee0ff320b56d7af1fc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ead6bb8ff0ca3f779d6a7647b7e3d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736846578807fb5949fcb1da777347a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f665e2427bf5fc2550c6652119b3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8904597235d05330aeb3e16b972fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8532096ffb7d16e0648b5f7e0385192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e016c05fabcb2fadc52ef7c76f70b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332b4198dc06a693a53594303bdad8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faa05111acb510323438297809c486195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7167271d091410525b768b899dca8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf4953e60095896e7a3779b61c5813197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfc4355996e3caccf595d19bce96fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a18181cde0d9485ab9cd5d5e295ed4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07ed08d2f9b0e6087c5e0852f3a5ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81fa1d197543f63160f5e1e8c6ab49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d00fe8f413d58e91828ac602ce74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7216963ed9e03feaff25722051b92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69658bc947c00f139f9df49754494d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0857580c15d4e67b77f89c618614eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce99589764ff85ec6912aa04a8e13f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cfb3260010155e18e01d7b847d44c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ac9e326252288a4b4fb0a1f03f735208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52b0326a37ea53405fc743d32aa40d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca090db877e7f71502a9d87b77bf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ffb2b4a8c2b883befb5ea9b2f1757211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05ee24373f1b4bd5deada48a00516212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9ee394f649e492f55f7c2cc27f429213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415632ed328b95db830044858a5940d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab57079a086bf0fb0adee42916f7b9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44c6b8ae4093d596eabc6a5de90faf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd26c7efc696074f56d752a7583d53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c347aa143cce08bc23c5e69b486f03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f3772484bb0141038ad59258e7a8a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f85b838a6fb3159b65147b6be050fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5672c31ed1773dcfea0c71fbd70a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2b11c9c8028d5fd6f521741a6bfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366d6f1536ded31108c02690bb15bbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e125bb04fd666e844aeee3bc2b745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700f085db066f4d23d356860e53cd406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6727a81a23d1bf9e115883aaf37c4a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b46723553c46a9e38d18bbdef40a1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e55a99d10565e3a318ff4d14f0af879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfea5820c8473499a1845f955fa2a9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff2cef682ec70e66bcc31e9db8c80011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d854e8b17e5a164588d54041da135a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c0acaecf4cdbc334634c872a44cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd207a22e915bb625d616c136474ffb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ab5380095ef24574c468a61b5dab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489a08a34ca13c39ef0a03c110c1fcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f55f7ac8763f76beedd56e7e9866317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9dfeb27f6166ed974de4bbbf7ceee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838c8eda2c298e878bb64e3480de4b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33babce5835c87cd665539186b1a911d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea588a3fc9051dafcd045dbe4c565a7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ff56a5996d1a0e68bcc3b0b1e70722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155915a2ddb5a8931cb65e33e87c37d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2bafa07f72e58cf5ec15574202e2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c555beadfc327231927b3056a3306925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394724099c3272eed74a521445039b3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e5da4cd96ad96214065445f22bb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a475dbe2bafe50bd7d252896db599e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5889e976a9bd458df0fb26b6d7692bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65486b736411428f8f033172d7c99e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e07e53d6540939745a5ca060b6d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ed829f2584640f88d9cdf2e7872c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f256dfe37b6f7e043ecd77145819c1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519aa9736fceb26e0981784c4e8dfe734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aa1b9b619fd77da4dd97371b29b1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcee0294fc75482f26c54d7ccd74d1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa87e50f6b88e1075d4113b69b9e61037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe3ddd022050ed7666c1af1eba687238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8116fdf10667d8ef157ee5e3bb8250b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9399b9680ef175c07b1e30d0701a27e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f65a3d69ac7be11b41eeb2fb8de78641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92789c6a2ca31e66bb9646b427576c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70c327bdc64fb23f8c27352abe47fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ffd2abe20987151c31559b44f99b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26cc54dcf8a8bfc80675a343f25d5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e7925e9f6265ae88a6c8a529aafca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef77c64240e6d343f7e20c2d1e0b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0b731100ecaf824501b48a17c47f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90400becb921bd9254551cd0532218149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b3ca15cc7282a2f32e92463f81c0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d42780f321f5048a6454fad9f452451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88faa738cfc44f0686af56025c7dba352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67792db05ce8adc558163756be49e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b89d3dd66b77b61f464c3c554056ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f6172919d36b529433c0ad719589d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf07ea78183729928ccc96e4cea7f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8cf308412c083c14f1eac1258644857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940dbcd9a49f597a2baa5da3d7699a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e0901b092980a217739041ae866f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399ecdd678ca7a4c117353d7e8b53e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976df75ff6493a75a61c1650c4d2cd9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52cf61a498cbe6ca969b460da1d1ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097642059fc33925ef3bef721ed041a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc2811ac4eacf52646d20bd522cfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6c745871d7f72e37c96933346a5fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964c94a77eee3de286c565114fd40d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208ef93003454512a68ef986bb6ee0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339efa90fd6ff12abdb58f981312551568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c12fe27631de28bf26e8a668e5dbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2db4dc542090ac3135b73cb813b97770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12611f1e48418378a48caa88832694071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9abef5b92a58998cc8d70a11445b0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a30985324a2c968ddfdd8bb8792d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc26854799299a14d38fa3612e85df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb288677e0d815aca6f802fbe77998575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ea262e170d264d16abe7b965758bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275115c5b861da198bf923bff8d54af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02cc6cf92ecbecc156a6bf9fe3c6e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7bfbae85dd956db42028d61e5248579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c8791992f0bc5c9cca31c3bb8db0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763c2abce06f18d24c761a3368f8f9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5918a774f784795e63e8005239791ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64f51f294b02a6e7dff50ff610258283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7850a6cc447073cf144aacd078dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a85cdae2142578cbaa7d624837f37785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834586f2b0f841aa431c17b7c9fbc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb956dca65e5122423f51f32df7e1fd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6851b08d3b8111d8f6b1315f820f1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f2f49d28cd73e26ab9f6470f290489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7028f2453c520eb53ce92e766e50490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a019328a53417978d8c35d0d7376291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be06b5ff04ad7872dbc38a2a7a4cd3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedbb8506168745aaaace1280c4866e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822089be937f0d38e91f472d428ba2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d6f6d2a13761ca0d89904290ace9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8654b19662f49b162433a69aac642d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81686ecae05a9627186824f5c7c6b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967872f2a6a7d5abcc5b5a53a102ad498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597712018c0cd5e6ec7280c8fd7bd31199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56161336d84b72fd5e7a7724d8384951100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb94c84973c10823c5f086c8497bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391d20d614347a9e88ff854618a0047102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32be5c5a5a3f8736d70f559afa37425103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60963c0459e9bb4d9b0c4b3c8617755104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f00887b742a3cbc3fbc5a95024d2d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2905f4a50e47169033271332ba75c40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5822a71bbf4da3db29ae458a64a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df38e32301218817b894cacfc5ab83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b16639aedcfad667d95071427b3aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223eced3279447c586df5e480e6c85d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a5318554fa200469663d66524b8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaa33539849fe6f5dbabd5d2240113112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b91aa63eafe2834c20f350b7f5b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac358eea234fba7e70723275fc99dbde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f939f9ef78c67d09503fae5297fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a069dc216aced24c054fccfc6c1deb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7f80876c58d75af8c3fbec7d2df61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1c3b88ade689cdf9ab1410a0bab45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d58bb0fa9c5dfd727015507786cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49477e291de96973c7868a1b2cdf5042120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612ec70af300a70716535f1010b339c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20536e50870c11e29c2f3d2036fb802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947697b619fb4f7a4dc0ac19574f8a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1608c163447e5e471c5a02dfdd2d55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ff3b6c8f66d4d5b82b30214ca23e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e55d2a16315dda811e209bd3c09e67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada5179897118159f3834e7ba7a67be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259d881d36e6e361c3197b07a97960e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c09c1280a508451160d2f96b6d5285129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a8bf9cf986c0a9a152cfae004388130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb42c84019a628c4796621a58dfe14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8093778ca7fce9f431858450c459cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb6601ab4e33594158f010fe3e2833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878f0dba76911ce6c94e236a4853621134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d791a7ce41c2d7aa2fd44947275419135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91562d9fac3f047b794ca3bf0579a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6def2fb394984265ac4ed74a4b8de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e46652dcc3bdb8cd42f464cf3d4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bef1223ca3a4ee91b0d1451095efb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6cbb3834cf4f007f05841fec7fb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750322300bc49285b183cb88c50fb5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5196a6bc6969b1012d1ec913c13005142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e45def0af8b07e3ddaeaebf4fbed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a8604e75f44434b18e6efa3771f6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2918dbe210abb66d7f6a74194279145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adea3d411e14489f4f0a645bb7aba7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91789e9fbffeb5be12962fa1ae6c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177ad0257d799d7938bed60770d9f6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce8218e1b0e9b1c16b8b751fc941a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd90ceb3285e3c33c679b44b53d5061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a86944bd8a13656c9c6804189658aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2c093cd8dd69fa19cfe1dd43a9d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add2aef214cc9815e3ac95e6c280d26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447643745d57b2e9fa104f87bb0feaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9045addd7238776ce573143b093f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be2d9c95ccc8853b4ebf7721e4bfe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0517cdd6eb90097ab59691375fddb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f323ea81ad4a66511dabd331af37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc36ce43ea2e6c880e4cad7ac0581159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f6fb5c54f97d6e8d8ccbe1fc21d4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccaa2c37f3c82f3c5a37f783167704161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e83b7fe17ec7b69c20e3d5d17fead8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd98b11e54570e2ef7ac1ae72892d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428ebde8e25b1044969e637a9ff71d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad3f41c348a3166cc117b9fc9382a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5e6a0063b7b5c60420861cefef392166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056df8be67697ddc9ca2b4aab1d8d36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdd461e72d650db7b1e21f7f560618168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ff17db50a0fc248094b348c42fed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6be264e9b0032d2aefb873826746b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992ac2088362f2737a2f219d1d7c45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c5f40650b0053434f3b4d4dce54e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b16f7c8081af661f8cc115c46c8c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956d0abab17c57c48f7d9208f99d41f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48bf1811c249fa8416f260e2852616175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89aef1fe1608c4aac28625064637c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b5a493f10717c1dc48a9d9d07201f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2b7091cb8e8014ba0d365e73235e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49586c8bcbaa523702a422eda29c906179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be564e41b030588ab34dd0c3a725c614180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7e1c54e7bc5724b55a4b80ba4eb16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf97cf0f817d48d0489ea9fb69f48a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4970c281e1ac42da47e8a507227086183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe1036cdfa7e2893d49b6503b8e1fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887bd1bfe41bc96d4a4fc5df9f1af99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9196516493bc066a34cceee005caf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c25a1437293b697f26de070e45f6a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d303c2431867445956915242e484188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a8bded35cb580c2e921a286c3407e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d86114d608c16e904dbb1acd45d988190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421a61ab674ffb7275296cc5997aa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af2cb27ef01929bdc3e87127f19d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c620897a746406bef2eadcbbf0560df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68801edec2812d4a3a4ec1bd6551c500194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771180d27803e8f108a9832b3ebf9a04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b798e314ef28079a6d3e9c5cf44da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302129674284c68fc4aeb5af3c521546197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995306ee7f104fad6c0bf2c6f454e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4de12198ac40263b06f75064bb80f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bc69df5a40d6f824c000015bc4041200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4b4d39337d4429d2234c0b44292ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1e67f7f4833318e78d3415ec26f99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb2de8df979a11a0f517f9a1ac8be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f1fadd010adaa6160c60d58937aec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1748e36f10cd798808b7d53ca8bc621205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00277e467e1b3fcfb9edde79ca6277f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d80bbe2e755f9be332c8ad90c2c995207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eabe8dca5e904a3699f3dec662df95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a3649709b99446ae8356b9371843f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37736f4be26a4a5386870a1c3b0f78ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619ca4380cba4371a75b40015865dfc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98c69931d245f5742213ad7ee77bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af1a3306dc0070809069230608331b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259e9bf8df59764ccd984aabb2e1a52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c887b14f8ea09e808709823b76b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc8e706921eda67f4a19b4addac821216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b2603661bc5596d2cdb51a2f42b57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419ffc78c51b72d33eb3c7aa94fd363218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0a8d6aaeeea38aba0b4fc8e6f26f8219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>