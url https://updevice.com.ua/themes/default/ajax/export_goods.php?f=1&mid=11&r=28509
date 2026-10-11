--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f412b49bdfeab8ebd8c77407806f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb60e5b01346f0c0226dc87c9076bff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0cbf07041110636e3850f9a478d303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188c6a48451a134bcc9ef742b8b55b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9550fdfc85e7c8bc83cb16c2da10ccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb703b259c7e351f4e216b59617cfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c78d4bc65ee77c94ac859744fd8bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa7401e26a925d17b5c242f090e6558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560013a47fef34a981e28cc25c175e039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b5a746fc53ac129505fea2826d27910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0a81dd25408e828f6228a69e824e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f285c4b8b4786231b9ea1916cbda50312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd7510cd9022bf43188915f81f9ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d57a6fa7521c578bb01a527e1c206814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96145d791a2f3e54eb1e6f2bcf1fa09415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59862ce9916365a5299365beeeb36bd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21f5ec910216f0f79ae4519767bc0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52ab405e1e2e3c625adc9867e042e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d10fea9c333aed7b8e7ca3fd3988419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d5df4503535f13955203663c78a1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120595ef8d110ee334c094fbde5bf0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a590ef158cb383e0937f23917f71f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61499fcbaeb7f4defaffb89080a657e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df779abc597d8b242e97527142af0c5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbbb8d09499b3acc3cd20740c0613e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13935579ebb2790da41cc1aee0f440e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6a2fbc795de42cc900f23376268bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e335281e86fb34b4eac33595923c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ea1513a633508bf00dd5c2880365c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27b2775413fe508fe737e772da96930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70dad404ec926fd6bb652c22c956ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794bac8c90ba2f94b2c9fc949f6bbe132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ea3437d7c21f20fc5d0874509bdce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c6998c980df57363652513aa912f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561862a6c53d80792d7aa354682f295235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476b7267f1069e00e0c5c8ff58c112d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237015991609bc5a43cead0327da6fc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04c9f6642cfa31d0c14564c3cf282938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c7ba2db862a85e3816293b43f8cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c675bef75e48937633d6201b41eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0697deb28cc09dc92d89ea0142ea3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63089e30e2497e485568a3d12b8a37142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337bfdccea19b7e8b36d699ada9f72643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c73719a10d2d69828d56a63e7877a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119551bbb8a8db6d839cd3795e2a29445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa8ef6e554c91ffecb5ec8da93ce146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbec60e69e1f25441c110b4507e30f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa32abc218f5c3279a5eec09f1adea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954a504a97ecd0456b360a2373a90b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26d7ecaff11ac9d411d3b414ec6a2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80c90280017f60d31224fa71c3b45051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0366cb12e2b4e0cb8648bb52b6b8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d65ed84e086bc9a25e1910b71088a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9eedcd7ddfab52b344ab6c8f24e5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b7ada8c1d33b4e9a1383f45a0ea8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2061c2d08d95fb0124a17bb4e1931056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95355840860bafe1ae54a55207979a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a156f6e5d38256c10152f7b52518ef458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b804be6413e8a38bb2a775150b48c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd1330a2d31a8b70cfe8fd246142360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d6c2361efa484a5dd1f22c89f564061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d5fd63bdd583065208f5d5c2f5cbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6c0a7e160ff15954118581f18aa9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b3062629ea1de073b220d710c69e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc88455e8105b11f10a1dd2cebf887a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019c9da5b0346f53c27896bc96b4c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ce2af1784f081f658f817a2581a7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cd4b3c9f764b99e5ec7a8246b1ad068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832ac8c8d7b84953d507efcead323d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ec9a907f57237705a5cd24a5aea6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc51595f4cede189f9427e436b9c85371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d719f9eb34b2f2d860878f39cee2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3266f7d2e7c1cf2bac53daeb61c7b3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f9e23e2e26c106c7ab2bcaf9590e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc02f939a7a993f4471f6aa672dc1a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082b22f077dea37a140b4324f7d614376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b37009d6241365382ef3710dda8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0def25bd7f9c13e5423d49f308d6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4054274c320df7888ec11bfadd347279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe441041d60f0de7ef51ae19a20e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626b4555a9aad5077ff9afbe3588e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9901f95da534d4cb3383a906e4cc3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ca41af2cc0c0b48a274c31bdba32b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d1bbdaf64310b5896fb897e72210484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c434cc8f33deae0b40a41b1ca41e2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5bae36379418003089a1db389b03886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b1ff7421c9b559c86860d33bbdc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b7360002a2585699e6ae3654cf8de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ed20876cdbbbea9814f06e689e4f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28426a8f76c91fd15ff14c4670a74990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30863906dad47f61faf8a9c20acb7e5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bb111373f69e8bfbd252b8f0c8cf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad451d45285f291449f6e7ec3cd3cbed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a985fb73fd66bc6aa627b3cbfb474194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18111482ce8386ee0dc1655b98fe9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e59045bf62c3c6620eded604cd470a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c6b512d2aa374dbe0e0c686fdb1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d788f0d857b1670408d48c90992f1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d8f05f9d0394ab9acd5b817ae1a4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21785bfcabc84e6ba7c60cb4f70b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e64ba98f705c595f0935345fbfb21a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25811a54af98c0e9dc56232647bebf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd811c6bf39afc808f35675506202433103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67658215678d5dd942f6e7635c6c5f38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a0df194eeecec221b532256f15282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976312a6c895ccfc069cf834683cf5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba97e6d79ec80a5918f1c51a005ff8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cd4abb3b6ab0941ee58d73a01ec45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0eac34705040fd4357d252f0babc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59148ee39d0dd8bff9a27e5c73fe268110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e882ea3faaee2cf28705ff704357111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db529f3afef6229b87f6ca7738a0e949112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7531eb4e055c91e8cd89c19cd3eaf99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f94296e1b9a4a41372240d50dac44c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f03174246016bc980ec4a7e5d10a8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08604daa5e1ec9f61a5b4a91ec8d6f15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdceba4cc46b790cb7546b2f6584df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e1291a7e11e846b164fe4ed0888fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393dd0fa6b0a457ae9194df0ec509a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52fe9bc0477e793389fac937c0aa06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ff4b6e45b1b4f8f92104fb065906e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce65ebc6fb0b5060aa3703fa5c4389122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a4134eac4c46dfb47841cf5ef098d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f585ed620342d759bb18f7bccbc61a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435d06fb14b9921dfa44515054ade67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f432f91b1f7fc3dcf047a24917935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d60dbe5711b4ca1e65c1617817560127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a43f055945eca89b091e1fca44d9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bab94ec450cfa0f596c55c17aca4ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44603355135f24007099343a94950b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5866dd24547776e788b381992c9fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca74bbfbd0c6baa8efeeed0a5f6b5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750df9f513812f6520b311eaafb2d60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3cdef9f07aadd01719d95fb500c66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b75418a3862aaf6a639fec2964b788135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a775a6e78fdd6e251c01efae4b5ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e43b0c962bf63f747ab87a7d71dd05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fda7ef7778fdbe5bbff7dfe73233ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087397c6daf76acad518e527565952e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8136aa5db900a756825499da281b40d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32c81af215cbe7d00c91f299ee7d25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265c78ae214524d26063222ce7f40d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268035e4afaebb4e53fc779add94e62f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb449e8037756b5e3bfb548c0ecc36d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2238bd108be6021d4c32e1e4d843145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d42821357699b6fc9238fc8f61a004146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c25d5d0d82e80b934e36bf6460cde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd9fdbfda57bc3dc9d83075f16f18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c609cafdf86298f4d49ed7db95191cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d628ece8e52ad665bd2e91af3865a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d22c7c4621134914725435c1ca0b61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5bd05b69cdcb5538c0a50ce2a2c79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335d3c8c263abd34b2b97990f810971153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0cc9fb9ac2bea2fbc114b45b6a789154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d5d8b2120991a47f3953f221a282b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c6d450fd589c102bd32daf19e81c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc824c4b85b3de830dbcc2dfde220157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beec78f17bf31269eb0f1113e0da2a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817c5b4151807cfb50c7aaf9d8e9410159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb0423bffc025d1831a5e368949d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0da71407fe5bfb7f5529a2a113814161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a7f50ad5066610f968576a2dcdbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c43bd3e4ea78593491b7d1726933f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910fad257c8f2f1525382f32ae5e94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdab4d223506679d7db6193ea516e49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084bc5a136d39c194917812c7de5d66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3fac2771252e8d3136944ba66d50c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fdf1b826e3ae170ffe878e6e4562d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce97ea16bdf5afb4f0eb09e8947fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538a242e826975a2418a928e4578b48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7efc3d294aed9178e0a2e817a9fb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ebae3d41b1eb6fcc811508f31c789172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc406a8b7dc5d4fefe4626fcf79424a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446edf861eb46ec3822bbf90bdef2686174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461fd65104193d9f8c8baf1491e7219175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8724b53d2c88f3715239b830bcfc417176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f1814f88061edf1282be4e96789b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f1f41a8b278c26b12108e926212c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07b0e7bb6702c8ad163e1943b3f19b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217fbccd37ae640a1debc471b6e90fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699b65bc871f4e23077b5a699a003f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9f2939370c117d6aaf948193e519c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c274aa1dbafbd2426a12cd10116b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a52ddf1ea83056ec5821b816e6df9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bca3bc547a50b2904643e7b3a44d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aa84e87ecdea869fb10ae4aeaa4d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df132c1c5530c6c8f30b74fef5332187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a3afcdf1ecdba70337bc3f9a522e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8bb7d2b7e14e0080e1383bf7ebee4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49887de207316cde8b646a1763609e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7718f99b57fe3d5f564b10fcebb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1f8dbb4fc881c42eb2e3da641680a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3778152a9f47f06e622ffdbb7395dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2943029cc76449b91f6ff0e0e987fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af0ee5db4623ebf64e604e305b264c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5cf9183c592da3da768af8b03ec9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cd87d75a6ff28bd084d9da55bb8b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a561b6cd65e32d3442d83424b3306d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9378b28fcf5986f69429ab9d5c8b15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46763613ba7b79b8d61a240162587fc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd64551909e477aaddc009831d9062201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ec6f86430b188f3b2f02c175e37e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032595909131fb1b7345982444791ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d84b4cc8e3a792b1eb8689c804c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74fd00e263c2524f87af1bfe54ee7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227e1b8dbc56470353812e3532ab1d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f995c9453aeaf22d3f0cb11a4ff2228207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493d5908bc5c134601f6b923f503e2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc938820bfbb6101ac53d7f1e812b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4a6fc2427c4467007c092f73dd4e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b493f1295cce90ed82ab8cae8693d9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe6a3e7775e4ec4b3fde0eb2631cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdb99f3e3bfc6518bdde9aee8083f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3277216b7528c197d4a72950a166b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce1078de966b27cfb81d5f52129690215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2f79c824181ff15477502c18798e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39393e43fdd9886265f9f56b1062f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b12c7770ba67468afa405e53f60c96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d990a63cba5b1acbd425b174285569e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba274e111e7ca9999bb9755d1425560e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24924a2c90a8da625074a88a7671cde82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb32281abfcd70adb923b3b2f0cca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afc61b53aab217af1f7911b56950ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11461e59cfc09ea312e44a6fe0f8d2965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c459656a38cf5e205e673a1f7ac2866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47ad4c17294c1fedcb1c70982e43d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195618e9d400414e00c3b29d8de773a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1db0f16f2571c7417a77b33c9774f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc99f0bdb775176c478d38711fbc8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f15cf02f789161879e65b61be755e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a1c88b195f683c13d8567f17c28e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5057732d69e044184f0152b755c2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d24c19a8db0129e6b6d0efcb5036414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ae6666ec2ebdee3f6ed723148089215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402f771bc4cab75f33afeef84525cb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a94aec73200721f1d41276784e7e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fef80c32bb6cc9609e1d1268e924e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e6b23bab2cdb889f048b2ad5ed4bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc4d644b344d94a805aa633cd5db4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6a3d36f5df7ff354f9ee80af7eca621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9b2debf656ad6a36ac3123d5239f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259b1207442d9fd7ff0f8d63d40701423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00535ee1389fed0f266abedc16efbc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a0f10f186b13c6847687e9df257f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a927caaa8743eae59e70de816e6a8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26667ef1fc8234898fd89d4a56f58a9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38306e0238f734088b4d7e390a086ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9884537d95ce1724775426cb827886829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db633e6bc5c07ceb26349551c3d5e4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d3e29c4314591f11d621c9c6796f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776f1e4df2a1787e690e50b4baed76432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a7f0e2569cfbde4557ad2bc9ed59533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f84d49e8d61d06be9f87c37de39ad734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3663217eb2e694820bea67053be1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af6a0d050a21b66dacf7d640d986c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfe2fb5ac5edff5525c43f11dce8a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c44fd2a93cf004a406c8c1fc96ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc3763bfd7f2fdf7d7e71a3f33fc5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e600d9cb1daf74bee847a782099dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6dfca05df6f1d355c5591381b9aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d809e330178caa27d89d14ac9156c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32184e6810aa4beadf6071f10f46f92743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b3881c232d017361527b705e696a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a13b923d5ea59c3d976699b5529e9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742019c5538acaa87fee0bff3530c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab6a13d29f875948a28b3973a558247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477bf46bfb496b4cf4dc68aae0980aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286226b7a8e8f397bf624b800aed11c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9f9842cba23f18ef47db252115e8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281b8e17df50c8df6f3295f4e2ac57351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fc279c23633dbc7d8552174196dba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f213942a9c9a4949985581f2168ca1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adbc9c14266c07cf4f9ca0c8a01af354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5e881e7c2628fe998a7a77c00679a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918ecd10816f0965f4a8b5c9c3c05f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a61fdb9aa003f87ed6af6c9b03e7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f7209105d800fb19f0653bde9992658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78c8b8b9ba5e7645e24c291ea3de1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f08ceace0ad44806049b364e4622d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6cfa4e7a433f1c66b057a94b66e2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c9c6d9333330824aab23277f98f7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ec7c24e2eea57f5ba847444d7e9fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae57a8ffed6aad9b6c9af979a08f2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e6d63288742a0e1cb934e172b1ce465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165602eba66be69d4be5d4d7476d70f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8730423a43f382b620bc0430710053767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadddb379adbd95bd925f611a19bcd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98051823ebee67eec9bfcd24e4493d4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8d6913a4cec8969b7a4650cb268a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0014bb274a61fc41ca18728a48b3ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5a36edf6ce50bc56eb96a6da6653b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa055f280ef8e0a0d3f51bfede623f4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c48e1cb7c28f5ca9389799c07dcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0bc57108971ef14878ce35e754ee275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605ced9c7f8b5f14872243d3566af676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec2154501f1c20d7542422f65d18e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8471de54dd6d9068b46dfbb2ffc309078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dcdde11b4514159b8614c639f71e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece340bb2e7ddc3a519fb5fbb0fd59fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c9b9643de81beddd4cedfa67542181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a6d3073a7db232e6d0d2c8346a31482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d588b329db0c729af66c45588861c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250690986de0baa65ff79d34c50b9af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf43b7181377d150989e3e4bb758285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3783c43a140aa999927b4de5ce1e0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1d109704fb3eecdfd93b125ca3e9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a17bf56a50ce6d7669f58777d5ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa7c974b1fb9eb6b0e866e18f031c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a81708038a6201a60d9df82c35cd0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef7e6997b03aea68f7d0321559d81191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ef2b988cc49038c01c70eb744182992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4366d4e1dcce9ee08d6322945b68c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9524743a5df1703a658f08fecf959694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8139784d1cfd6eeac7d09a77b757df095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f643bb0b7a515a37bd28ea23352dac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638a3a84f9fbeb076ee1ce917bd315b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cf14089ba90803c9311fd9bbfa41198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39832e204c476d5d73bf2d394e2317ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83aae5cd372415be2773bd5bc2e8ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233586cdf4f1e2cd118215dc70f88a0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aeddc2accccd6c0787f7d46c5973d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a75398364a2d66dc088a5a1b5fd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911b96c4d335ed288959ba03a24c2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809584a397868a82dfa0974ea7a0676c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5197e2cce6f8990d68910806b1afeeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec50896d6b069a984fa36af2bb613107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc3b805fcad0ef9afde40e08f04519108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c71b46651814979011e23b989289ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c567a851676884246cd273950bec50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7783335c286501e2d0b1bedd70fb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a110c7286765ba04a7f5c6ac7251fed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04600e44074efc7c2fa07f7bf37a7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0e4f87b29cc672e2db84a7fee54d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf3a4222ffad43c70e712d4bc1c3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab5d9d22684fd59cbd5ab806774492116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ace31a42e063a5bb48fcbdf505b7a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835240dfdf7210ae9e2b53bf51ce3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa70c18a3bc598c37292953047b836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952ac996f9a4443894db1fec207e1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda0922ea1dcbf2433e2ca22b809959121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45489acfc4802bad4be92166ae793533122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c98ff13579c3cdf1ee141516be3c38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff9a358802a1f748af1f8f303b91fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8bdd3eb188a735d99741a423e0673125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f112f30bbfc51a7331970a5dd6b48b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cac84486d93a9ac6a52195824316d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dff54ddc125e42a547512cdacc69c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e86976fefc7b935f594930a008f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de291ebc05e15e617cdb8b2844a0c16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1767de543d0083283b82b930309bfab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ee3de944081f40a0542e5247e1072132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d98a6a5582f668f03545822b8de89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abf912ed8c8da0ae62d944daae8b42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a038a71f5f59e76494f684096371135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8fee0d3eb1a6e959760fdc5baf030136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcf90e1f84a4e3d2597b07045e7b97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f1339ea69134cbfad654ccee8fbc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd466818278bf244ed40b64b554bd96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79813a2c0a75a1abcc289ee921cb6f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf770fae72c046cf133131d4687ec4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c11ae66e65e0b90682f64df9298ef0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd191c481ca46b723a48c02c2c3c14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f330a497fa542e9ec03c4adbc468a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ec3516eb649673700d5aa46b7ac95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57989eb08bf1401c00056f675fb46714146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ed7bc2b3045fdf5f4c14ec333fbb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef9aadd1269e4c125b6f6ef6389f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3515a628fe7a132354719ffb2cb97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de321286685b03b7b2ffc1c345153a77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f5deca04a3cd0ea701b6fa3069a51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88119331d0c19c824f207cb0ed85db08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016bc74566469e5aeca1a4ee0805502153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ce49a0b7fb99d6965c1a62663f65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75726946e2b697fbebfb1196e691ad2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c91a5f4635aaeb01b228eb5a5776156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89918cfaefc97ca3b7aeb68cccf2799157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2a8deefc2eb30e8af9e113b107661158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7168ef2c9c748ab9614f56e8048aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3fa5f2c1650d1ffb24b9ad04f3105160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537f9549c7ec99fa8a8d6cd6d5a0c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e2301377440066dfe0688502f3429162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b6bfe0215134247440511e7c29422163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b451f6ca739c4ae6792bcaf0c3d64f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e6d10eaab240e9cfaec11d764c4c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722525b4447e842b100f1c0fcec110e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4065c0bda31ed9662beda5132f420167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a7b086010c721d5609060b77ed39d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2d2f2f2684c878d75f056869e81e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ca8c7a2d4a6a7f55c4a2d45141e5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d897f9d512dae1f791408819db2434171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9606943e69cbb4ae46b48a8746015ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bcdb0e66e6f4f8c413fdae05ec729173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d5c3ad8a7dd8112a8d7a6d21ee60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c27e204a5484d8793cc4f28c656c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feb08bef519f57d148b7d033841c3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1c590a0592d654f229dd867ddd6ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad02faa14766a10db7d2ecaba74ec0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac08105def6eb638892c76d567c2302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2162ac25686dbc2930da3d2f6eba2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275211b97e2068d447610578b74f358181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8fca3351e1e709602d31799c28d47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e010914b271a6d60c5211f74a00f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e382af3126d447a12e494d350dbe42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abff1f332e0e309f60236940525eb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a21e5c1ae29fad9b84fd7f064cfdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044be731f0b96a8c84eb21849fa19ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ead99ffe53ee9afa12805bda18846188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f161f30819081b87c3d524cb313cfec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9876179e7713c57bfac7c8ff579f75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954051225fd36de684ff0821ef1f1ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2723d0b3accc4fea094cd4cf10f2eb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6092c1baca742c12d6baf22b34b6982193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283ca1777c333bb4c1eae85e7dce393194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6b82fab86c78aef0c71d3aecd677a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ef1f1a16ef2c9646a7c0b761cd76f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af4022de13493252fe4eb6c9f05a2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffa500efe7afd5cf1108099a5f926f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd57d689e51f9ef8691e5d0021a25ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7323099558e3a97aa3d6aa32f168b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424fb19b4a7d101d3fcf324f0b1c7e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1586b499a17fdd00fc0a399a22809202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f83d994393f0141541437df378b347203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98635480c94c6c7f28654c5275151d56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30babfdb2985ae552ab80d29d35a54b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2885d0c5831e26bbfcea6416579c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356313f22bac3c0a685f9d4eaa1f22e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e63ef0f9bc37cbb07cc4a046283630208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254243eff1eeb2c36d910c4975e5082209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14505c306e089bee39d286548ab10d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188d72d419435ffcf3367c150694e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ac52556714130b281bfe65d8e70f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d27a89b1ec56cb57c14ab374e210b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47946ed8d04bdeac3ab1b666e6c8ea2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa7d2b2ffc19ac92a8a8782bb6011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7c838386ee17bd677b4582ef2b7ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d0524f14eaa346b784e8401352b15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e21b230592f75aef1254a7005f756218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa2cb895f0fede4f06082c2d25fb66219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>