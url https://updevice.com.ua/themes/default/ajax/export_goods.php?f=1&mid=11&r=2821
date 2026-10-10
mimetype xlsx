--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1ed634ffb3e3c2572138ed27a2821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6693f7f0d7deb3fc2c94a994e78c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcaf1dd9bcdca5382b0262b6fb1323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc04aac3915f7fd972c7c2c923f86df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b202ba424d1ad0cdbc194961f53d9185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92735900fe95c24888cba1bbc64896a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea1489a76573753c47dde30a50a647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c34a0c6ee64fd834159954c671f678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e5d0e44c20fcf527ae4a6e3d4bed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4a1eb4758a4c78bbf75d59c6687710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684f55dfd2c65a63b0bd8ebfd8f3fc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd9e7f1274ecdc94b4381112320b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d200c4adddaa3588f8101fb2864213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6cf521947eb75c26e2e4bcd4669114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5db1dd71eb8083771494da7cc5bf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86008d6a5a79a2a23a7ccdef7fc325716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d35e42a9fac1e85a9df0920bdf1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d105e5afa799c5e7530edd5403f6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a49e9bdf480bc975cae9d1cbde76af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b57d56fb1e52be7ad6943cf39646920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa466e5c91844003dd261f73d90d681f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddaa289150726e69c97163e77c766722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5585d757b0e21959b15acaf90959223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71690b7d31fb28f2c7bab31206599b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b44ffd64e6e8d59b400c9e9cb5e6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a3bf6ab8e6790aa27460722011b5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7234e4c932009083ad1baccba02806727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b402f5c42ce3c7dd4bb43711ee07328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69857abaca75798d228e68babf6ba4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c384f649ad4ffca4e1673f48af03be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350e0caa12ec39ea7f3c6813bc65eb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954720b2f3723d5cca1c3ec014307032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61180c040b52042ceb4a15ed534e35ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc407cf8693423b9785c3cb30699c8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdccc19466051b0a66d156c1908e7db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f173c0bad497a98dbbef3c891ac1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab3663c8448a94c49a821fbcebeb2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2177b924c18e0da4bad81c83228cf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21567da78aa345b544b59cf53aa7f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5832f4efba1624b1310ff2b625f29040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd494e759d6119cf15531237a87870041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cea9e92870a0ad17c03260bb62e0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeb2a36511f85765335c94f616bc7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9742c8817228b88658f34f6322e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89f4ede84d0dcf815b1c46599678545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52397afd57845fff1013b93cc389893846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf43ff9f61c0a3408261e24bdcc22e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5defc64a5d33ff8213a4a1299b72aa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc67d7e0cd86d7134c468aea285fa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2befd9111e2bc879b85eac8d1484d1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f81bb519bb0a16c15ef698efaed651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80ee065ceb8e702f070895b5128b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b610b7f33b935d39ad3e1571417b24353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd23e258b02a400875255e452cf73c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9268d1757834bdd81db5e3f05acf8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa45c43189b818be5c5a405a17c25056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461cb805938b974fadb4ff92eb437c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0ae8e89df02846a15ffe38a58bee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f27fe4b5a8641256fb20f42c7ba4f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2675250b6c7940ae285fa7c01d95db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a3d9d78ef0ae948b4866c7a00f65961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f10fa939ac1a8884b5c997a147179862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3293dbc23444435fa2c67825a38c5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4465e78eaefb517ddab842f2c62f6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70276704b6ab18ce6b2c7579de7b2b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531e228b09f2029f8d19367b744834a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea11fe560405985921d790a5bc1dc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9524365110dc0e6de67e8873b6549268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4073435b6a5ee7d1ca455a3898ced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4648e912d6109c8e7984464f223fcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba53adede36db406657c221ae6359271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53faf50c16e591aab63b9007ef2441872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b88adee5ffd5101b4ab84cef30db1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252dfa45dcc79be9b03e2907cc95e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be4d1ae3c1f16b7c488c9d4744f0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc587519d5041925664f2ad4eb82fe676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e448ab429422dcc2188e1885e03788e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f866e2c810ccc5f82a607b9962de8eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2421b96282045a02a339bee45f81f2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652746cf5ee8957be4ca4ce890a06a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0674d7c5948e75cc53525b3972cc04481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50582e957f61f763e8ea12ec4a103882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130246bb5d0a649164711d9a446c9ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9431ed544b82e323c9f2a0a1dbbb1ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dc64873b8274bc67d5cab0b68c36285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90f86fa69a8841b03f413da2a0959386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e998629bf95427ef3abf301be9ac5e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c439ba3bf8ccb915a87483e73d8b1d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc14646bbeb64f8b2de6d5be16777989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29286d0f625ea432933080d4706692ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a917faee3187092cc03287066a484a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1366fdd83a92e72abaadbe0687cea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c65a5723d32c0edd4423c43435517a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0f43875dd77f70b32b908491d5f7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920f3ff8fc8c050642a21bdf3e004c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd6e5825caa3dfd3557713d361429796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647600f4ad0562c346e95bf202396a6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80ae42c45bcd58ca56aa2ad6640ea298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c7e1a96b37118a0339f801a905eeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a3a026326c48fe152101ee649f22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1b1659edc49f49f385bcd896440bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a673925436c8421a5994549359f72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abe5c83f9bd82eab290235cb446541103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bbceaa5babefafe64f4253be31e69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3b406581333b80712df38ea463913105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd69ab4bea78d661ac21be8bfa0e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cebca6fa02b15492fc909d77d57d82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff71ef7a9da5106be04be6ee09f26f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f966df7ed465493758df1a7d3acff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cd5c3693aefbdab6c4e6a104d7894110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b6ee6cd6fd4ed7f795acdea02ee1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e05be1c9c77452a62d33230c3dbc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20349dbf719194afa96a519ed7ae0212113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355db7d71e574b2749abdb56740d340114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f55997d4c899ffa959e19eb598afe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542467e35ee96d40d2aa7bab6c582a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7babe12cd88f07c192157298fd7dbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2b4fc6a1cadfcddc87b4503ede40b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56dcd99a00891de8f10ccbfb04380f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c99640e6b4a299920c5ce9ffa6f2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbddb9dcf72423ed0e02bfa02c2e39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed5901274ce54987f679f5ec957a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc5e7ae7342bf68b65ba28382328c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71365e3e6360da5722a10898f6ab2564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8df702142c90c4f3d6043f9a6421125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79158368e9da0242bbcf10f42da2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75021f06e6364769a3915a34b70fcff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7112a8cf6fe0412b51589e62b77ce4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735e35254e9e72c620ff9c07c5c00fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce407a3d292993e2c813a62b7f366c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948faa0a7f74da2752af31ca5ddfbb79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17708a27cb0b77e105164ae8c4e7a90f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216aa7f465a8bb4ee7423df43e6be7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb8a8e19710620624e2bf3f5e6bbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c210306380f16db8876839c96dbd95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a488f393b90e7f76945af58729cbb16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245da24bc89c8aa9b54d3567d33a452137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b55b3a138ac6555af65b796db4baa1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f75414d3b58abeef501c6b781dccb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143786f6a0dc05cae83839ddb22b8dc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f674541506e96b5c86c66252f9e948141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9636907880ab2cc8686e32b488b844142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71d252a4b924e03a7943784214e761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0ca0167e1e9f1640676a2d28d0ad7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aa90e8706f6d9f116a5f4bcd79c48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941554038aa1f7fa0d8f534bd13c4e25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9b5670f38b5b3827dd23bbc1727f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb308af23d2c9f223420c5de404309148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb27ffc712c64df3f67aac8feb0fb76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f97a89980f1dacd5f33b16832b955150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9739ec0560e5205e67ed05bcc844a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b051bc64bd9e01b178bd71983b1068152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c9742bb4e687b69bd318d719e9f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c761c4f8087672555ed8e517733dc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb86fa3358f7cab6d4b41e7ebda1ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e94166dfde5597edc6a64bf1fdb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48fe6dda1f3051a8cdf84918e466de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18083cde33764f4e631084e6b12551bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1afe9ad736d7025e5238695c9ca94d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ec148be326528251d991b3432800160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd47daa74baf0ae30f289a12c11a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970985fb995b1e5b84f4fea6777b93d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0583abe1deb3204bf0a972b6e7dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec416b429413675a2534b2fc915d940164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947c5f15cd2cd290a57fdf3a9530852165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aa897a4ce28be19eb2ca9ae6f7162166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb4397d5d02af4378274f971cc007167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948a0800025a352eca1c9143d820bf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f087f43e48556c65660aaa0e3000f34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22867521219b1836e68f269d3cca99bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4442a79d47911a38aa1ed6b7c241ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b7f8d633a0cdfeb40f2d87be4b40b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ed6f60d18fb1c3dcd38d956825488173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bdb85f76eba2b708ce80fd3b0cc83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7906df380a698a34f789dd9a54afba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd95a20e459f46b27b3b236045ccb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b736bbdb16557ef5dc0a83a513c860177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3f1b72083f80b46fa1f60a26d6392178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f04d1d173dbc5c71abd1416292d99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba91cd0731a2c34675c62284e71165180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12631f01b046a90d15ebe3cd05138906181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967a97ed90bf2b41cec41b0844dadfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd5c510a372cbaad33c60e8b54851c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd6beaf34a3be5ac3af6dd1cd3a35c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904201e79da9c3c8e09c52f9aabb2489185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8265504a60a5219bb2c7ae529e62c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5999266327a94fdaa3e081331995aa8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20443d9ecaf248a529920cf0f014ea9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11962db054c2a3262c6bd2a4ac1b693e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf34a9189aa4e7eefa4032b7bdcf77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9d9e9d6767fb9ba0f660e090859be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608538cd17a535f61791e874644ed63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee5f61e9eaf64d54d265620ba54f22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60537f22db0a98dce6c648424118b513194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6427a1f92482700df8381face7c10a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1085c68bb3009ebc028354df6e42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17950bd51181d2223b2a6b5b5991da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9430d821e9471c7a332aa6c6d90c2a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e522ada91be6ea1f12aee57e9029246199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82039726bbb4ac65e4563c581f0cd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0ed4ee4bda274e3ba158120c34416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301352c3e4107b51f729abac7ba9b1ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d52c61da5d8f650c8cf58dd0393de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c76d32355a2aec8c2931e6dbd836204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f60213c39dd31f510a19116d0ab1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03fece897f7e0aa8c72ca8f81c7544206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba7c85553a0f816388d098a7a0d868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48089155944c89a6d8d69c2e8ca97d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0e3750a506d1bf39006ca5cb594c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5fc13b8a0b79d231a7d546cec7c08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c363d163dfed9573bd93407b148733211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e078e926c43df0700d4cf4f71ef127d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60917e1252ad2af4fd5a78f5b89bd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b6d5bc775d075cb02b647cc6ee064214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5c24c2c2cf6f8f9cfac14f4bd9bcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d66bc4bcd165d80b4292a2a0eab9ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a0af1f433a0ad096fa74d679b8ea0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3933ce1dd0f507f061371f70a2aff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a80de98a3199585e44c6176d73164b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a51e6c48ba74d9924f60702c0ecfde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9854d8ea7d66989a3bfa87ee81585b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350cba76d0584c67000f274a8d5c873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474af2e902202c372010d2c4406a2914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28c32862097ddc8187357f31c585bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb922d333a3da9d753a5ca95bc78e3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddde6bfab5645e2209055b7e94637e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956da0ba51b12c371189509b7ad79028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465350f4dca299b1e33213b5a5f75e509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193b2c4551fa5ebc7386bc763e11a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef443c7295ac3a96fc455ed6136ee611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb10b3ea0e95573785786c358826b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc39a00c00b8ec0dff94774c2aab6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b30533a78f448b426f5a5d8e96e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8cddf397e96a1fdbba49e555b8d9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a60b586c76a8c8082acb1d8e96ef916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ce81c634997bd911cbea7ac0e2d8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8cff31d04604efedf250344a606cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ebc97a185a08a54dbde103d29e10b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e688df28b35019cf1b72b72b381999020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651d68e882c1d4b78142f9509d42c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7abcdbc16a565003e9a820259694922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe9b22784acbc8aeb819fbafe2816d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff728de96badadc315407d1c8190f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f294fbd8d6677af27aef7f7d6c860c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa5f1bd821dc0b0b45859d7b4bf9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a21c9fe0335a29e059c5f8357e33727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad8d2f17896eba60d8829bed74117628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d449130ed985c09295f251a9847cc9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec994565cce95af82c57ff30c0a1646030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45493c55c289b6bb4d98eec1370a95ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f8ed230f70b36e4f4d6f915691dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a05f9fb24584b82130d4c876a578c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25f846b7bf51cf6be08832594de41b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b535738eda7f988d7bf8625e4904535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719731f5a671dbc8ca1e64d04e07fe2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7b4135dc01cb51027e5f9b8429dfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcffcdd7e4a05193e661e86037778da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8fbefdffea5a8363e42dba8bca8fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3380bbfb5f9b9dc4f33d39e8fb8e3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a8102e23834356d2a3b2ef848b4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d0e11185d7d68be78951bb71d660742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab65e16493667dc2e377217e95240043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc80df7a3f045a50a2743f3fafc69744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca84b175c8a1a8930eac200512f4ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e1b5ff188bab9ca3ff9e23271d47a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16701473d06c7482d09b770d5982773a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674f917a860b58e5b0c2ef488007e7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79523f49853f221157eff332fb35ee149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35cb2504167fa125cfa04b6fd4590f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e9dc0265820b1fc5666f79a08b95651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472089fc4b1081b61665fe502c3db90752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d4aaf9ce38dbd670c74fc3cb7a4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef72591c2b3f0127093609f128705e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa2f5a6fddd3d45c6c38ece59b81b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142492dbd2f3a4e1fa5a02e346a309256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d790144d65af014506bffa8c380257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b78a3740cb9ff13d2f758507a9605658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f002e03ae241fea0e98262891987a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ba59e55b9f46a45e7cb6159c660360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35fd1ee5917029e59a9c0a239ce37361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c7a6a7968ed52ddecdaa3d4c8e6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab7f257925bde3bdcded47f1e6854363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435cd7e7c36226f9fa72720ede4c6f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6a9dd06b82346343ad11daf67f1c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c7c7eaea6791928f09bb8363da1fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe223cdc8b096ca3ac466c3a0953b3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bd1fec23542fc42b087e3dae235ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b15747e4069e6716a92c0ae27e5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afee8b7c2c21238941cd7378675cdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009054c87e4f6c816f95dd2710a4d30471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e26728ccc97fed5b9da1059ecac7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf079c360cc91b8efde10c2b93909973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f785364fe47bd3702a0c2d24ad3cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558e32358b735d1e82887f7e806d8f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6bac1b6260f89a1ce66b1348ca52a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927a574482044d8110c71d2c15387cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e424100addaf68cd97b871f6ef3b5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128ab52c42284781da890d7528e13b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a75c2258229f04e3038df93b8f49d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6725c946d2ef552d1b6d51fcce69c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a18f9b5e623332da36bf7a45f68b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df71a9d455ea9b16bc9182042b71c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded172234f71a4248cea1dcfb8efe7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7e98dcbbe50d0187ab6d28c23454785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d40d8911eb65128b216aff94587ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12918747c0cda3a84f4beba011fc3b2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec0467da2df2766874ad94471e42b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13cf31e1bee027a2470b7f0ba2068089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a6e9f534b6f1721a6cc9c59b74ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fde063783bc1395864636de5e2b3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d687f19c15e88cb052e97dbd668e0a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213548d88ec02772e9628336e14e2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78b1dcef601567ab2b43c54872c56d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893a0d7c9793343b58e48e7a3de23ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521ccd52cd7abe4bd588cef1a937e4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24055501a046c85c6db6d14a8ad7d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a454ea093f54559fc3cfa6058465098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e633fae96968457c285289cf2a9f5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b443d17c3b08fa4de02fbe50b84c0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4475687c2f0cf1cee03d6881fe7f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b619923718c5970f6f874f6c1703fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6594b0ac26d31bc286e0bc275c9e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c95486ea47af0736f7e4b68744c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f26b6d7c365682da1928857e9f6e5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962902bca6a48ea43f792dde8416ae71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ac132b3c3c6e430f8a126beb90824107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c22a9597ea847bf789c223b21a9fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda9bcea9e64a8ee48ed9cf18262643109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45885f2c23623f3fe4c5f6dc95ccd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1744eae12b0c62f623bfa6e1728dd99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a044771d9a5c7c2199aaa0c83604c4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0972e31cc52cc0d3a73570741025deb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb774b461d7a81a920146d1128f1ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76923240a20c7acd3c08a492d02e9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900158996bc410d5fd8946e5fb82a1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdd19028d7d1ecd500235a79bdd2ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09f0869f4a4cab5014494bf1badf86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22581ccdc16aafcef85402b7e55de3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458997bafcaa02da0fa3c397fdc3147120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a95ecdee27c8614ade98c55594123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a285f60c166368e05f2db118d3695122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640b782bf20f441e6e72f173f6dd753123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdb059b905361ff494b5e83043bf4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad67892f3fd12e29ac5b1d3c4c1b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d543949ad45e06753a2c57cad7b989126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0345a1f8ed1661ee02813cf2c2e5ee0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922abb7bfc401b8d8e54eb2fda697a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d7ea57f27044a05cb0a535b2f2605129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc711856e8486cac380d600758cd63d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5276a10c7d30c85f4bae4aa2defc46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0830bedca6ab281f3c08c73cb449b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582381e9a33d97c9ffc02844757519133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da591257aeed55e5912c9d33d5b5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77ea123d15d1a69ec64741deac7a2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bc147bda7ed1a77cbaee453b8029d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b43dd64f2b1e81e4209ee688b0b4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a66de9170f9db89db5091a15ff592f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe347c56209786e38d5282f2b5e698139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa194c43dc291f17c343bd4c95d0160140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddec1172f2287d692dd0db94ac08f0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c29eaed4e20de77fb9197becf0688142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09afad8927d770d9a40fda4c6b477a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04055ff7813f4942fba85516d5fc69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b52606c2a57a4618f122de1bd00f07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eaabdc02ded148a81d9454e869ec3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b497d4ecc574b54f3cd09a8718a5a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c05ead079040869ed8272254cd8a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a801c82ce3397b3c353a5a3298b712149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d641e96207ad4d39affe0f09aa2f10c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2abd8f6f5299f0a7a9f5c22eb8756151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfcb15d277bbcc0c8a54e3883e8112152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b057bc564014e672afa093bfd8270b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ad5347969c6ee62d0113a7e88488b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b172b66ae5f611c4f777e69e91a879155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be34d7af03cef8fac08fc566b42329156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab31b3144de56079a7ca75a26d0a9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b787c31c84a245e882208b8b87ab2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aaeec8398eb99bca3b54b81ff1e12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d1243d50c94f2b0226b9ed5ca0cf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af63db191b0535f7722807cd869657161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4daa73a54d925972fbe907c5117fb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c28ea2fd3780e9f2301e0f81d80d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc900ecf369f0a84dc6466d3696ba68d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ed49d20b34bb0b6dc8af4aa20063165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64ebe33db3bd2266633ca9f9af25f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c29009e2a2d56be60263824d8b2a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494519963971cd3cb51b6b322b1ac1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33563bf13d92abaa497f5b9cc4a531d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c000c391c30f965f00224c6c43595170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b9a83cdf0e4ae6270881eb2848f88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e6853943b8db622ebdaf0456924d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32d27750f5cb77f23ad9d1e635202f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed884f17d7a8d39fab0b7ff064cc36d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292f86cddc866badc18f5a0465dd067175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7c47a50570dddf4a3542e02eaf508176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ae9d3b8905c2c2735e723f25b697177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d332e03cd6fb4a0f34d3f5ee42f22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cde44cc7dadbce13a25a829c95821179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea581f7f226ee79d7286e35e8e8c034180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f7fdd44e43223d217810664c550a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36a79a564dc81c44b48d473f73b289182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eacded8a63090085e3783ac3099a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e68266ea549cfe25044772058ffa1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a7262325079d1e4e6cdfca21e2563185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf96d7443346789e5cbe3d55cf9854186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664393e7fa2b1bf6be95ca020bcd922187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481228f1485e0ed8a88b787faa2fcb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d7ed7537356f41c30c052a43e57b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c85ace12b4297a5ba09cd1d978c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c979c2d857f728874c670fa3c5034191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795d0e4a17825800daaa6673234748b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c745dee2994ac2051c26e837ac26c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a11d5da9a0bd198aca27d018ed255194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40248e53440fdbf9de16541aa68e542d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1acbeef52602c0e4c1adbc4ca6fe2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe007ebcdb7fb4da7e24a9d8eb9f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5372413582f3be96c85339436d505198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f4170671cca55e9b3bd4f3746a0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1ba60c4eddc4fbbc1bec06ac36484200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37543e1e50543245eaed45c5dece8ce3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971d1781ab3744968cd4207562b793e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e530caac23505c15e09e731288ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344617a5a1b3d6772b73253e2cc75149204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bacb1a116691d8e41be38457eef38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8d73d305266c35a073fb082123149206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5295e3f741e579c59af27485918e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc44b42f9f18196ed66e6d041ead8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86185121bc732309d96e63baf3fcba0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb308d8fe8de5c1dc7f3f270e428fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eacf161783839bdc64a32180086db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832265b2a95a5ad7c534119bab5649aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165159d3a15e2bd6ba9642574843fdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34d69bea6b715558d45ba741dd732e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120059f209a4ff1a638737081f6c12ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f69e3e99afc72259c02adb6f0b845216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c35519691d497d861d32bb61726f68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70702d54ca0f85ca7bea048ab9e3bee5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9617f0b6d790f466866a170f46e4219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>