--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712c03f7a01e746f0bfa83160563bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d117b1af9e1cc31ae15dbf3689536c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb3f40472179774929e144722b01023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc90291eaff1778f3d1b32c38011904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e0b75b9e8ad0b9b337db5370ceb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1697ef10a5729057255a9f61ff1fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ed079e5de5d08aeded4226668a577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094ee9edb83ca533aa488831b852a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82b58844a058ad241456e53833241a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386e2a9a3c57a136c992177fe4e36c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5378f2d8ad801edb43a5dcacf332e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0072090554e43cac6d618961336d5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61074872a88111a33df5805dcf2c7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c40f6b2f2f88c2260bf77f28f5e88714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef521d0d51d36025b60d670ca70408015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a53e33c0254944ea4f2992d10c64316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652b0c401fb060ae04d3423468e49417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c149d1e9c67120bc9c0706574d25918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a0728c060f9c33d53413910c25f3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65513d428c24a83e945359629eda0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeac371681021519551c7c01967aa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcf9b25b5a0c943e77c794324b658e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f894795791ed4b2803a78d92e07639723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66921022709ab124dad673df618a085724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea40e8671516042c130f984eb19fb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850babbdd9875faab5489c69f679e6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd85fdbe578652caed020514210d8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d51844441bca0fe9a67aeca9d327d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c4e83d56f17ed40c560fb9a9b6e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b970be3ba6455faa34f1c71cec297130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e83ce55dd8aba0f898c297c89d90bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ea2a7dc9f5252309a7e6313610ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0514f767b7306e6bf799e017dcaeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd1558b7047bcecf226e5cfe070a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672edb94e490d76598d51a8758bb9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e47619b1145f8e1065e9415fa1839836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a2696512dc1bcc8b266264668e7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d9afd7534e57be72b400a0fb752dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c32b0c7411775c6c9d2ae89bf2de439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968f2906732a61030894028d0bcc1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e859e5518e066d4b66e80286c10d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411986deb9515281905358c9f352d1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afccf03fe77f23e13579b506f2377a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e7c0b84b579b61c5d2c0ce71303844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0daf41011c8ff75a8c9295856ccea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb49936594bf871483ba710ce782d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121c78f86f333aa170025b413e9710647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503b0b55fb3e322286d2b7ea95bb1d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a94578705c826cfae8582ae2d217ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2024ef5ccf641a9cf1a2559df594e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aa1e560347cec0501dd1e9cf1e69c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f733f32aabb4d3612d9a27f30acd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ef20fdac4d3054f3dc1197db5d3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861b9ca8113d270c0d4d0011d9b44f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c63d76d1e50898e43f3db1c5d13e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96321e48b376f8295a7092151364f5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560f08dae0ea55e6940b0f6a80c89ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126e4d48b5199867a750726a5df5fca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cd8cd56bf37b8b3c98a745a3b2ad759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188969207d6006ac2c67354eb7b4c2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e652f2479a43d04da403241563acb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7828cd2b950e9232c76eb8efe9e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee827afd9e869d35491035c06f631963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb87beacb325117138ad973639bef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a732155f383672eeb756e5fde7e0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576da6f2459bad1780f85f27ac84175a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7c80cee229d69a328e2a83887c42b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650c07f8bd3e9138f8ceed4e97eab1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e25b72104ecaec964b24ea44e98ba169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1324bd617880815d40e4506182ab9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb41abf35de975e94e5e15d2dafb5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d07b13a374cfd2d51d361bf1b85572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661432c385ff45173f01bb835fdea8ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeea7288a82585234fb034427ca58e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4af5d57035c83d90d2f8fadf1c3a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfad4dbffe90dff19effa208274f8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b99727a3957976a44654dcc0199fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeaeb0e0f1768823c09366ddcd8cbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfa334c3ae7575e65dd540c196291679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325badd056f554847d13c2bacbfe9e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee693f64818502a136a8869a574301281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a3b6ea37ddc4b0c9c63a3ccb870d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8846ab2ec434c59ec2a3d51ff67569e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274bf8b8683d5468f6cef36041d324684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ca68a0df79c1308c4c1b2423e4d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eac303f86077bb93d0cafe575838586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34733276ee618343bbefdb53901ad53087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571c707b3bb0e287b2ac72af876d11c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0db5689abeb134fd32114bbe9492dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedf7d892936f8dec8dee09d83b1c9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d60e3729fb2f0e4e5fc0bd1c18e89391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002141a2e892c5a0ca82ca3d402098592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eb6d7ab735baa755e95c0419e847793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80a016ee02a2b00612dfc2fd229a7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22663973ef680bb1152f95f3963194695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08ecc9672374b3aaef2cef9dd741a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfba2253de34e3d487c056b950f3f6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060bedb6e96ce2994ef850d14b6f6ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c7d0be4b17104674e8b6ef4e8a6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f72372e47fd1c4147bc456d21a88a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09b500ffe2e56d54199c2461c90e8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca02bbe557f66708b79b16590286e73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e1731a38cc2e488429d221dc4fe1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371954ce8cb45f8285a3c697023cf040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbabccce2589bfefcde2302e3c4341105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea15f57e61b6c371681d3e3555f16f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd793a75f33ad7fa685caff094fcab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d768c9306d7d7f50a1252da1991cca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3588c98e91dcdaf8547075cdda22de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f896d835dab88f6ac811badc83b942b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e6cff26e810533cea6f0030783d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bbfa637f3c28fd2545c8a5393bde9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2a792d4b0c0611ba5124bd1ff230113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c249dee3820d046e6ee7ea520330d46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0675e8773eaf5cbe5895406dde36c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257d78633fb1c0aca933503abd6ccd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381662eea2cc45461448b2e810cf44c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2223236e7583d5d7b4ccd40f68d43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90042753d01adacb01037c725bf24f33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2ba202757a6bd100174c98f73864120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed68b10a23f979d21f8a307d9f2af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c47b6d037da86b4810b1355b463156122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7848cca45ad939534ce32aab0791be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fdd5140bb4901a9d088aedd64861a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ace2c97fd310f17d605c0be6105588125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203ebcf25f24a4ca73e4a722a7ed401126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31841f2963e68b907b706f0e7c2c1f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b926930219a8bee038f7b6c544021128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528951dbb76f8b09a613e5696d989efd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76e68af549a6944d17b2d4c534923130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab8618cdcc3d76f71947f1656825c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d97a2f8ea88d64c0fa7d71040869132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4e1fff3d42fffc5049dc15d5ae8e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d54e54adc0f8ce3bc6ac249500a763134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c576ba3d5a57fb93adfe98a2c24ad5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af9c0cbe8b3926682aa02cc6b4013f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825483c77e63396d214ccf5f497f7b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf6b9bf5cb9eaeac661ef82102f428138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4ba69d3b77c7f4a09893e9908ed1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae4f592cd9c87b2640aff0acc1dc0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9ea25693c166af93a7cdd493f77a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a083f40d118572498e12322e50770c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fb07aa9320116a07d223b632e38d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561cc50cb61649d1272ed64ffa9f31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae692672156babb8e25f52511f57cb82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01888a158c387211b686bcef7ae5c883146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26b4375e1c765d68388ef949eb4acc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139a1c0776f2330a10c26134e3a5fab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f4b577913457a358e8bdf2caff55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee6eb2559325b45799facbdb9c8f70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45257c1ccccf3373ed538108edc97158151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4650cbca5b5bbf9177c5a7091e2cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffef87574d7be74338416640f77f34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d2d5bc391b2b77b79c1c958926826154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dabc762f5c33c0881fb66f391a9926155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa772f3cb67b80b9eb2157f77c73d70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae8509b333e4f0aae4b7038fa4fed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e2457175f26579098738cdbcd784158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc03eef0b733c313d9c9233de679a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4a13ce380846bb268064f5f8d836160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40179227a7f522727a257d0f27278ded161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b126dbdf72d02395a76223ff32be49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab37aab0a59b7da5e327459a85aa7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c6a04f521d9145e58a18bf8e31070164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855d2a6d084a61c5f607550c9ffca90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286b1ba902ba79d820c87d5d8fac71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27f34d1f35c89690c11843c8ca7353167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf508c0383e20b4713d94d479d53d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db04b4397b0013d03f8c03ca57e4fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba8c4cec9a69913e532316a2e881fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2958baa1fd606632790f056fd056e98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb673c892de5b2d9598ccbd2ba69fa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0fa1fb20ab8b1246d178a13b21505173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9839efe24e78f09f2074213fa40f1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954d64ee4f0aad062a31e15e11b2553175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f058a2e1b8991725eb2e6ea1958537f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708dacc3b3040833c207045650cb92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526984a97742dd81c6530b2069937855178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32128b5cb76c4287b61b4554e8956179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f0fd66cbdf428e34218cb08806e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a659409b702c23cd1cf5deee698e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dbead577ec03bf543eb8b5db4877a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618be4298fe372b7844f3c9cb59d900b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8a51007c85f4ea1a1d27c09c88ee9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a98873b0ccac32f944447728684b2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b66c793d3733f044eca95feb749cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fbd40a16a9f9d64c90e93b933c408187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca7b97d970403674a6440c345197d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbc5540bf5cde0995d9367668eca44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966766637430b2bec2f60f7cd0cf39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b78627f1fb3f8485d72e3d4ba1507191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2caf0611e758ac97160a2a6a28bd84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbdb42a0e24fced01a756e4d157380193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2694da22f348ade037bc4249bf9f50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2749b199282a0dcda094a2370f961195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95999cbd40b8e386de229ab935861196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cf556c633f4f930311a47339ca49e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50217feb82198a3417bc725ef25ab857198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e5527f78e02377aa884aa041d3718199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391c673fb581bea2898993d7dc078f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e051a990f5f6b254c24d1041f531796201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754f5f4a3e520ec62587f1b4cf97d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ed4b06dac7454455398f9744a3bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3bc05f8a680c9a7b7365f667af006204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bec7dc07e4905b291cb02b37b54724205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c48dc62b9e5ba64df784e0647c7fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565b094b84f5639250d84e56b56a09b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23513445d6f32157a194362347309ef7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd8c48c4e53ab7e56a87a644c1696209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a16702ee111910ddce481bd634e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692365554d37e12e5ccf646262473bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58fd72d0f23f49448ee64aeba1bd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dd322ffc611483bbfa155aaa75e27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd8330c26102447963701a8281fbc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13b5277e7d96df31b9b4826e883100215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4e8dc825051e3d44ba22347078c0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05056fd3e55f5165c04b107e7ac63a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4c818f34b7694bac91e480a6843e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c695e3e07ec622fb7b2e4d35ad9fe219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3e22ac1ac8cca154d4369f6ce7e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5629a68f6cb71ac90700f789c8664d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1fb21c44730b2a8297e609da3e663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f79067149cd958898f0932809200094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d8e8ef8c04a144d57884812fa15f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490071d4cd78c27da51ac794725f1fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac5f0cb0f1bb45178e8cf2c0a86a167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef49a8ff669d58b3e5ff96952aecca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14c90f5961279569050397b296231b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2db4e246cb269298909b3bdab1d0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6a731686f8e12398f1b5ea08a5e6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6964f949ebe3ed83ff09adcc9bc913812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5cc53b00c01342ddece02eba842a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d53cf683ab874166c1fdc34e0f49514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374916295b8ef3de95a40a190943cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cbdb5512ece6d89b735046b3188dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1bbe0308f074ec7f8c425f97fae2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7622f86b6648832acec0296ff7e8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df8e01ca7211b00e7cf7f454df667419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc6bfa11b277380c0e5ad3d135545720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df0613ec82366d8ebdb1f377c51e5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec0c499ad9acda979909fe142952522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf201491dc3cfbaef00b4e2a06cb8f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7cfbfeb97c8a25083e8a3092770ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5606e6bd3462c5c44f38a4e7a46423325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87aefc871d98ebe10ea6b90276dd7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6ba23ef896ae646a035adcb0efa9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd035d7424a3114ea3ab9cc88a3e40428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6503040fffb66ccff38809188d6c4b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2dac6d85137b25acb4f00b537a1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f312483113cc31ea52edd7ebed0149331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688aa8da3923960e6016bd91dd66cc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c017b049995ab7c1d93a104efded33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46c64e30580a4375fb60de130806834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94af6ccd5a4714643e9409a3ca690b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448872efe38606a3153612fc2ef078536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75341f45db537adc2206ef6e29c83637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b16fe1dd12b8a143f2bb3ec71206b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f556d0fe90c138c5be3616b04b67ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62ef2b75dfb9721d2dc9c0a513321f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804dc05f2da7cfac04cb8ddb0967b2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475e002316ae5e0afc84de8bb8fc25442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c42b4d61a2b516642d32436c450e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05bff06cdf5fd543b74b9ce2dd7a1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cd553506d79e148961111482e06ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3653a758b712ed6d9494014565de8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48d88b4f89653645ff7b0b1d69f17d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ee8b59a3cc588c8c00ada81f3612648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c115478fc11df6e6b3211c71483fc2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173845ded74f74ef8b7fe2dffd357a4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1554663b8f2951335b52e35e269c2a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8f7589eae26298f98bb5faf9409de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b9b6c316440533a093eaf9aecff3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071fb9b3c58cd526aec6b8cf9ab069954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd268b54af61deb3a2a7cf46278d9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c3d6df1c24d4feaa9c51e9e84e91c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114301e21a8b88590e95122f63fa64e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c7baca7001abb4450ea6d10b03de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45567a1a336c3359f8cb9b316c86e45059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081147bdc6dfb825d0519909e5cde6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33882d1aa32967455400123d6d5ff10461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7484bef473474e86ddc53c29be77d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7244ce4701ca3aaaf7d23e16f96c0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d637d37f87caaf69146191928363e0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48a5dcea444ee14f3326692e49708265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783007f89f804b8598eedc84b1881e3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b763fe501cfa27b592c120f368959ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee9a374f676d604f3d56bea90b3c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3501bd4256874997d193cbd899318269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4304885ab4eabe7639442c51a01e9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae951cf894653266b5c07066c457f6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0c1a1490211b5db5e702d16bdc51d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d0d5ac6ec6b05940fddd477127a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695957312a5557c1ab86109fbe25c3ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecf80e5e40ceedf069917710ad1a6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca507d8c6ff48da38c4b07466c6da9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4254a9e956566efb21768393c8a38c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94414fa30973eec0af259c3cbfbd88a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8b97ddb49cb9a704fba6dbf430ce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12b99b31a6d47260dbc9aa73932fd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0a706dc3bdf8390a0c7328f22ffa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc70396df36ca28cbe06a247a148882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4b4677abb17cc81a8018212c73fe683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62badf6c09c025aa500e55cef833784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70e8cc6460bdf2c630fdfde7c2a5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87bdc24b78b7211a4f6b727c2b956c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0eed7886449414acf3fea283d23f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc00946721ee26a9336465044412e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9ca6375b38fa6ca64f3571a664d2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1a9d100707e506217bcd5ae595bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f638d2de858d66710afbab3cc9111e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0d85a297e451b5d6ca42f7ed309792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70a3e11f0786c3065ae4e8ee9b30b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a190cb4a7b5124c8519e731cf3ac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ff7ea1c02c69b1118a9be43eab6ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8a4391931c8277db71919264f52696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d55c6643fdecb9c1efa292b5be2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b53678eaa351651af9e98382ae00f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643c3b440b90108d52cd9077826c2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9ba015d0697e2a98e7a86b3e7e75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d0968546e23441b8297d5a4d990aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f120aed5b354855a948179ca568cc12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0b7fa621c4100febaf7f4e32f74fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a21eb9526f6db8b87e292f28538bea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4407b1de700e2a6fa72228564f0d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc4d7c1b82e4ac7b3d6e8fa18a6b96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3df3d99927554fa764568e2e09d8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229b748a10d16a7319d7b95bac253fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d394e5a92346f10c895e58ceb45f33b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c53ddd6d48a69c43b5ab33fb8f5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80169b8b5bc05c4dc37746f71548e13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43883e1fdce39df0468437b9e3d0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5ebd1644f78e4716eb5bf68d2a606113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc9633608e07b56d3a8e6a844c17a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e272fac958bd46c14404f37ebfb667115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259b7209ef35105886572b9397080f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af676380e06e14cc09b76d883729a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a448667e4dcffac68f05270905219118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a1bc18ace83c8badf3673cf8d2dc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f883decc80763b7eacde0731724c45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d15979333eedecdd71598f4d9017ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8fab76d7ae87af6ce95b72a35231f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870ee9a0315a211cff5c86bbfcb43b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8a5641e09494031fdd585a4a3757a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e7ca2319c173bc5eb2f307557d8b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b668adb29832b16d6ab3b97fefc76a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab166f1a8d7c16bbcb072c286829a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1644a853bfbd21b98c9abe7d6766b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fb1edb4d76a25b21a1216c2f37e8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd25f71320c8dec1a446b822f7d891e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f249e2c4fdb6a1726a2a7808c264ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb08ea6a96e449f4ff20b4f3bc16e89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a769473951e2823f1cbf936d1d0ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7dc572438240d4b091c8c2ea6f86d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc32c8108a47b88491345d150081f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1c651a26cf5c34b8324f8fa357cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e6a7d6ebbcc2e9939ffdcabde3fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226527f65e113b664f1ee3cfc64151d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2eda64587762639d0cdf3474b126d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a00842e7f2c7b2a8fed0f0f3d0c00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc6a64f1e786e3cb0bfb5f5963ff6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7cab8472c91766c5253b4fa3a5ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d00b2e7e6a99b01bfe9b5422f431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8f9d10e1e59f073af34a51c82e25e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe3b99eeeeeccba876b748f3c20a2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e15e6bccd75c376822fd84b89b7346146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90449799c8c0da613965097b4834ce2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6d870f2fcffb172659278915c69e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5b262b8c1e9adc5ed5cf3d5b19433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533b7dfadb1737b54055fb9defcb5ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e4e2a5e143190fd0b015a8f46d6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d4111f35d04b97db1b4f6db9b4161152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d46ec381d33fc8b1b7f6ffb3e8b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505177241c5a358c5010c4389f31deeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7b3a9c0f76933b02ff277820a864b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c35ff27cb210e75ff6be91bb998ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8b1aef5a4223eaa8887a8e44917d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643bad483d1f9828948c0ebd9f5b72d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73a52c00d86d9d91a69d01d6edfa82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b978453c12ec94f53fb82a9af440835160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130e18900d9ce2dfd79696972411262161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931a0d9f6670f71d5eb684ac23b0328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb745cdff6bc91cfc7aad0f4500eac4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc7bdd4b538b501d225ff88c7e2ac8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a902deaaf2e3acbc05047a24aea9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b2a59dc48988126f0ca0fbb316b1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedec3308fccd8d1b0e58c2235ec910167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037a43ff45616e0fc153027f89f868b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30e2747ac952e95246d14134e2bc92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd877212631ee671ca910e930aee07ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b36e2f2f652fa4a5ffe4648097b7c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1831b94c8c8444d8ddff90c9cf2fc87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bc7ce26045dd46b545b47c1fd281f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33143d75c5c40e50406101afb1b932e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8f1b0892c06bffc0fa5a56e313307175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956103dfd441d0f2a4a1e1d89c1f663176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75dcf4b1a7b2bee6c0492f6119a731177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160485edc757e283752126454f6d02e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e133b261ddd5ee77a45c04caed2e67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70ee66825db2684c6382151c5d4916180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3a424b0ed3a573cad7de3785a296f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9825b6ecb7f9746bf6d4a400a445b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c0e935a1a82a03f6faf48adb18611183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec321567b4c60518d82c9da944f36d4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a502afc9f73ef8d82fd37a890fc41f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368430d975e3ae79b91262329dfeaa2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3ee300a3ccb8da87122ace7960076187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd87be4f8f144884768386600710fbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3154bdff33f9e272d3b51c06e2a2be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a68d62f34f90f62eea2f0010a6f357190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058e5d28379343d25c580a7a2cff0d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb00437888021c447558fd3fd2130a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061432b878dab790ef161e0fdb2e41a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132dc0d8e6e6889f15b3e8b3e358faa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be9573146fd9519d2dfc3f86c2f10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64abe6070f161f1e05497782e940b69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bf51b9312e6e6465099b5a8e57869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2676c215cdaf8c65f72707b71082971198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c526daeeb958de8da9814d19b403da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26dd525bc9edad84c3a84e0eb7df74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c43f2568ea236d57aac059f9f154201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a9f92c338b97d3c9064d18305cde5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83f7de0f1ef4e2eaf62d9bd6eb1357203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055030098c5c262b79d2d582b0c4cb2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b17fb6b82405e36173a214229c22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e596404e21768242f1e451e5bd954a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a75e4fca3eb6c136c7c80861774b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac386c30c54f3579130604ad8960d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6d96e4e8b16229f71f1247c0fed9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9a3a5511f5110893f6f523d189226210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205efcb5ff35a90800940fd7323d0298211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654eb333c6c29fcca4102498a249170212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad794d398815328c52892562cf2e114213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865e99a48ac545f249972b1b12a95aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2cf057e3461491d5b435655d4c64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cbd8fceeb66ec58afb51167d0aa3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d33788d7fb825ea2e826ada600c67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6ea9e0178667bd42e8c869d0229a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a7c57d6f55782767229e26ca1af4f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>