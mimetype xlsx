--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d8ce393c5c9edcad899173da5a4191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af34b928b25701366bcaa9efa19372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f341700837a2a7433d60dffee777973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865c3add7e88420f4f7b53d87ce43d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a8469f2bc073fa852dca278fde91f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c0203251a2a3cf93833d37a9e1bae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624de361003f7d5c40daf8ff1293387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b58aca4b8ac9c2592576b64b29ba088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f66b37132d7b33a8c52f65d119545c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650b61396a065a9af7bb1a10d8d227510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4507ced044811a66687a3d2c0f6d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f2c187d65ba4df96ccff0684cdb6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0b9673a3619c9c9bfb3500e76b1de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba70118ef4031a713b2d524dd1ec6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6240285a0fa70481265d5817d03fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6565d9a7cd0bc802354cc36e0eb3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34364505c5cf5d1d9515041a2be94b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280569135fb0b0838b2f7cdad444a68518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6475c01c7776f34d843674033949219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d021a83be01957ee8c8db6e0a31920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c009aae6e2adbfd2622e2b7c8e69c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fad6f8147c706f926bdc02ac8555122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdaf50a31610c017992c768bcaa8d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51e6a742a2e5341a73245658fe00e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c8c62514eed3e582828c6666246825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185680f57067a43661adec973facd97f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded9215f8f5c478cd6e45fdb7892f1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83bc7609ca953a97d9025fddd74ea628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c91dd829296499581b7e467b5f67929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43085405c2067b18d5a308c1358d1e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82d34c188e2a2f6ea6a054f8496d2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abe9f9471397192dd0bda3256d8eea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8293114f3f866e7f4f97fa2720cba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc404e5a2b9b1de16c6e4c21ec92534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138aaefe3de3d1548c9c7899e76981135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f04756b28b667171f5d3c642c1a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72b05820c924d48ac2fd59bc4498d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeae04298c0e79486a2e3af1c12c9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a8f8235ebf352818281ae7d5596c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d3e44f011c0ef59f003d1e44fa95e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e306fd061cdccec5a1bd75ecb2a4bce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c8a755e99654c61f12b7a952ccfb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff276eafc33feb8c1ca1f1663d87fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7773de024a5e90c38b7fe6f3febcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edf93252953f24c26b77acc3cdb19745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e932869f318c76da7a83de277fa6b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb85b93e46352ba0e6eeffe6114f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ca22c46fc0e3de39ee619ce93731d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053413d92f5666e58cd45fc3d99877249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc2ab87ca8c1389bbbf00f1cb7b60450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc92be0931b800a8a54fde9aa86cbd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e88715e913d43261f18b58af674552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59a806888bec85b0ea4f3329dc59553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbd735209f9a8513b1cb070cc06cc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf324eebb0694f163edaee8526ddb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2dd6f82563836116ce587321aafd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95388d07cd74e84c7bceb738e65e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa76fc0800cb6b4c0131a8be93f4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23795c1285edc3d07b1a9b3165557d7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e263c05a9c41db74a60d208e9505360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe508d69c63dae4f27be849053b0c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c232bf03d8576e3b8d40b00fad0fde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a41e6e6815a76652bc7d3822481063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87538d493422d0de60daa760a543f6e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7152e8ab930e49b0a2f97849411af965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ff9a337ef79b66991f3d8d4521e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4071f129c708f8d8a51eb1fae772067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2a87910b0458110cf2fe1ab27163a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35d08fc30d52e38399c2fddc6a35e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ffcbbde3fd647cb46daa28c163e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0119814897ab2a5cca131f20d7baa1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c9638aa8a40393909a76a839d5c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca51f6e6d7f66eddbd0cba7515d65f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc4c9940f951d014f9bb281e3c16d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a556c10bfb8b04a6258d9edc5029b7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d584c10b8471c5dde555f5342d8b0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6aeabb7b2349f9876178fcd398a6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe27256996ff5bb67091bbc00cc8f9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1c22c8828427ff3859004ca45860d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5550144d71b5e9c10a07416db1e7a2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe72d701da8f3b9c574318ec94c4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09420f6ee1f5f62f29c2109534f01bc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cb364391404224cd28e23271ca1c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e68d9f494002cd350dbeaeb9e76084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6b0fa11b70fda93c1579eef71bc5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dbfc83f49e9767198245d9210a7a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555008482d6bcd0e61b275a3cf3f3c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43073b103639c5c4d8ec378eb8cd68c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aad371fc4aae98289f44f74c3951489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca47abef1dc67257af50c079767e3c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede5689b7314b1dc1ff7d51ff24a4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363e51731764bd1c0e58fbe6affdacd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815d820b4de780d8f03cc6a9057231193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c6126d453d07b4a6add5f101ed62e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed650afab9caa2ee6c051685c60a8b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff8cba09fd445f511dac68a8ea538d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f8375b5f7b4f86b74645b779499297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324f71dd4b7eb78d7fa79c4e0b0b3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931ff5e16a7963c6e0893fb92ed3b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c27f15d1292c6c8757c2a1824f6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc531cb71c4d5c0c17a459a1e44f44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c030f9f26a807cf2d413c95f3dc1d43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9996821d6769eb1cad08b0c03f606103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9c3a81e0ead9d31237bf0eb6c71c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38003fdb5549ea2066b4ecb9ea5ad89f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf740ef0aaf571f1f095d30b2563708106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0b5af4929a6592b5201a24224af9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e887ce99824bcc06808448b9f6eb5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70c1e80b2978d1b81ed4f68cab17a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf8d6980022b94794d3a54c44254e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81856ab17d438befd30f020dd44ad5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0137db0b83d7a448974fbe864c2dbe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2cccb4695b918af56bc61d87d69c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd965d3acda754278414dbdfb6ddb35c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0baaada43ea50e20b5aad348ff31a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dff3767469712e1d8bbe84dfa6bdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3dbd88f86012678c48c259ee75f33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e11b7181ccaada3d4a69a1bbdb637d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e3242163c29f5fcc7f43784819e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f8cab5410edb19764fe79d264b4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e4030256da89e9321577f18211f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb3a0f8422e91d2badff0dd87e7389122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a2e4fc3bce7ea4b25797546bfbf16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d58006663d975c7d1d8e59af8a92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50f784cde910c9826ce18ece8ca7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3d066847336943e016bafc82357e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc605a94f4fa3c95edf85cb9d144a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0cd51effc0a522855705794ac55ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf3dff482ecaa86681ed56173e1761129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f8457c0d209d88808e500d75fcac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f1ef8aadd6feef227858386728de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0ce6db6b91dc58978ac8d0abefd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ecd1d0ed521949430d449c5ca2ce3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f0b507b3b89141c02879a78b6bf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bd5dc04855040fff1b24b9028757e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1bfab8354f1ac1c4767c95a03430136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deffbfdbe884b035d6a053cd6192df8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c89f7ca9d5117cff46dcf2b01fc43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5101b73d11f11419c6f68397dde7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f328ab69992d2170930f96faccb26d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3b17ed8f0367c4d6de0400a57a476141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5b9dbb8f8af345d7d717db784adc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f24521ecb1ae543602a2b9ee21d398143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e69be1734383825a705dfea26219de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514b2ce851860cef89deacb93f8720a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c385d6cbb0118231e63aae5dff7aa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c6d4ecb4ef20145219a5cb2aea639147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aac65d201c7d6ac684f4a281ace9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71626b36ccb325263d106b17214a24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392492d36c6e3c9dbb6b5931a4f4c0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf39ceba0332cf02c884126249b138151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a98d6d6f84a33aca9763d57df5f6b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6871e7af2744ff1c2ac4144852708153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487dd392c6d3d9d5b70269fc979ee4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffa90ca785a06ecf4d8d80c7d24c59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf08d456f3a354e6b34283dd52a1c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd5e9035aa6c9a40278b962ac57cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3adeb1f6d1153592ca36c9d8e1a11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212da9239a9e19a8ee15b787c92f5e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e453291df8b71c9d64f75d919956c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011dff41b10f55c13fc41eeb967209f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc72ce2b54ecd34caa5c2ff1b14ba8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bd510c4a594ef82522f12adb51e5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b16b22d8aa4af21d138895983aa7d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad652f237528ac0160a1d5489897c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956691a01026f1f33f905156e3c6e5aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296ad232a861ca009c600b92c3e3504167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d5bad2ce993115cef4dd0ee05bbc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c3f0679c80cda6df4dd71cd1ebb7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a59ba7d376ea5cfa301403e01f641170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fddf476bbdb3ae3572e90651dc5d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759b26cd992659b05495a21b359d4c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e859297736fc8deb9104afe3021d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5b0674d39d31b90d05c74bb12427d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb0ce02c7bbaedf87691fb39dbe199175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610f0e45083e34e1c62789e75744f4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bfba0c6f83df3b84a63ce4212704f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeb71d22fb603bab8c7262899557a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9452b45b0330a7080c8df78bf00713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c5006b44c0f59d7f46d617073fb28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a5c95ce1e6cf376e7ea38551f5b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7651c2507e8346bde95f6828ef123182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a345e1552d0e869f9cce3eefe54da7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2a8a20dc4ba97b8bc4365f4f16d2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58bfeee47fdb0432fc2c0388e499e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280890a6aea93e84b7111b0b64c7e445186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413d05570414149ddbbef08eb1f074b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1bcbc152f383fee4fb0c45a91a38e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0794a346ec32291428bca14997f25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b397a93fd6603d440bd5fcc42671b4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b97c76f72cf9fad36e8e7e21357e17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c282ae5f116d381aa5a10eb51d8c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46370f23f65d49277ab60115bce10b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039ae6de593ea4455d26efde110ba43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e0a4f39d29f078763c3bf6dd900b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df4debf892c504df8add1c4132c152196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8074be74354203186cd4532c05778d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafba82d1700490d2bbe5cd9050995198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b601060021e4c801978b6375dc91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937cdabba39740d424b050ba2c40505200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011359d50d011413b16651952018459201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7571d1a41930aa623a4beed500bac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949418b33641444e66155a8758861c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da950f04699f85292f5f9b1d895802204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf918b5dff1199ee340658a94c8ca1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36224529c0c92759fa2b4da9170d4079206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a3ea0c6c00df66fbccb139b536e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03552cd3242329d33840da43d632a8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aecf8460c42a3b7d61c817ca51475209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc49135ee764da853fdc29d2e5be336210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309b8d00013297df4e471e4edbc2643211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f1226e97ab01b5fd861ea42f3057212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adc324c07eb922a9ba62bc852b0225213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1109d4548be45c347d2e768eaa81db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed69161347c25b38796c70ea6b358215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07881e039b4ff8fa595e311a5d4f9da1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e474d0cfa054b9b170d91e83d1fac6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a730b2bfe1720a05e539204003b826218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c9d87e3a5ee30502a184079047243219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042a16285120596f2c0f44f2166fe6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00aef3ac5d9e8aee01149fbef7e7d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc6663a7927b085e2a2bf69af2dfce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588e129d444911b6c40e0bb7dc4d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a12c92fc0aac9cf510d4a8169b40bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d39810d9dbcf120690b2d781ce35e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c672cedc43b95e2deded58b862e75a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ee99b55e5617ea9a35c03484b12a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b534a86092455d267a0f8bfb02f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d54b8d2ef2078997c52c78a8cda5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8106f0349da8c79061b75d939b82911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b272f34a5ecb7860340d4b539deac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c05621fcf1fad6885ba8558de2339413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adb02a72b18f43ac156b76aed5164114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ddc926e0ed60f19101ac6f683709515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802628a665d033d849875cb172bb983616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0de8c7147bd57e675aa0ff44705817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1908378fbbe807061a49770820a911318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1bab275699e60734eb7c8adce71e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558e67ce77b32818dbdf14c3155c4e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8934a563ea196dcdfb551f3edac58221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c164c1e7f07e0dcf751662c57a55922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd7e80c7f7b250858c96d0022a4ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ae9a90c64a3c71d1240b698910a8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5597b9c7c814504fa0b7f8de3108e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0c638e8ad821d6886cb1e3118068f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbaa41971505927cd55e93f88bf55027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fedde0ad4410d947fdb421902e310528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a339c2daaf5846beab7ce137dbbe28d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c658b97f1f167d36bf9b4193e5a10cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d45bdd3379081c8dd02cf6d77322a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d532f58295fbcbd2c0e97c6a492d9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2c171e829b707cad0aa3d827f052533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56479517090069f042e7f43964d4f02834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9be9ad17561cbc6912887d243ed6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce9eb6bd01731099d1eb1a279b03036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e48d71fc08a709a96046222252de737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77580c695b64753b1308480bd26fae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc21a3f41781e12735a3f52fb7c30cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369730e41a96f7a368bf3c3aaa4caf3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6af39ea8349c0f1f0c32adeffbb7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907c4a27804507fdab7ce0136a3a2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bb7d1a5ffd00a72afc031f7164bac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59fc4b1e1e4d07afa915ac6701c0d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ea7849cac4efd3958de5c45c171b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a65e6482570e677180388529e38e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb58e80425ea6bcec53c2bb1fe07e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9c7b70cbbfd0d64ad39c710277cf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9d74e2960607e09c8a889f82dfb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f48951d0c97bb046cadbe41218d00650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f5c28ac29ab1f554c8828ff7b11c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aab883a68168669b7080ddc35cd1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37184749168a12aa2f9ec4ef06ab30453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29c1e003f9af1101012f9bdf3b707954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddf13d29646eefa38c4450a82129c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e058127cd214ad97146e7da38787b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad035087eac0b131de427de150ddc9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40704f9d9a526c3a6a8875ec5d6629d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340710473569a5ec0838907d209fd56f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a55fe97114b71d0ece515db5b357c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c2938534084720f99a94307249b2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86815076e7492963e9190905728e6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ca0e85cbd2439f8a3c661049941e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2fe228defa69c77875c6d12ae1daa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8328b74e905c8ced1e94d9032098665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda7f60abe26ef6c7dbd7b42758d88466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810967959282d94219e4ee7773a246a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdc38fe6678e79fd420a573e78d36968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca343119d43a195ea416087df09b2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee891bd3c1d320d28be610d036cca0f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119c6a8b8b08f7c2c859407992ea41e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa240c5b710f847d19dabfca1e0de4fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e1777c2120701894babb4bffa82a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b98359787e5c21efce8232282a4ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b5076a94e8f2036e239ab68b0815c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1eabbf165e889226b1072fd90888476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259ee0b59fbbd023c6ba882df5fbad077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e46084863c5abbb3476caa2cda3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ed4063718077dc019f8011de776379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099053124f70ea0a51f6101dfe946880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab7c9686962ec971c282342bb339e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb08c0ecd0f2d98e254f33fdf942782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ea7ae1c5581a5b009fe8710b478c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ab8273a93d59c0ced7667cc6f171c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2180e189895b82a760a52b03dff8a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08401dbe1737312098b02cdf065c3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2003f0c672e0738866c13410dea09587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49629e87547878adba7997823d999e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e623fb76eab305ff76fb1727c515a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abaf1f538d5a37d3f2a4e492dd89c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c6ec0026f4815c54f727130f1bbe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc169de077ed30c9486191ea679f52fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a51abcb7e5bc09fffa2d92c807104993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be577381a336ed8a25b0651b65be841294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcf0f40a9e33b0e4fd79cf57de250095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370335d736c650826beb39a2e5d49e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87884098e08da144e87d07528a9176d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa51769009bea587d05c6615ea59d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e6901fe0c9af3ae8e43d35a92779099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120fbbbb8db581a1902e0511219de9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd4d16bce13da014a1c9fde6aed36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22e24f447048cbd68ddc4d3f17ae2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456eec0370acdce12f58d54b2438e75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c51268afc4efd459fcdc59a293b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc229f968b96ae07de6a0525a0ce4dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6456f09c31b5339acbd50cd4295e1ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06931d88fa3b7f347211e1e7f7a894107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c361d6ad1a7e86ab238e8dc06e6a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b1207b72a97e316d7b6cedc3623f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988220b50d29031e1ecceeb50d94f9a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da63063bacafd19de24ad2caa8c4a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffaabf4092de45abd6480bc499fe86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da745f1cedcbb6027eda43395f88d4db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac89cf24ab5c19dff7707493806abe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fdf16a10967df86043983eebf392c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a4d80833053dd1aeca8c46f8566ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff558b95c2a8a66b83073e6c88f28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a056a00674a38260af7d7463e17a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628f7549124d36b2aeb371358148d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e923b124022193f3a77e3c880a2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71316b1f3785c2c672313bec143b80ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2926b60d2a7fd0138a641dec420e5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87f1c3b73122c6a7f305a17807c9c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2ae3faa61d8425f7db9dc36fa1c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232bf46239a156017af2e62857a019f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51749658d870723ed733f947210aa5c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8bff70e44ec904a00718d3241aaa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ede28733e5c604fbf2db6f13f01653128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590f698e1d5d1414a624b775ca04b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112b9354c5f087c4a42513b417e39a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46743009e0f2b825621ace80b747f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc655d0b064bb8a70c6865e72f9715a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae631d5f4361a999c999420341f1f9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5e74a56fc9028a951e6c2d7d79213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098b6e04b678f193259282ffd67e1d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d77b025dc70421053c75b61c2387a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e2cfb21617a67463124eb83f6551a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3b93a9b950f55f4624d4742fe929138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b56351818371328dd03c212b0d16a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8125a1998399f01fbf09fa38f781f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98de83d3fe2be78e673cc91d5feed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702f9d60c5d6351846c22ee913ec60c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57691c2d4ec7a0b8c7f9de40696ee12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a09c5ecbfe6e5f55ddc5c2da871fb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e9e80f87e3db0c937315b1c07e1f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177fdeda9908896780b870a429b451e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de9b527d559036b0d63085a2255036147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37baaab750629ab94da1745524d8d7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d742fc0f4dbc03f65ea003a10b76e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba26476eea9ecea0d8bb7a266d61e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c271283a3fca4fe9e74a551d3926903151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ffc25c5fd3dd233cd4b3f4b45bde4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84915f912c2eb6525f729cb823f9fd40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c893ea5ffa6ea07e3c349edb2f5e22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffc2bc4a719e9dbe161161127c3b89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96c6d5cd28467145f355659053b4f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3a91af51db3302095e66184a593b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a1296812359e64f57131ab966115158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ce2eacbc0241ebf91aa08867febe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a506f81c6bed4c31c64efecdce53479160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d712625605e3e47e11dde7073217d56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6616764f9575a53324d892369b3c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd84c90ae57e1cacc7360313c5a3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370e206a1b57b57894489b4451fbe0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7624231992665648a2d26400bf5d12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76dd044c7fcc98c737a604e808f764166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d792e7f68c60483330a3a6d96e358fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501fe80471d2c7c55215521f1db9b8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16195e4fd6968a4afb13489c9d42eaad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae013c518f68175f3f7516972e67e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c591a3d8328eca77887bcf984c3785171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366492c0d546544950f956a9c164e66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0860e73837e91bf6cd63af010bc48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde2257a7519852392d8f970e16721174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b91e42d54c1fe61841ca167fc15c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0d2a48a282e03e123f6dd2604b20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c624316f3d8540e5984f647f72378177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc734bb36c815787ee2345cd0da7b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac191cd509bfadafc92b76b78c565886179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc79999ca2beeb0c0bda4b4a2a0f329180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7111ad9af6fd5b99c0b000f7e569d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9bbd03259202c1e290af22d4df3bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e93b768f304baf64da0d5b67b85f42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14758b797d8c4755de4889482890d303184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c210afc4655a3f4ec1a58e435b66a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111b527e8422616fb7505f2b94afbe8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd9bee32f1919396a62d4f4b59911187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51683ee95d0603edf0e445ef063b6c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659ffaa62ef8afa6f5fc7ff25182edb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7fb6216300e761a48b62e197c8262190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14867a3e2a17cff064457349fd57242191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43de9f683915834e3c18255796ba153192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4595a714041deec165b092db03b524193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b4b23d58f41d371be492f585077e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603de05d1f52e6e7a6886d3e00bf000195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67425c368e9be274f522200f496928196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3c603dd73579e422a7510a2a6960c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a292a86ddeb07b2d7c2c323d342e50f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865797869025515d09cc1ebcbf7eea8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a41cf8a7eec284a6afa23538ddb97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3ab678ed80133c15d3e4a69500eaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32289c3a5769329d4df26cf2eabb671202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a708952fa6b4aae3db3891245d54a83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b13e692f8720d371dc379fb67fe047204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0517a75886b0b46902d5b91e527c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f27c6c678480c446505675611b92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ad9361817f6926f8a8ee989948d0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac85597d60c490348c4074fe3dba3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d55d84853fef7de9c7dc9925212993209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ebae33f2a826d8c7941425e305663210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb81b35a76642c48c29caaba7f168c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbed4b824e8a6e706bbf63545f5fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9ff60bd6f29a23315f5d3c3252e56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6548368d925a369cbbc0e1a0420f43e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca891b5a72fe511d4207d25d3633b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47e6555dc1b9b49cfa267a162299a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d0b1c65f5f9a7dccf13e7fdbe58c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb650d4c4b4dd5b18c57d1f6aa65b53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343c881e0ebf30432433fbaec11ef8219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>