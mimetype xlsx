--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6fbcd18ede86bb6768d7cb72bca171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d3645b5fd6d93601e2c19dac5b53e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01ae39ef05bf4b1de1cfcecee9737c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70f5ae85382e951e04dfd9e67533c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678fd0b94ed1be24cff83661353ee45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed791934c285fb5a861006e95e274b7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99012005eeb4663cabb55c27fa059f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9657fb1e999b8cad7633f3ded8448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb28aab668da723df64ec2edb6ab42a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01588b0775660eafbc9b53af34e3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb88d7b648341bd8c152b023e58a62311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c451c7b603f7fdd445b5671d5192a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a86f93b2e3950ec997834bd8e0054f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdcccf99d31f9f9317747277aa0a7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88770d8bce4aab5b17326fc83b4dcdc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb425fb4d5f57574fd9a8c72c49cdb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b7291210b2c23cd9fddc8bf9cd78d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b19f62aaa5037dd2b55bd781a0d1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478481560d2a1cf2583e5ac02e35e02719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80064423842abe61874ab2dc7ba160ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402894f71266d383e3356284feeb3d5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3183ca55d3d6a096bd9f9204c30eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fcd5ee4055a726c564997e15031c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881080b1ccd273554c160208f64e61c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b5aad20af8eec84ae01b710d5db625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ddadfdb6a66facb656d21cbadab5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed77b24f7bcfc6912cde9392dc844727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a34d1874c29a7fb68984b3d84c66628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99dc74d75e22b1039b67c7c31166829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b6d5ed74d1512b6eeed3c2917224430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500c48028255d6c4f8784b411d9284031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6c4eb11276218e9bdecd02c6aefd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50562f5b54f1d3faae1eb1977acb3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae9ce93a63fb637163c1ba9b83829234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253de28324cc94c7b3ef347c0d83a1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5accd8a7a40fca990ad4b67a3f6f62936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903740453e87dfb2ee7cf5022ac2e98437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa6cb90057680b4599cd0a9439474a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0475ba0b8dad6f03ec7a4fc0fdd7f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b531ac88c214b13d484af9b0ab0d5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76106915cb0ba32dd536cb03188ddc0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6639303e43f12bb759ad9d483447242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db667fd795ed95872ad398df80dcb45343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b113c3645a9626ad4f9e6be5f7fb5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd107b2f4d07848d992194b898985145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178bf1eb03c50efa191e66d9ef502d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7500d321f507cd16a0dc9cd77fd4ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f46573604f8877da1fc51129370e6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819189e196b9e31217e08c95e099d34e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6787018ae5c153370b9d11b264044f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e6432d4c2a525f04369f5b6a4e20f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7423ef6fb1dc05bca93dc88baa6896152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965b2ba767abc1714add2b440ded4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e8c257b21c66b2c899f370ff0a72454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeddfda0b024cf4bfd0025debdfa2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da738bdf2f2d4932ec914f6391f4977556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618271b32b3ceb8b8a952f9b822c9db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ab31ed14a702e19d91f3bd8b035a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e1bf1a2cae4c2878ac5bccb64c5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63221b1b0e3031ac93b812e579231f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe3a32a20166e17a861f6fe684303a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b51c4ea8c67af2069447d32558c2d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a7b98bf9e88dd7e9148e13c10ca2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c567e98104347e8109814be16f326664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3272ade60bdfef84dfad8ff3b4b9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601256ed38b03e1c302cf48b56807f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c006bf2afc429bd73c3d465be6e8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8713452315bdb0956aed398f989a2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139a8ed984ac63586c0d6308b13c16f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0276f3c6b2324cfdb195b8beb5374170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beb72bd869cf3df4d5f19d7278b8e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc072456e236eef07595fb251a1e86ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e1614f808987fe3b7e024dde3c8ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b003d47b2c50a62a3d356a460e10474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f6484f8e409fe856e5fc10175527075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc01c060a26fd4205a9354b49ea505476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09516ec11036c34218e92d8931741c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bac709f8e6d443b891d13ea88fc3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6f2d9f6bd99f6e35da5d4e1e5059979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d52a0c9047486548b4792fc319e55080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737257a13de532e784719126f957eed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3189683900d5a3badc0cc3d3d16277e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e4596bda24f88cb9c0e0ed88fc6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b66b79c6d07a2ba563081220bca3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aabe552218372c01f4f564f66a4f4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a460ff307811bbbb56fdf53a4200586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c4b7ab7e421f648a629685888614e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bf5d06219c78080876eb4424830a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15efbbbcde95be051db1dc7e2a6c77589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169e1ba0f3b54674b79a3601bae8a9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc2be2f39631680b92afbc0d22e1ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca2802a43d78fcdbbb447e744f0aa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa098ab5f3875b4129dbeb2a513f09e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0924d235bd5958a28ca5e0362eb9b5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139c765669722ac15b916e793302d1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152174016705f7167683cb70176faf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7bcad2dd993bd9fda9c12c9d7c8ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bab088c9f0e41889c1f833b03a49af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208ca9a2b47a659ed92bceae082d8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d16edfd7688880664cf9c6d371c0a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703688befa79a5cbaa7d7f96eb4812b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f271d63b65b84f265c75030b43972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5720eacb8c167eacdd7f1d871bf556103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db7ccc356654557d2e70944e5c825104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ddc0d5bd1db8d678a783b8427846105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06536f1dced0bb623790e2cd1ce007106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7845c78d8effc0c8b913872e4d37c76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd108620832189a414bb84384dd34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da4f94ab50ba93a14f6f3b8d506daf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466d266d784e9ca8ff93601313c87fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ae1a34a4e1cfe7cbf1f5846c2323111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a8f381f9eb717bd90ee2f0f84aee7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4a10439dfc62c967294cb5a90b2e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec56cefc41d6227c28b04eee1cdaca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3b573272a20cf12d9ed4091f44a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f477a6ff6db108131b0283a36da522116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3943510c72d85b03a7610762073d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1bacd186750bbe7304671348d2d04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc4701f5a517b519b7dd1deccad256119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116517a37b88e1f5510fb84ea904a074120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e06cb437df46fb2e65fa283b719d04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4546da6af5a3fe337e3a104b438c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3a06ac0349164eff581b0f4dc56ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d6d5c1c68ec7e9273eb519562fc60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7363a2c836e515c7841a88a4ea02f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2389bf4300d483c50d066abbd4113126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353cd338ca07715b0012c56fd7a9684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e186c1785f00bca9814d3a74af05e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de858d60508866520c1a05cb020cc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f745800376ac8913c54cae498c1fdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56742dd8c86454a45e7d0f3af9a9a55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244261d93b2e36dcf95f4110a20dd29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2516974d736f3bfe95951a6beb841b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c05128b6fef2ba2e5c56da1552061134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f535b0adcde4928a89614cd5020615135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba7a8f51d26b0f05c606acd5a2ffd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c772b8068932d3b5ef1f4dabce72d36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce858a8c13b02064dafb4eecaa35d78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f32781bf0187444412f7250d69854f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d6236cd3261865cdfe1b6e51b41f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf9bac74c44dbb8249dff43842b2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507c8d03292bee4f38773b551e64f6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5e9bdb3de64eb4a86a6c40ab0d676143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df414a317319a5dbd97ff0d0a76108144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b466ae44c05f3935346e94201eafa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0caa2681e765807f4ba931d6d5c093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e7f77b166b5043e3a5136a69640b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8215ef820f5c92bf709b70d4e5c6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc3a06e084d3cb4878a3fd102f3394149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e44f7b681a4bbc3b2e301da863be9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb880f78a4cf2c3acdd5b5e94c376818151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621efa451334a3e80a19e56591d41aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e11cc04538f0bad8ded22e4c01c204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99df21aba97e131d9c18c90f5aaf27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651eed8340432fb9be78c3742853b6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bdedd452d42f8be521671788a29c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2bdf47f9d1e837195cda6d938d1c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ad5ebc6e9037c70d682541ce7e59c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046fe3a6fc9b6f588ceb6a79691486c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944597ef22b7d5d36a02a8c6c4e8f8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d43a8ef5df9f9507b4ecf71aeec020161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5980250c75b0e6f9331e6522202ce30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbdfd74c5eef9383a85811b92d7ba2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e9cde6979a3d99514eabeeae7436164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f49d5f858316004dce34e29ab37d16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c87558f0055f76d5fbc84cb5bc36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b1c8be271c8628b5646b312b7a4bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1c78a371454521574015c4160a441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c8b97e95272c5cb9963ddc76a316b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4d4a64c39563a087033375b094bdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1832c97decfb685d6dd40ff2ae8a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f0ac28ab61703174c99a97ffe3a00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af765764757dc364925f987b5bab61a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdf9ed8358893b5b98eca537719fb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06686f28b04718549316894dfadec12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51896c5de1b5476ae327bbc0fceb72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ed4852cdefd2ec936f008dd10233d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527734afcb0d377d85b89cec27edd23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580739f307418b2432b747d4cd0734d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f041b43c10279764e05891944b5d38d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49af91d2637d81595015cdb98d02d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d99fcb2a851b17452846c62e2dce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2813c1196afccb24338590c7e75e4ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc35725fb37126557287fc74ad7262184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e920c2cb91b6413e8814404b9ee74a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62360eca30adccf4247f4109cfaf20d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ff14e75b08378a39adc618368376c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69728eaf1f5889072d4abec39e04217d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33239cf7c1d082326a64cc2546f2d343189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd1c43e3963eb50ff8dd50ea6ecb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811066a1df4d997ecfdc62c505b20139191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b173991103d2d6ba21dfaf7719f383a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b6f1e374c404f80d5c42589d611b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e2eb87d9fd9bc263291487f07f283194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad70acc380e607f16f5c835eb8d73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aac32c6e444878fc4f24babe2e460196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97b8817c948670ff37da8cc3201aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dc5ee4d154434b5d8d5f596c234e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb793ee444dbd48f6003f2839745cd89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4fb292447d03c8d5141a196fb3e3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1bc4386b9a65b66d05845002c9e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778dad2a9e5479e1ef8787c9fa4a0b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3492929fbe252695600326ed348a79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a63c1904ef84bd847279d0c3640b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e5158a61dee0fd46b61a5c20f38c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbcd093cb63f42d7638d879dea876c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183127860b890ce429d5b12c9911e29d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933c73d774a2647604e792584ed273a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e0e2f67297a77108646d38182b28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6218d0e3db38381404908c0a2889c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141300d43ac79a5075cee81c0b2bc057211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0ca9373606681aa6e671f057650e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c15e71090d25f6a392ef9297628832213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ec009d6903faa2a018b2141e81e45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36fe1f07a7c0d3bf00da68471b8c80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63fa5991a2f499a1e8dbf88c53e40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4450f1372e73bc59ae8665d5d64a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952995ab852fcdf2489d1bf2f410c656218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad225657d20d3b42563403d8134a8bd219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee627f9f6a94aad1e7dd2d19cee75f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e1e2c5f0bd39c5e137421adf3943c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fa4d6962bb33079bd9908ec2c30e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2716d78b5290b665cc1e48a7cfb525d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448830cef56510edd949327853ccf2505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394b39e924099665ba8708ad93b7246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e3283ba7b552b058e428d32ef7e987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41aa2829d36c1dc4cffec88c8b16f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a0be415070af62ed0dcd6a36f065d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e906980e189c16bb3a194460640e2af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de4157c7c7afd1561d9d7fec2990d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28102aa1ece654959209bd8b59ac5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21c4aea8c8dff399f70b4aedad948413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56b734c2e00e9caab058b1361ee1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac40afbce0d381c59b0028d6147a5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9468c5b260e5d98e4b1c0a701886b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe543ed39dafdf13b54d1a591d42e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31facc6e607cf7b50d385af124a9b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9bc027e8da79ba1f6e882e4b6e6b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c8bd1ae64da36454f7fe16a40ccef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c171a8b1e720fab4718e8929e1c0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a667c7e8d04d0dc27f9e9ab6e0f535922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53486161fab5ea16f4292020052fbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71e9f6e47ed452a0bb955e42aaacd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ddd3ec9c11c6de252c59fb9b9c43025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cef95d14dd0fc4524dd8bc7896d7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d78fc57ba06f88962699d2606575127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b781fb231307fff7c627bb8474eee028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d810c685c6d68bcb31b0404334430ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f7662c7de990599e0ade9197d99930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fc51f26de3dbda3724513627323d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9963e95fb39676d9b8843337addc05e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0576adadb8f87d4f6525c6aaf6dab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba9c5975c601c43073a2ca801779a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8245fcd13434ddca097a57a0cb93ea435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c76ef6453a8dfb932072615fa456c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3b4015db85c38468ac31a6bfad06437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9165762bfabf07dd12de4344b5eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced01d3dcc11dfa911a6ddd23b673b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc1d34e105d6f45218326e529c3fd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb15199f4e524192ba12166d57bfb5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3765be4ed4048dfe06279c995cbae742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320058fd602cb7fcf9a1059bc321fee043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0453928b177696f5d89f195c1cea5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea6f9d179237c8199e6b9ab3ca1ef745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373f0b156231b3fd9981f3bd60cdcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4cc3f2929adff4df1c73ca58ae3b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f197aa9a1d3ffd9a4ac222909ab5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb69747400076b31f3b6dee2e96c8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c536a56aa7f8b788762c478860e577b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b2ee0b52b2ecda1b5c8abd1823adc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dc79f30434757b0960210f16b8d6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049656c440ce595ddb663bf230dc378d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c8affcecc75a923dbf5632d903b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949b4ce3a7f6c7de1e07fe58482fabc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728a9f636ec649642e7052e138a140656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112844cdd5e543bda025593bdc441dc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dee032ba077833b1c1c203b87b2ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bedccad432a152ca80bb4eaa7d25759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb90a13e6a45f013aa126973a7503ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53665fe53d66c4076f4fea9588b648db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff889e25906097f2708a1ba290e15962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928f1d4c05cd439dd5c30ac82affa5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37742dbaf7c1246a4a8bf7c0259d89a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33767adcffda6b816f8a91ef8c16b64465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483d0d5122fbc596f79dfc46eb671266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612246508f2513765f8f342e514c853567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e217272bd92c310706d0e27329acf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9419d6b8a9cddffaae458eb25b52ddc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f680613a0ee0be6a41d6b614da94870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82df89e2f98fac42950a4b63db3456b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b74892200603a2520afb69bd01d4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b94039fdec229a1a8c0a27857b222573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d07cdb535df6fb836f41365a4f87674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd227e438410fb98b712c8c01c1f77475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c8414ae8880d98c4dfab74d84300f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3796b72b8f4f72fa089f298c60751377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fa60416e8b49a08e650cd84967ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ccf2779eeef934b37cc979a800df779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84dbf8462ad8fe722d878875667a9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c55b396cb02fb1a26e90a9903b5eae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7babeda332577cc45fc721a7b2ff5eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991d6e7fee201564bff2d58ff4c0c8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a769918c853decec4da5171bbed9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c706e765ac5e9f47dc2a3bd872f434185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed496f3a9568539c222f647872eec586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c53b46f2fabebb2fb166dc0c6f5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e23c915c0c0e921fa3b5c232d7e2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd422d8525cccfe03f6181f351139f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d75b08f738575c1cc2718efeb63a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a70d11073e36c9311a675331627391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332025dac74dd2a065d1513291c7878192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bfeb354a077571c9f733daa98e51d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf121a94fd716970f8697ef27acd063094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ba56b003533ec9be35159f23739dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd47930eae7d4af10d34f3445c409696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962181666edf62dcd5af2f4c3fb0465d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea3d8c69041e6c4585ca9cad9f8f6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260c63ca523ded3ed91b14b527896ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b09699b26a8158c4784b2ee699a327100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e494abdc355c31cd9cea7411c7ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb35b5707c84d2a32a8006b4bac94b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700648ca3d54070c1a01d43afd6c42a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b0ed60a3389104231644e55800f2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494dd9430f8031d0afd76bdeff10f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73450ba30a7b2b3b5276cc2471f1cc3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3d3e7a2b23611ba0a6254c1380892107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46383d66d76ff08cf2e410f6198420b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b077a016d52cdba2bb076ecb8ccc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073873fc9f1b97f067645dbe6a235a27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0975e3da725458995734ffc4016ccb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edfcbd0a2251da3ed5eaf3012dbef7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584509de3bcd509dc20ce8dee7b049af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419e60010088f8aa9b6c3693d3c3fc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654583a202ec13cff3311a564ce44973115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63909df9d5996ea0f280d7b7dd5eb8da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80428151bd03a301ad83382a82972868117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5ee65bbd1900c1b3ae3efd6008443118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ff8dc121f246081386757e1559f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb784fc847c0c4e793b5f1fbaa72063120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd80b68d290042aa7e8c5d59540436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600719d6f67514535d29994b15375e84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2762c95d4c48ea41597b9928a1bf7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d703f203aad5773267fb2a7c4d7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e27ebf4e3d501218f58256b9085a04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd609d81f4665750c474dd2be46a95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7af02930853b4cb74a409025b25dda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04e072a795afab311484607679a8d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e00f58b7bf0be57530f0da112407129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1cc3d44804b2d59d115c75f46865a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac162b9618e46792f85363b1993f5017131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614603ec1df46f7bf7e010eca45b66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c884fa26f98778cd8852eea52a5f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a56458b8f39596181ff80b93fc29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff38caac8dc08ae8cf008a627563f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a69cb473b5691e92e4d3897e9c74e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2181f6cc7a5ff34351e640960fe788137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39873d2e7973fc62997afb0f50219757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f6fbc9b04c20e44a1c0f7ebe6a6b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f6eaac6c982bb21f3dae8d6d6328140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330bd3d93708bd32053d030add544d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f04984662098a6f0154e991b20bd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8514cecea5d7d9e07eada38aaec18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31113ec38a528893a266482cf6406450144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4b359dc9c03bd0d0aede4c6088307145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d97a1c4ca14bac0188bf531f31dfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6744341f092a4de2f8c1d6445843864147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956346a7bbffa2839029452b83f1a28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc3bfbe169bf5766aafe5c1b040187149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb40c8f9fb3005cae3dd69b539961a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987120e38a781487e6dfbbfa0800ea92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e67e84496643ee920b01502b0dea7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb58aafa0e37ee52b7db0a2575ed69c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38d1473475a7ab51bd8e7e53096af2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85447cf2f3c3ebe59d53558908416c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df8dcb5199f0e48eaea1f8f3e6e120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462bf3e01b63f1d068abfa31478e1e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dd287da6af2fa1667df0fcfd4aa4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341276303266659679de0361bd933173159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904f863f54b5ed55ae2bfbadb38260e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522cb11d97bdbd2f661a6cbba2856e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f977e28641cbd1c791904a976cc0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65306715029c997682bbf43154a9e7fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0666144ec526e3f0c0ee56b5c48b26a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f46f3ea4a068bc3e371b52a4a4c4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c8a1dcf64cdb7c8471158024fea0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652f1921a946798ff0c11d1fdb75dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632bf6ff76f882b6628122bc874ec5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62802fb33259064243ef709e94ea897169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042a8f4b888263455c8fbae1246c5f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d63d08a6148681bb61dbf0b771c94f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302569a14c218a2126c9a2171da1d37b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ee4cc41c8eaee0c28378ca0e0678e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4883b47d2c1068056abec95c4039cdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa2aecb99799d224e2f24177824bef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907a1f3e8be9d10a0a1b6be940a068176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7c85934edee62860410e5386ae516177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0934a9ff8d77a9a8ae8f0acf8415f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672a91c517c1486aa4a85526f2bc32f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed1dd15598297f5e263db8f7cee611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab40fd66aa7941fc8dc4ece763041b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d80b81992163bb30ff6b1d64b2e385182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396e26d33487a06a4a6395870163085183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6421f66bdd28ab370c9d060e8808184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54774d9287df9a3b0231371039b11265185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238e97890bcbf67312945583010f0ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bd450d5e57257d0944ab604a09d02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc681203789f1b5addafbbcfffe921188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe9585a7f9ae97ea63db5068a0b7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc595b9bf27e0278eb5babdf3274a4f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac3c36b566d519e87e6c48509e4d06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e578e7d8fc43a7930544893acfaa4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8d9c13007ea1c349bab8f158baf5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf926b7a59ac9fb58d7e5d2e0ec066194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06fafa2e3c64741aaab8f82528df57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3bfc5d9604f0e17bb5c067d34ea96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbf0d0f4821552fdcd9152b4f100b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f3624a6fb6f92496766c076f1ea3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0446aa329ada1adb6aec265a40ecea8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b991897c8c3b790377942fdaa1cd32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96cadd16ffbb991e3e806d94835413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb00c7c71ce8f0a16d3d8e0239a001202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679ed6f23ae902c15ef5c0cbe10494b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed319c5247512981a6464d46184dd82e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d2b489d5faed15eb433a2e9f1821205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757efa6b95794482e0d96a0ee27daad2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dadb7d8973666e81e500546fb11c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e685d7441d062bdbc54df338b83e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82ef216ade3f87368979e3cb2c9807209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12130c8a65b76312904a57d49365b15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74182321955f491c1351d3c321d5dee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d99ce4b5c86f936bc1df098b05a05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ac7be8fb6cf3413df27e3d7a4755213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76afd1a1be020535e87dfa431313c98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576e335ab0495c696245ddc651cde25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a661d63948e36fb577c23d7df627a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba3f7b6ec91b4d02c3250273dcacf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dea7cc37f1b297f7870e99a72200e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d2322fe82d17c4df9966e63b2b43c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>