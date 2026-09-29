--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dc61d7c93dc7880cdbc2396b5d6fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a5e1eccc9ac856aeba73ae17795b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250f7ee116f5a5916cad0cc4977b013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398231d5b48ec8311c8dd3776680f9244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b7325f3029f10d87707fbf6b23c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c4c1ac56576d0cd3dc3d91e219816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895d7278b6930fd7248501d64c800d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd48f36007bd567132ed49cc0a81998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfe10409a6de8d8dc24e3d46fa1eee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57814c345a02db786617f11e91654e0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17dc9d14b39af8dd09ba1f49114ffc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cbd4c85cbb93fe65d0ad8693e981012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109f17fdd40cd311747c52ad72d143213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09e7ea54575216fac9264a970fd5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4295b95dca8fc95ec71facf3ccf4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f17c56cb6a71373384a650327d16ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0807047c233e1845bd6b44ebce0f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d08276657a569e1684061d8a21cee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9bebd811a93a9a2d56e5c25ebebf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae8c41cfe30b32bd9ea7e33da252e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21332343c55a6ed96b517307cf20d47021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3a06709f5dd92cb0160b15b0b184b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081a2bc1458246827c14a0963caa60a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208f44095c7d7947ecd608c43ae6df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ae08fca62c6641e423f083ac896c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224467bb36857f2592556180fb1d8cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00accf26e9020f8e416495e36d12fe627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef696cc0f3f297c9afed14eaf34fdfe728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3dae2f166517981eea6ec2cbcf65329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ef8b753d4c2cfe4dc918a5edbef130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea969d606621aebdf836098288d647df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed204379f9f7341ccecef9fe7c0c33a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d133072bfc9127d7a8cf40fe0b0515a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1db18de95c2e2a22c48b280820fd4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d33427277762db27559789fa06eafe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e52cb0931bfb22f3d7adad2151ce2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9b98cd5a606876a258ae47dd5c7e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26667253285eccaf4b5b68d6b919b8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54a3da054660afda7e32547ff12f4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0181f2d5e53f2c1e8fd286543a073e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5ee34cb796e77df9a73d4fb348f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54512a9ce70a585648f1f1706bf4482d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e82194c0f2e89cfd6bb09b509ddea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7904ea810b7599ff2293ce6fab4fa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4092449a2c0248f2bd53d7a52f6591a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1dedb3139c94b42e732323b3b472b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f053c8e3a39065d741d60adaf90cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bca6dbf3504de3d1d02da802ad7ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b081e4639fb07f40e02c132ebdbf9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d7a26357b93116e09a102629bed850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688c7bff86988aa76b35d96266a1d4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fabfbd84dc342d0341ff77439e44152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331e733eccdff134c355944431e9c1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db4e17233ec034a407aba354e20a9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bd5d5948220d0c9ab4b62fa8d6af755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033faeadc4131c4d61deac123237d4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56ca440c667b729b2a0e9e337891657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915f623a863a01837a41f0028d1f72858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b84e1310f631763b72075841b2e76159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c15ea4b96807c2d487ebb42c852aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996ace5f68ac7981242f7aa6d6a032c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f93a1c7c577eb3cb5ca99552b319c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ccaec8a46789b2fb5aea445b541163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52715c9635ae83c0df490803b46bf0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ff1df761a15e78145d3aa350cc2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457872994ca5968081a0b4d4ad74202f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47869d43e7603f049c33f5309360e03e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037285ae93c66bf60e9ae3ed4e3768f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae29860b728acb21a7e2f7952821169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b620f82e22db04ac17d9026688535270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce13333d54a49fc6a97a04a9798f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a68d5452423cf609888da58cfbed6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994913c1b8946741921265555ffcf92173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34f5d53bab73a398248fb177c37e0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3f88fc45473d522e5ebf352bb523175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279bf5ff3387712a3da010d7aa1c8cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1701cf453a404777af1c20ff4634d3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b519f440b91d3897cda3bb4b7482bc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef820dfacd9a161bf02a8863a134c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88110a4590bd3f14839bacef5e5e1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247cec06b9ff985c4b56b66636d4e9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01216ceaf500016943dc54b20b5b7e9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db5b58a4745278cb59598a2ac312c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd29504022eb27ebca5b310ad3cb6a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c406a0ff647ed2f2a63c3c7d8104085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119b86123c42119f706ae34f9fe991486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e2bef44cf00ec66689aa6c892fdd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5228c97e9285f615b18762c6015186288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af096597fd765b4cdc851739e2443589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c284490cc190e76a2a73b6654c3d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795535a590b87964c28ca62ac4a61f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d544ce1d48bfcf559f20a78bab6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05630ffc7f5c357891d2e7bbe188f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502e86b6522395a3210b5543f85e8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d2f29c5a08d90d4dbb8e5c4c7e3ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071880ddb2a2420b3c287682f13c0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40fc830be29de494e3e7b780d53f6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163b609b9f4eeb7b8d6e0c93ac21d4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb656e0023e8afd96fd9d59fabab48399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70254690b5589760b524f1258c92eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f2f60f624b6c90482253f52b26343101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e9d2f852ba6a49d1188d73f1f8ac7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aba31bda16cb5a8eda31cecb5dfbdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896be1c14bfe74b486f5c215c707646104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227a61476d673eaee1057aa7037b663105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ebacf20a67c5d525f5a8eaec428d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0fa5c1cb230f1c9b7f05b4ba652dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4928bd216bbbc4ea81ea5532242713108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7440d8b6d5417f16e5b106d6fb34d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747ff5d8d09e6c0d9efe60b7883d7e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b1136db80f1ca7e70a818c94d86b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54209b7b3e582b22abc1fc06fae47712112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc0a6224d102a8833ef64d28ee680c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f795183aa3999cc83f6bd63ae6b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863dcdb5f5da44a2eab1ea72de3d98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904541bab24d13a06bdb4c4823b77698116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934867cad4aea184a40ad4ed3a12ea9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb91822a602a612ed90a5e6dd8d7d64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb085824fcf74827e4019bd8e43e80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838a8a644227c510dc9ba2beeb957d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aa0abf74f64e32b4e34946da45524121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860653329f0dae9153afab2818a2b3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7048c351c9094799f349a59b269de08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be2adbd47489d6eeb4b7c719885bc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fa130a0caa3ba1ef9960ec0081231125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100f2c1a6ef46538c160d3fafaecc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38301b920862b2fcba6751bfbf32e99f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ed0166a6ced6f713126823687656128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ca8f674ded2a2ab1b2451865bba66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee205f978a78620e888fbbf58219407130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943cb9b63778bc28c6d39ccfe46ebe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0acad31daecd0e81dc2176323cc29e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a0f0944f85063c15c114f9945bb62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b388127387602f6b221a5459d28c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba62a23d9249502b81e392f36db032135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3e7379f349a742bdc25f1269be69c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d9c0696085b29d045a1f64a97e7d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cb1ba49080fb0ba69336f05decd98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c0581504214872e2d606089e38d02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184623c2cd1b4bdd4fd80a3700259cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c8ccef435b8966497badb0db7af0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637872e02054ba17b5340ad4cff0324142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507af797fdba9cef66b15a96651ffd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20ea3ea805791b794b557fd1b11091144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f775e8ac7da40ae686627566d61a6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e2f075fce97f294b72e776bcf828a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41d7611bd9d165d032ea8b6372b6d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07899dae412ac4540d19983729416383148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77dab402a83cae80fc1561c0a4d343149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00152dbbd4c15d4c91a737ed133a210f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563bb6e7642b11c1a05a410903b05e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644bb336ab64bfccb050d9e6465ed9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713aa5fd75d65f919e7653f31aedb79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b870647a05371572e90a320e55e50f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb5313ef0d16461850fddabd50b3ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533095654f01ef5bcf74d01498d4cd28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72933c3cfc8c6e0972bd59fed9faf15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdfc31abbaa02ddca03d05c83bdffb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41b2eb0b1180a50d0bd2b554a5480159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae7d28fa9721fb7d766efd253644e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac242c54cc00c9c6f44f4e7777c274fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a35b1efa60fb3075ac70b2e1fd228162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761bcab212b23e16bdc25edea807ae2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21d78f8cdcf46c53f30f3803cf59d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276b019bbf4a923666c48ab2ccec30b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f24580ecc4bb3a191aa02bb966516166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ede1ea3a4f0a2361b34313e261814b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c33d858f9d9deb347a0d459d63142168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e400350338fa07e800d98c5249630ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab8f57bd890159bd491edca3bed3c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9adcd06b4dbcb7035f6f0cc2ab7c22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db2a088f88ce2254f3119328909760172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024fcc1c855bfde4804ac6cb6d8772173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b95589432ae820a8c7eb79a4ef8653174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d1c9a155530944359851ba83cf673175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088fe81d011191916d3467bc939f64f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688403077c3e3592bfd13b4d4426d182177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce43f822d4c658d1b92d73f121fa83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6808fc618c43f3a5dd85529cf5e57ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c270a74e71e49f94a35cd21307feb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9efd1b1d689f54a45ce3004bff053181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7a6b1e86b93e7433cd968d49b58ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6cb2d6e0b22b5dbe811a4b809573d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43ead5e0ae15058de02ee0082ea20b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33b70185645d764e1a861cae6467a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8ff9231710222e5e8fd9d00a0bcc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99049952e3a761d67a1ae4feec70933187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee292f9fb9f61307f146d1f85d55e079188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bd9172760a89f7f03df0b09737740189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebae7790292ecb4861403f0fcee63a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d969a6869e3be9a04628d7fe1d90c03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7d52522a086a64988a00855185181192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf2d173d8d72edb5101d2aca8ae38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f732aafad11a7aa96e9ca57dfe20df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57585e31984579138c8ccaed7595ff02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d395ef87684ab21108bd1fbe3fbad6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461c2c171bf4104b82919ea331b791b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1342a247418003509e57c647c661eed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118f80d25a80360277c41c1b5855b9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7a48b9b083d7ae9fa0dd86b1923a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2df2237b62f9d979ddcb8867b6646201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86b3607fb1f688ba8210ffce011b5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a8d2e9304da176cdf17d403ff5cd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca17bcae22d4df117b3067401227c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f3d8a090b57c79564a620d8b937b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36209d92170f15c2b67690af26ca564206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd41f96b77bbd096b49ff86725f055207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db13e9b6e4e8ce1eda8377e7d7388a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9e8c322f65a5ea318b01d14209bcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a239c169cd06ace258d5e9115de8697210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932141799adeae5971acefdf2c64f0d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4352cd750deac53234be853acd0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca0a5be8e6e59f18776e46ffe9402a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393216e6f9ba943314ba06d88b0d152214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d7b749a88142980f7a96959ae8c0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc03c21e2e160b0f0dfaf412317c9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f788ea4cd766f5cda268138a3c5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51a3ccf19437e07dc5907264f5871f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eeb2b0d180bc3f8cbf8f083f94aea219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217a818210dd02eb80730322eb623141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c7643e56cd738fff2791c57ea12152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96de0efc3a7b3e71b401c7704947fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6780bf68ccdacb53f6fe4bb4b535804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423c3cbfa89c74b9d48024940b3c3ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d95a2c594440f9f012464b76485006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1686cc370124075beac9f7b97daab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0a86bea464bbe7655e1c63caad2538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1349a7c1a37bea1f5bc5ef561b7bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0ae0ccfe628d90bb26c85b47b446710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40e45d5a03ce86ac1299c3ccc1a4d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa2060aaaa8049a1a4287c0fdcfae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32941bef3a200c749b28f759c616cf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64533363b05d7ed559755ae95d9f5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed1fdea0354ac714d970d88ffbd9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025abcaf25096c8f0d37fc39f181faa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e4a4266b7ef591281240aa2766ba317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513a880e29e5c0c7ad346fe851944dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439bc4ccd5ffcd8c4875a1fd154164819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3e788c4de62ae5b6453a8bd904fd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913e9ce995c8b8afdafde5f689503321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1fd96ea62c2f0950e23427e5b56e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487089d92de2ae986cfdf3608abd9b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a3fcedc85b52d27a7b26fd174acdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686a65f95bc0d74f0ba57d7648c679a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917787a14caa1cde7384b9c0afb41ea726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b9e5ac95aff771cc2d6925fe3c4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc80b5c5c944e618978eb51f26d3dd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e33f4b53fea66f0d06e86be351f1b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c9f38f3e4b5af766c1ff568fad93530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50b6f6ac2472517caa504373bcea9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f568460b3457ca92dab6be8f3f997b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28577b04a97efaccfbf882f1a5a3ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e537ba25117bc4e181cbe334a4ecce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c011a48853c4f2e817b90ed95e2162135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd626b58b66270817b9fde74ca72b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101b2af98a5c8dc40c56fd597aefe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ec5aa99256e21632e5a0a0ac4037038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c167d13735c9280f3100123b0fc49439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d860b9359893da49c7e17d81138790d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380981d2940b95ecbaef586a5f6a05441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef39ac12fe78775b73f5182a7c6c0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0f137ab37ae84c3479712eb0f02cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531824ee6cabd51214888b729efe423d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e44ef5be333568e7bf57d072d534c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56d4ee1d70a75547838b2cae896b1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bffb3ff8589f387075b22ba3fbf6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7f049cb620a061fca5efb586f295d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e73950983fc8ae9017c32b5ec40e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a6248f280741c5527f2c9da961f3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab528023075ba4407586e3219f54471351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6cd2158fbec2235c95aae800b1f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234effc883aaeab14e41d2420aeb9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb0dca5cfc4a37e6eb412e85b919c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567c6dc07910d1ed4b4bd0f9dee67e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be570482e7ebc3a4efbaeff6d395cd4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826c680040bb766759aebdc3fb6af457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c5390ca7f18474831673b9170104058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6eedb7999f29e2d1aca809d86d7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb6285ded4bea1112f5bead398837160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec91e0809e928dd8179001bcb1ceb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a09e3c027c878259b724f33a1d7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb133f508ea130bc043485cded714763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa0875c4b1027adf8ecf08af7627c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603e3eb36f4ce50c566899f1b2793a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f6e0516350f4bd60cac4c8146f67c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35497e40f48aa9516adbfd1ae889a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b1f61e1f0446f158355f62ef9759568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e50b961018c08d49d9f080a91a3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d249208dc190bb5dfbde9fb07928b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395706ece1f6598f0da3077e5a8411bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a1190dfa04093a2fa3153401096dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d4e77139706a1146e807ed8e5b69f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ef67544a1ffe960116155fcf142f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ae21c296a6ba645828eaa9fbba1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ba3c9037c93d785445fbb2a33bc2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e89b64fa5bcf1c423680a620cc491877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aea65bb4c584c2f918828ff540f6b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ce7f5da20bc6895a1f257f823fef679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dc1197a8cda2828e8d6890f98b45780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff81b8cc40c3eabee012e35ee0071481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311330cd66bc46074588686badeb2c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992a902c7d86a943bf77e1af2bfdbca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d8cb8d85ba3f17adc9e244da3ed384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6eb2690a12a0e26f4f14df1c17ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2637081ef4c46258a0f0014fff434a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b688ff13ce82eb97b189f013e1fbf2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667ad4644b9cceaed2b1fb58c5332ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682e90fd8769afbed7e7afdc762593489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2261e500a7577e1c5820a407ee46a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03212a7bf42b03336e9f77d12e8e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654917ff603acbb63139709376f926692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ace5697633226d60404e59dbcbee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127c260eb9c23e5159d3e3eb4514ade94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d76d34d796ca4c0c5fdce0679598cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269122f4d674ce723992ccfad9a889cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d12696a2bc95bd933186e0bd4bd0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313011f906498e211446266de0dbe798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c41e8cf56dd4485682b57c2cc9b48999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ea6c266945378686865e52ebb1424100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2318c586b72eeca13b1f7daf2fec92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced9c4d939d2866d2c310338c906e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee7a9c5a95866e2c92e2a4fbf5210c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fabae7b54cc47c5f648d9f3ce3f6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffa0351ff331c700ed726c604a347e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fda21c1407583f437361f9b80876e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd630829bc3f4813bbc3d32a253c208107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cfcd160ac6bb4d6500dc068dc40df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0b32334b598c5f81ba2aa41634f2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a135886a19fa999b39c033f5992ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc5dc67da05f7dea426b58607cc569111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c543b145eb674f7c12bc3cd4596d64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab50f2873172cedfd7141d3daac4a27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3abc5d7ffc7ba7a75557da3c51e632114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2410a00da94097a4fb58cf7f5f97fad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d46b58d6e4f1d8217105d79466ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd42b7b382962e5c49dca1783ac942117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bee2a0ac2278047dab7f8c7e71f8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58004fbb756df579597bf2d064965e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58734926aa48a9e0bd84b579b9caf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9574234668aa4fea46033b22c42c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c1f3df15083599dceb369feee398d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ec71dc623680cfb0df6fd73f7cd64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dfdc556019bcb67d0c62e1ee05d3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28dd994a35793759f0d86baaba35d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867c2d74489b37d98cf75bf335638d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5dcd14ae87e97300eadfe70dacd17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b383d9d2f7181a85ef39418903b3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694cf0154c9352ab7076837cdf34a57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dcacbcf94c6b0bf90d3a7a27fb64d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41048f7088e334b0d9d339643aafe871131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45b0da62493ac2540d7bd0c38c6c1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2c0c5169941b6ae387cd108bde890133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793f9ecae93be9ed8f759fef30d34d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3423ad0ac6034915bfe209dc1543282135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9016cb71dfb077a00c2772e90d6df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90aab32f742cde9ba7ea97325c4af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45451e4a1efb2b89c60d974234923da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a8d72a1c1f49a097db2cc5d94edfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7371f803d328732662229fcff213ad9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7420733b3626ce97520b291b29e44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6767118a5a15a3f3f2c5ba31c0dc68b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf0077a25c7dbb49b62c9d566d8e27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19354bd7fab10a86fec458be605054f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504146c6c16aa21cc1de69a5066e7d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5159697f472abf6c8efd79f9d98d41c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726768d088471afcca3995770a5f3fa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502537ac634797fcd908695b9929136148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e051dc5425a5916e3fa3f775460e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825c1a664f82c2980f69a55bc33e03d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf03cdc9c1cf47cf3a7d455915ac422151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bbdd3600f9d3bff98c6d785e889c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90576c6a7f9ec567564c1363be763bf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cf0cd8fb5f2875234a89b8619d05d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6e8e6395108b18518d7f1165d2ea7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfe4bf4335c12923e58360b70981f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28118d857208f003607478df24bf64c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb315db8a48735f03ca11c4a5c6a9a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8614c63b3bd4f8269ef4453a38327159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c39900eb5e8d08a46b1cdaa4b4e0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d6b0ab6a4310eed289e7b17452d75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98ddc8387af57215583c173c15468162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a319fa4bf3a5180c9ca9a9c5b59d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3c646d73b1dbeba0251233e200af6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ef8da960a49f94b4541e588f9834165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332815415e7d769214af18320a908494166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583849bf579ff0a2db29fc1ba5d3e59f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40050a4a0e629c6ed29acd40cfa9ed06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebfedfe4ac1ddc93d60e42b5a4c8df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385937ffa278d6a1a036cf71f38913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c14dae398b112374cdb9211fbdd564171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cecee84c0e69af46597dc3830abab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4441a89e9b9cedf5d087bbca6ce4fe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8ee52b9ff9576f0c2146d4d60d6e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fbe80bbb21885a50354c54e339178175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6169f5de4dc451dcee09248860e0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962289c32ee163cd2fba6d650615ae5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4058729c53fe8d556e2fbdb8d966c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f061389f0962b1dd824df6581f4937d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f239eb8cce9d91415e105c63aa97e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286ee133b7a1e628b7de0d5f89017d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf276ca0f13e15e2081321aba614b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86858e7d186f171d4d9ff2bc8f5b6466183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450aa0ec1012496f87d667155d7528d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71344996d3f485ffff9aaf8f4c961185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f83576c9630641c933d254402ccc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f78cfdce4495af0a3fd2594514154187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9834027c77b81b8040324b8c861e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc4d8172e6e8025f61e88233f19251189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151f4af6ac6a6f9230fa06c4300bd7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c2885ec0f1ce52c69daa52161e43b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929e25291e2fbc594a8324082ab3646192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8697a55160ff85714f270d5b085c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845f5c5ea911e004010f7c913f068e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273118ac660dee661f5853cf60cd24c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5ab45197968a9c71545118e724421196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880da6029e53bf4112a4a765572b7e2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6ccfbd7d81f2bc917d7202b8ff6ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cb7cd1e258e9eb9637893f52a91dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec927a5e411c3dbd583aaa60a593f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c39255fdbd6cb0d68f07fe3e32f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2447089d1b287c897e9f933aae628e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a4d9e55e6d67698eaddf9d41401a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fad67ffade6295ee00677eb13c0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f07ff07f775491e5ff856b9ae1dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b0ce716e0c0e98f524a39046e33b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b2b090fca1573e3e160eacf8873e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f744905e8b0e5a72acf940babc2b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d15ab197e90d16359eaff214cefff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1f843a2f5ec0896c881a26e1ff08d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc96fdf66d5d313ac2c7a6b8d43d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd27796c73ecd19a0f81ccd10aabf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f329a0c194ee35c5962374979681a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43397fc61ec0e0164a94f7e59fc95c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b73d423a86c00f4609ed75b06c5caf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa66befedd15df26ad59aadc030172216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f3645af0c97100f8fdbcfeb4981fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24720841442c4d8ae61f1e70582e3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3716689e34710da0eb946b351eefa219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>