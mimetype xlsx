--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca232f00fef0c29e8937e31323661f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f49011d016eb4c063af9f246f8bfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ee3146f83db5ab304b693f1fb7ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3341bb6c5e03873e8ebfa05703fbcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9879a3fc2d02a36cea321fb924a84a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145564c956930a59da6aee0f889459e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a092fc522c3952ba30874bdcadfe967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad807f4d4b1386bd0566cb36e813e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ec8ecf7e25e5bc28029c37f4549a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4186cfa1133a9f027d29b3b33e4eab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f7f1b927efd35a06e6a151c53923c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6062f3ebcd745ba1e69824d0c0b34d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6c560c1cd44b299159ce962f4455913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d48f4af9190735325994f9ae6c28a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24774e852697eb9e1a0faf582cd86d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926be4a0ff408e6c5eee9aa7253e85d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22fa7d0e677e3d306da0b61cf82c4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee1cec62583b281a31baa800a5756e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a301c437c22a040e1cf7ddcb6b5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1eb748cab827a3fc8630d209f796d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba436990526fba7c45d317161f437c6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9418d219b7e83b8dd84a597b9b5789f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122bbda19f69c37de9e14c206482e8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c7e096d6f84d5fe41730a5198a56d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944265460d74471777658711cae04a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e193653684e53e10176b68fd47431d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d98e687bc5b084cd5ba5aa8a026e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f92ee718ba9bbead02c8e09aeb9ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecdd1f1f3c7d4674f2f7e97aa357b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ee34266d6fa2fe544307fcd37074030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c9d581e2f898d8a71f3c4acbb406131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe5ce9a7b33d1f6161ffadeb34da5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee05b8f23b41d8a65f22a8f00d381633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bfde960d25edb15a50ec75914d46f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5032ce922c94ee403d5b7e89ff3f7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced157ea053cad5c3301b16c6bd137836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2264b5fc521b42ae677eeb370bc86437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57d141c3d3cde65686ef761af2a7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e152bd0f5cd5c9374b46210ac5e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20519ba20fd5ad549165c0fd2140a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af51159bbc0fe07ebe9305a83f12de441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563084dab059528fa3bf01b34973522d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad3ef4d3bda30834c1d487ff0ab3be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4704a68e2002cec01ce5bc34c3e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec2db3fc0738427221f77154e680c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8f9dbbaab2366519cde6847b0f77646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cd0a5e47e403830e743a64da9fdb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a6c6c27c31e135e8c20982c7b0af348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c36220ca33a6aea0c61c74bc7f97449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cbc0b3d57e88c1691906bf1fc498350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f58a88aff8878c766c8760eb57876c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b6907eb192ddb58b50613ff6f6c2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa79a43315639d3e13be70d171f7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371fc8757d460bb614ddc618bfe21c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1321f16380a4ad23ac2af1244d0ba6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e11345411e2079bbc539ccb9b23aa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee0d01d69a8f3b37663b382bd9687057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925532bd16027eac2d45ebc3d82041058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9bdceb10d3f91ad599eb34d0c016359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5235700d175f06830e4720d5cead2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efcb679ced1cc9f8d83ed321e765d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044078fbad06d445053a48e4d376479162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558410d3c3f5d36753745476e1817063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930aff8c2a044a7ddd3a1073c40eb7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503d448b63149e9b4402f25e849cbcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddcad8c2ab38eaa033f9f1ff62804b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e5dfdacb87d2006b7bb7f04982f4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05394cb95f8876b844026223694b975368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919c0a91854e472e3b50eb240b8df369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c50898b2e6b497c327e707f6b1a0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34bdad6f5b80c2c8321670003aadb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3f146e77c9be4395b6e1d0d64a5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747960bbbb510925298599fa7b1c8a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7462e8169f8448395e29060f280beb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6dd8b0f5e8e2bcaa52336b6f4da775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05658848c66067b5db15bbd8059118c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15ccdae1432afc013866a1a0875ea477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a1c868906591663bd302f9cde99f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b0618db88d8595e75063626115fcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83aafebd3e5dbffb8f60a0caa9cb3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a0a9a952c266cda1b39e03bfa4aa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083726a4a48c68c8382574687b6e6e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc2fe5eed51c346b801676b383429383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7dc9fbf187fe01079f28cf09232a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae2ee8f53b148c5efa984a14a7b81885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6e9b40b8ae338eacc90bcaed2647286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e38456a5350b1f16c8ca1413914cd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8735fae9effd4f92fc70054a81d0cf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa39f2e0bb42517df8519289916c0f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39d82fda3aa7a03ed47e01a0369f2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d81401704bfb0cb2966abe46cc1f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef4bb255bd26e1b21b6e1f8d6408a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd318fd8a1050da6e47d0137b1d7a2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8df82fd19b6cc09fd22399e79394294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dfd9962963e4678f033392643b81c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e599e873b297e4c693ea8fda51629896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c581ba94678bbc4817f0942195aa1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721bc1b07d1036f90c55452592b8a0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6c911ab83c4f5e35aecc332e2fd5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c971dc966c72964a4ebf881fc0d055100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d78faf1d8a4df04ad85e5212babb79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486527ad166970000795989c1491f63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8981bf902a0bf84fc2431036d2c73a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dffbadd0e96a92d6a74e47dff90349104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d38f234e2a116d3aaa9d1409dab9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0b22983110fabc94d4c78586770a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bc3133a34894486511fef77dc9603107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba33c08a4ceebcdd831d55cd60136108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e4fdbfd1d81a42612ab56d0f87985109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db698b31a966e96eb1b73e354cd1827110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec5bbefb6fea1ebe762943eb51a43c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8d670794a51e4246562facf07f297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37a05d1068a9a3274277be44d04cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758366a8a4dfbbcf94b7c36083a0174f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a392c626c93f1244361753d26bb39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e07c51215ffe666a293443e4e60bcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1bf61ecf4a9d7d6051dd3b56a1d59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe3b1910fa8bbe29c19344c79780e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd3899d201a7dbfc690d3fb4905c36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756a3bf2f14f3a954ed82e52e73a8ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75fddf63977c72ff4bfaf0457e922121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dce10d31ddec1916bc13927152190122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52e48df0e6221f59450a77babb6c38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb3b38bab96e8141d61e02eb5330bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa057e94cf3e24392b3a87da0b16c6f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e62caf8602341d933d65b3267f614126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada28b77919dc69ee314445638ee11a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb79d330ff097642914218b10cdb2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d01cc0deac0de734a2180957c5a8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de5ddb3c866efaabf470c3c1df6e44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12426dabea2a342bac5249ee6cda1ece131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee98fa7da8fcba41a2e541721169c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c125706a27f008b360cac8019e191133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d2be33d8758dc9cd115e861369685134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825747008c89951c78cb844b3c36e66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be258012977ce4b185451a3a1c6993c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36082860d77be83cdfa1f1374b9aa7eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3821633352323f46ed94cf67dc458138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14723cd6b8ed5d72b08bf8b549fc8d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67867210ec9c809ce3a41c864098ca6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df15c67eaf3db33701ba32ff404d9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df4ba0eff30317ac372e7b3bea79a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18f08c7f6b75c2751101a12c8a35cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f1c16f99c760f5f106a317b0edaa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e002afca338e3f9ae3dbe102dc503145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae26dc8334f216d9bdb200e48dec7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404b9bf8e9e20c0c30611e420fb772147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcd0488455e5f2103f2af0c2eb7c13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bfbb5386bb55a9f4fd343a71ba775149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb8c3894b14e27d77fc1b18b1ec8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb7a529194afb49fc81bd964d7f63c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73dd023d663492ed6f116b34f4119152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f5bff432d251857a8706707092a82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b356ae83cbffaabd5f616b30d93e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0593c2051c186a80fc4a7890df7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de351408a45547507771912bdc9d48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c708e4966ad6afcfb0be36ebf532b77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e62a032ed30996ee157f3dff7477e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c129f1c360fdcfd5f7d9f4eda99478159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c02bd4dc2eb0f3d91a996a891f779160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c64b6fb3adf259275acc69ff505b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afe0ce0854b46a8f9e40c5727109fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31b79196d9b10466d140bea167444163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526de71efd40aaa5e03a2af073e27c39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281219e637e34b4d9ea8ff080df89190165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07604ed14508d7e0731163019dae9517166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76d508347ebadef00ec997805c505e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4776bceac64dfacb00fec84c8b311168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517444ae7a02f8117860d65232b7d89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b7f3e9cf331ba6ea4ee63f250d72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75f9a5ec1a904fe81bb038336c5c7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824deac43a552a878ea77ade6ab575e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20a5109a354489e54c62feb21d0c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577400deb94de66ae49ba15b5a172dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade0573a79d0eb2eef06f74b9393c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f27e2c12f38d76c953a3edcad2ee4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc5cc003bca7e6f04221bf7bd14e4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b620206353872c0d27f42b2db18aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451b6efb95fd6671da254dbb23d273b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e53039278cd6170e721491cf4f53ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5151afc2ef56de9eb756e932cc2444181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3313b6513220b1ab3b7460d51ce3857182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604989877340e21c7a428cef6b6aeff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc264153df508de749552afaba6f9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce361f6bcca5fd929f413e9a4292a1e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52245627a9041300d966695e8e6e22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c8dfdc0efa108c4c7010b7a45146187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a7eabe11fc437e8a0e6ec5d5d12c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a98c742d9ad94b29ebb28fea9636189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094842a4d8dbffc05dfae62bbfd8b715190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e2c16f2091a55bbcc4164499a4e1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7befdc57f371e4a54f741a0358eabe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f5119e7b9a9051d59926d706bb11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e123dfc7e5ca661430188fa9497b646194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202baf1db2253618978c2f4843de5ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa72d6c0f14b9d9e247c4e6ab6d3b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097638ea33ac9ba59dac978a89d699197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5ea425c1c56b99265e270bc22cf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50940d9ee94b3363d46244c9482181d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a76d7b0c0f89a841ae10e45d6076f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d889e9767e7c2a2ddfbd05455e3b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492494f3a2ced2c09a1733bea6b83374202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3244564221ea45735590dfa5ddf2131203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2501d1d94349a11f35989a027835c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6ceb05ff12e53a86564b8f61dbe56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8cf42738cbab4edceb2735782ce1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80d357d0552edce9d8bd7ad6a87d01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e20e259409dff7f480de7577ea41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84064bdd8618240e73f3be54cc31b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0345ca2b8afee192da3f83bb9a021b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37932a7706793ddddc2cc45fc977887f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f0d6ebeb44e64f8fe7513a0c26d1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc3166a1018822061168aeaa979723213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e2f495a57ff4e8db0c311e129517c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e850a5f30d77a93ad827ee500f98989215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3e2a95af26b126b6c3be65034aa13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491b3981418c055622df8c59380f26b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6570bbd6638c027988d973f0248ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f2f7a3bed80bf65e451d4394ccd3b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed054558c69982f0b209ce8eda7c3ce31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7eb85ec6e10aaba6138c460d3a8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100830300787635af77f5e5fa17e67c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3800a4da734ab786ffb76c0c9da9eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88dc5202ccfed020c8a33a96c5c19d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72ac3ff7f247d1188ae4771cf86dc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f242c3eba56a3bc824b50e8fb00ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca5199aedec2ba6ae60e7e649e9aba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ed3128ec4df7a61bef658f52476fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72351024daf05d581d83805ef06d433010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef74b77b851feb503108ed9aea3ab011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b26cb18e8bffa69840984a0065d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ba7dbd1dd52b3ab25f014e8e77c3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0534cdbb172a4bc80d2cc1a11db0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e3372efc3a0cfc6d3e68958788ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db07eaaae13ea0b2e0efbc60a1edb9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ec621d48b26773eafc90fb607aa6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2240bc55c6fb19d0b233ca80d7b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec00aff6fd7bdfa836fe16108280a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b249cb0b050fe6ea0fb671d9066420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e58f9c9ef1dbe242328ac4c467492f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4291737c13980631fac4b7b435ee322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ec2a81145c09fe72c4b164a0c90523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b785e2c264c43fb0d791aa023edc4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc63e0d5c27bb43feaab269e89083425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d855637765bd87d6e4aaa8f64d08326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5bf7c4eca19e2b199af9174de608d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37175af392d030177bfde1ebdb72bcdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1596571db96cd68ae4ffba79702e4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acf5c93a741b29ce56d22fae5b5b6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582a4d6e07bb96d5f2972a4b30ea59d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a545293f6bd7efac34a65a4f5d22c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b61f70be9266b11fb589e84f36c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64aaf82decc27b89278629cf222e6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbe19d9aef9badfce38fe0322733df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19264142c4139fe87e04956e2d531c1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bf0b063736f8dfb00cbb2e023093337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a6a8a37521613040e6f75f0fe49b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c3414880eccabd1ae640ca2bc72939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6915556ad462cb7899ab39bdbb137f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582f8ba88228bde791cb174406fbcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f4bddd1a6c8e7b0835d2a1d4c12d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0aa7ad2b0ad5b16ef884bb9df1e5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aaece958f201179fc4c410724b58944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87796aaa6249cae43bab63678567e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e14df63e6b4aabd0f16448028b803d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d5e98872c0f248752fdcc2fe0956c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408039be0365d0e5884082dbd3affd0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a484368a6a2e1970fec2795b44b07b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e835caa7f16393b6c3d7e5a69f6d8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269a755ede28ff161f51a44113a915751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c41e4bb2b5b29529401e0ee4c211352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc59ad7e265ac600acbeb0f1537efaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa50eb6b257a3505871ee290f76231e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb327c7f36e3c637ad7c21c6bb4b35f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d7cb4c51e0d8a5b7981221e6fbf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d802bcb2fb375fc2a6900f693370bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5b620bf0bd5d1ce4d438f7087df8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaa44db10027415db84784e073dddc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2c461f228ceb04ebc7abe47138aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0386d46c7ffab8976f6d2412e1201d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fda429f97ba024442132de284aee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c230694a08522139cc8db77674ec663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f1db872a14165b0aa11fa73315d0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44aeba217405fc3c16717178bde38265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99474a661171077566304c15119490966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3ab8aed559297c2b197f8b349265a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a94011e42c716c934e01e87573f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64b725dcb6cb7b4b3c099dbc05d26869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b94356a4c822911b66a76ea409cd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ac7ba76ce88d22794a73181b4b3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc7e11da2dddbaeb7ccc494a70e2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e01fb427e5442490bd5c4440ac23073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd59f6cd3973ecbd24ad66da05f31b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931221537c187071fd786f41442a9c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbc037973f7dbc43d492942ca917cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3d20f807e7a45e716a8e7abdbdcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba7361d2f20fbb2d8f9b1da6a1f3c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e7c7f8b64362339441d0785c24ead79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f2eb667aec3cb9025cd57be09de0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b20b050e95757db1b46e0b296f75f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a048c6b8d5d0f2b6bfd148b2194ad882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e59d818bf60db9164bfd3f62b531883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc5d1e0bbb19e37a88c7ce13f4c88884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f02bee34379ff52bb11347dea77d0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72823bfa7765dd4963adbdcc9904a33e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17301146ae6fbf1b7c768b6777c950d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaa1f226d4330a2e5f99241831f8af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e683fd65eb1a3e98a94f59c91c6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dcac45128ddaea37efae0fc5798b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325de13ac363faa851b32bec725425a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f6167e93faf36277a5d110f2e1e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93ae618effd4102e509a8bf8661ba593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0057dda51d268e6eefdd3c7c38c8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e731da17ea6d90b71c801c29acc9bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187826f1eca7eb13e1f466ff3b343496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344b89e25edcf68d975fe908838042897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d948dfcf54d218860dae75497d84b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75535296d89cb56325c94e33c45059999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af9c805b15206c8d5f7d0ad6964dc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a8dcf42c392e5c83d3ef42474afa2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0d245ab0ab008e18dbd1e8d53c788102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd22ca6eab7e9b581c8b2032eaa111103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34a66f87d8327dee4502208b4ad17a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff750f637f735d5ff7f8619838f2310105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bb14b5a6b08f6f072d7cf443106f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89910c72771a164d96ec6c614d1be6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c7cc6ad33169529f9396da968b565108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6a0443f8222f52bd45445505fc124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b189319b8f00fc899f953afb2e6d40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53005fc02bb659313bf026a91bd65cc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7200298b923dfb6a02644d426e741c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3a3f5ed53ae80793c6eeb2115413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebbf8998971989ea1aaa6c53ad4dec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcae3b2b02f9435819d12baadbf778115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da7f527ad53e4dde39c954e90341b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab070b0513bc34eae17ae33e13c595117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f7e1ce97ca5076da1222a599cb401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198660d376ee11b4332bbbc77aa69110119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3342fc3b3d15be0d16f44ce152a4d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e125c71a062fc7c4f18f8dd2eab17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837703befbb306ba1f38c86c425285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60a4182e5d39d9eca3d558c2e01a9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019c0f18510381642d88aa4cb2520a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafc88ab4d2c8cd267b36565fad7e31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b11730e65928a05bfad0f3e0072e65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa35480e1b4ddd4fb57b42b952ada27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8d2aa3094787d8c9d6cff5f711a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277830068204c7097259e26d8a98ae94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afd12f9bee75d33be03576a3a83e6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8862ed90ba66cb511a2d9fd37aff07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3f9b2b0e091b20fd67e2d849af85c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26afc067e4da6aa46f3a88ffe4459f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c142db2a39c337e5a52f869a9f11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d366891ddab847b8d9e0abc72c3882135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9ecae069c3ad19b13ef0eec2825f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfdae706537e7d817b185188cd9583137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22855b56aabf89c8fbb57e5652d28d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe251d3ed6e0ef55779743f8e0811a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e4962a4b0f744a3dfa4be1c9c7f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78157c64f9738f8e5db79c3fd8dc4ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba9821becf8e3d072b70e31de85bc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9fb6ab09478f7cb8430bea6f9773a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1461b1224c42dee3691a90a096faec3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c6590aee3c9e565bad41d46eac98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e40f55b0fa0993892d1cb9612ebee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a67c3afe54cf4d35772792ea85ee37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591494a288e9a8ae93a90a2d31bdb51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f30e29a9bd0191693b150f2fa4cac9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8b6ad5d12edd90b5ac8223d269266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee7e70a0e242f7e216d8c9fc128f92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c5d2f993cba30f89e7975334d7261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b773d43c27067cdd219e631ef0574bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c09c05bf9e5d8c0565e10638531c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbc769273a1c998887ad701fc697b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e738edf1d4d903dc42a2d33cc5b2407156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c6ac96b816d92159bb28be3534b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973caa1e66322d611c130b721d1ef9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c1716659d74cf6c5869e7b8ebef66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7684b231c090c439d2d7fc16d5e56cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e9c69384011507a4b049fb685d17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a1fac07790769c01d0a74f8de681162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0578f13497c8c2fea829c1091d3039163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62e9422f60aa3426be4c749d9d06a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad3764e8b474c46a88e5b107b7c070165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32459e693c5ecf827b48a8aa02c66d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b689d85770baae022cb918891edff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cce2a8596d7b2c9b90bb51df9f69f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869df00c381ecc5ae015729baa9012e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecfef2e8f1af3ff21811c2cadc4079170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58e3e1700095a621753ade5fbcc29f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00c3269280253c3f5123fd1694cf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d4666ad4af9dc43512bce9612acee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca1714fca2cc446d6fd6d3613d45b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a17ba557a717976fd065ece4855f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83653e82a2706aee699a629d22c3a42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5b2f2c05a064b947aca92d341b09c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b3bfca0dc1f47c8a4b4421a8a4c83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911edfb51ff58214ba3a0617881ed3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e399ebbf5adddfdba61a1729838fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a50beca7a65caa2331ea710c44a40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7235de88ec1d6ea1422bdb40929fb8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b16f4ffc38d2491ff94429563ab643183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9631b876cb044a51a077fffad11eeb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d97dd9dea0647591c0ccacd0f7431e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eb29cd4b7d43b2c880c80dd39323a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d49ae928b31dd14fbcef69140cb11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f22ee33cce86084be83bbdf2d5a97a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d0e6a9cd5f681f4a27ac94f25787d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b10958ce308249e73227f2a20ec52f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165fa2a8c23f238235d66eb3ec5608c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6be67d8a01712dda2f50ae57d01e5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e08414de2243cdc0b3575f9f10107193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc35640507a1e01dccc31630d05cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266c02d63f25d938d07c6157492584b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7a57b2abd480c4d9bbf1a6687343196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b8b144ff673ed8f53c6cad2f345ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9b4fdc1db260c6b316c8a20529b17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097806a3c95d7a977a4f6f9a5ab9cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff270a16c1a27e61373ee220a807fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a1f72efbd0b806e4dbd3e4e8c4cf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c86b17c0b9eb18aa62f56b8f7c3a7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e452d6249a85160a27b7762f04684a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6260b2c23db99f8d8564b479e4d145204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f048290edc1a047c2eef4cb18d445205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dde8548dc7419717bf682a6fa5b82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ce5f530fb9f1f0b2705df769a08da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad16157eec7785f10bbd6a493e7413208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f1cdcfbffbbcb7c84f7e6c9712294209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d7d27e8478cae5a84289c0fa454a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09345b46b1a210adde12b83cf4b84193211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43565894c378b9d84cb46a6118b93351212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f6db5f08706eed5d360e8c14e093a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecc00af79c72750936bce04d032f74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3461d588c9134c080d4e42caeddf24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b55e83be598373e65ba7be0dbd1b1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d85805b674f71f2d8bafdd5c102153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad5329d03637292915702ad54e322218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a59523cfdcbf966570b72c0823f4a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>