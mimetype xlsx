--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c5b939b7af256df1cdfb4bd0fb1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb39332ad7a38644fd21a97eb225cb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e818eacfc999e5095581393ca3631b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc3dc18d5d89a246f8ab0585f02c354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96606c9ef08f6aa0122ef0c6d343a6d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82666154192d4cba7ffd41516a77bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395e60c7c794c15e092d1c056489897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83518272966ff79135c1afbb78142abb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e633da4f7519a6483df1c3fd5f15b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527dc06bbf2757c97edd45aa623f8e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5fd7b8619ad63fde71083228ae4b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ec7f6abde6a3aadd9ef6799c7138212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5370f7be237ae3d350ccf38f51731b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a77e55f64ae7eec48f0fb3fd40c9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09d91d97e74ff33aac6c6e9d5cdb9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c879ec814ce33830f625fe69cc1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2b305f5f9db5d0db4c5a12941212717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdd37556ffd9546f2b0671a933784d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0037fef718179c561357fa1ba49a0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829eddd471676ced7abc450f53f766620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2303fcec8ce317433cbe36ab7240dbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be1627316c7c22812dd1fac2a458c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef925233ea15c4de17ee3313a8d3288e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f37a71e4c5b39d49859a0eabc42924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadf854d5b18e62a9b42163c73ce1e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35786a96a555f4e3bdf1253a4229044b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bf1529cc3a4ab756b7cefe42008d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df083bf42e8534b85121fc3965ee573828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117d98fcd0b0d269ce28aa6ed55e1d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d1f2cf2e0a4c683463abb3f5141630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e043f1673021ec9b68a3bd39838527931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c723eca4d9c316c7c26d5098ced8b2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb2895a2975855edd0262ad700bcfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f4e8a5f3facf96dcb68096dfdb16d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435e25a63798fb812077b3aace18c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12573853dffc65452bb1216ec4382436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925db91f6f15f5d12923c4c8dd5d4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733781c9c6a91067466947b8a2898ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18c7e25625b3095339d52f59bdc1c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15018624a74d9f737b38cfa8342424e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ef213507045bb749940858fe404ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc14a82817603fa2f4c577623503442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d524c41d1540c70ea17a77961a1fff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c990c5480d7506a48d0eb3fdc4568244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bab9be23d41c77860675f8a7adf26f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf534b952b227ebb45b67c1c8e7633a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade6f8df9a1112633431656c766e68147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231814854cc2c0000637dde5e608fbba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc09c0a4962b03780d3b5a0571a9b7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6fcc7648f1c5aab838c6b4f17026550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d35597138d2aed832314812e8a37451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4a2d678b27cc6931ff290bd1e9e7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aa4423f71744c2b5f8d032a525b4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0fcbfd04944e7c1a5747b7a9ff6c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307106d2ab4c320a8a79f038bde8c3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4b7e430d7580f897d1ab5fed0717356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ce5d6db79d3910a5cfe91d193291f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88426db3efb7b7653a0dbdef8e10db7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467cd2e5e367de8cf50e2009cade10b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b75d65ba1436c46939d873c2b7dfaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f52d263c8a4d34f7ed7dd9512962861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a93d76dbcfcff22cf495c01e82a0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961701a75f320a6bcb8b3a3526e863a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331520a33d54e07c6f19b053172bba7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497136dd0c8f2886ead12661cb61f5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445798bf011f3209e6f7b392a71d5c2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda8f704517e9c7a1c1af6043fae36a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11654a7c91ab0e965e7db17fcda4aaa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf816dfe617110c28843fff4b0dc31a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87907434c6dcf76c55d1d00833a6b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e62a97d8835d8a50a71f66287fec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b09a4bdb0a7be091a1dab06533248572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd35ae78484b00f485affce1286f9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05beea0acf24fc2eb43bf3d9caa014574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08821fe28123246cd864faaa1c812775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b79e66af95cb8c735d21780cd689d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40816791a9b7e889a335e6b9de878ec277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252304844796b0aa3418354724b3c0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932c364cada5d8baa7858d64091013b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383b15972522bf117e255102303823080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4593a72d5719a2d8b76f7552b7c5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77dfdac86796a405de578d8f8137782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076c56c5b621afeaea11d3a2f4043683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc29a87563072a0f749414dc699524584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b552f179d5876d531c3a56e06fcb71585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761596286533088d5387dcba5d140d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b70f417d17eb943a468c1681b8ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313c8c4afcc026098e98654d93aa3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcea6eb44f8f4484beb21a2d0564f1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34d3f3327d809325e5574fb5cb83da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869ee644efc4e9d802673fd692b4b4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f65e79b90381a924228284c51ce892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf527c8f4adf403a2f3c8b311ca24e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e53aee86f8602b15b8b11d26185394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e82bec0c8eefa68e82f6645ff2c7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260d3ea065e90e23733d677e85545d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a21a75077647a03b7fbd478e3fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d588cd12248b6065dee2f8332aca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076072b739004bff91e673f29bb203b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063653db9565096579463e6184004c88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b514c4e83fffd27a42760a3aa911db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23ed05588459888a7f561178765083102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e1441953474b0bbe44d03e6aed443103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d971a6adba43795639315a5f3c78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd179fd38e28c7489b468ad9aa60551c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dc519bc7c1422c4103389a9f6665e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea88ce6b7942fe7b6fa97d90931eb59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4195fd1a66efa85bc3e676fd3230b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76152163fbc441cecdd074b783e746c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e2fb48e02f242917c75b7655b7505110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69720e35852596caa2d7e84c1e712d7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1eabf812c18d07f8378e12b00b48a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7d92c137047e4cd99be049d2a795113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d9cb4e22200c75cff730a3ab9ae3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3946b56f8ca2ab0cb1376cb5edb9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64dde8937c975d7f8b01f4f939ed8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f78ef0979c49c4fbb4b64c9953de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ce5298423a0c03d7fb2905f47626118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca033a72e4fc5d8db3a0507f8bba414a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4792609ef0d3adfd2b31e17c6b941d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302b5c0e145b14532d6dc0928557734121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea950bfba0748f9eb75b5ad6850c50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1f2962d6853027de835ce30f5b599123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d95c92b9d6741ee0949d76b1dd19e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e366fe7f5cff54b07210e973d3113125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29849ade9921250b3a7cef1d7e8925126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d246f5234ab022eab93dabc5d6e5fe8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698be5fc0194c515bec5dd6f430ca433128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e7fee95b62f0e3decb5dba3fcd75c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89681c3070214f89a6435f5423b56c2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d076970e83dd6d29f61577483afd55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd50cea9f88ac31bfab8ec06f3c3ec0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f866a086f50a7a4f54a422f5aa535d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85ae02ea7a30b5b00554de2cc8d17d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964c4ebd3202fe06cd3afa1c7fbd71f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939efe253f89c9c287e826f0381cdc63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad8ad48839fd2228811b84d1dfc50d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1375320e7a2561ef5be22a91a1c58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5ab422d58ca598eb2c9db8897eca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50862740a45509a5b2b5409138da36a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd80c4c396254be088e16e94f7b81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339dd035035ee7d9fcf763e0f21746142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193b770f19d64fef17155c2478f06aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f9c5a0e3e2cd1bf100ec2c7c95d02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6bc4453c919fde48e5121cb9669f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56ee7e99b660b4c2ceb6dc008bef0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe97abd52c2c453b030142c051e3b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb75e96f27fe2248d465980fb988a39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce0f3edf0fd7c65bd5be82a98ffeb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba5e849b5b4145dc354b3090e996c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d40abe4ef95c934b05649b80169f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907c9da73979eec522ef62bdbd655a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c74b4f657c586f6aa318aae2c35f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337808391113882bcf80b67bb65673d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59066cf54ea69fb34103a87a5c9b5e77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7892db248138cadbe4495fbe96415156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def2cbd5e94d0a9c9f69144b625123157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206237c69e6b5e75a5b4df4170c08ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942d6194fac555cdba395b7cd7b7a2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffba0f5bbadb731a634915e3c2e1bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a5d256df3080bc66b56d1066aad6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa80d9f2239a639b6431275835cb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112450c9dafd2bcc471c61458112f96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a261cfcff0e0468bf481cf60706a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4face1654dfcab2d91cb3399180dce9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619a0e7e8a41147ede9909e23a5333c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e138a07ab25ded27b6e42a45ac488167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32305fd699fd8df40ce9e0f51dd3bd33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f184c79c9c4aa5e166ff370653e30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69aaec723bb73862e8c17d4ae5f0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a95234a4d34c23f114a0107030e5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5017db0b168418c25013ca6fd7b88ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2085d9a5ceaaebf93cfdad7936bda20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d36efdbea62efcf4bc3c160132f50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e8633ecf9d5b92c1894cfbf33a1f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab492d7050752b082b3b0765c3e9fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aaed03566da0b5a07a3c1446986a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bb68b59fedc2922bf9c8b14c5a98e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb5d8b3d3c0ef3cbc80bfe7800ef0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac65ca24dd6884da455d313b4c4f835180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de704a66c700585385e7beb0184133b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a046ab43dcb1944e35dd00af3b689182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825fd6b107792f67725a3f46acd9ec6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59035760b55eb60043349a9c768d1ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90415f22361b5a253de224b8fd97210a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55726e56f28706560873136d438bb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce053f8166785493ecbf3ea01423f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2deafdf3a70410f8c39e78d8dc04c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f08ac2fa542f755c7d7c1c8d9bce4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094daafa469a56237b1c240921ff94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef487b32180f1edd3ae8c31c16665cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ab870daf183ebd8997befd3f69dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd9b3d32913dbe6a94e8bb9e320b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc921be5d83775f84d66c50bbdc9b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056acfa542e1bc79c7084f47fa172f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb59510d692f236e4e59f2f17f259196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173bf5a634579a0fbbcc9d7999b62a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae5e4366aa715ccc40a81258da439198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e575ef685dd0635288f46120d0c64e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4bda7b68fb0db5e89c2c160063fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eec68dfd6145ba9a1b094f8a42df69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16747f2a676fd441f70bd82a2570066202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a6fff4eea152bfeb20a7d6e038a96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e174680b2a4e892093b6c7e110b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308c95a75df8404db457a3e7f33e314205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08d3bb60c4983e8159eefa75e26ce9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a459badab10ee67a900cb0821a00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e5be428306d9e104d16c5b22c3fbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fc9107a4213ae30ceee243e2afdb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed4fe630f704137c63e999056990b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded595c7a40ea878a0e21f852d8387b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b320d4c86f96766b6d694fb4e78c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a9c790ef99f9d9a8720ee13b3ae4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50b1298e464fb76b055311043f4c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13529bb4802a13c35c1b8bc1a1be43b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1704d33ac52fba38d27d6093024405216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9f435d6739fe9c376cae12c7cc7de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec2ebc135f5cdd5f0662cd6f3700c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc7276b4d7c42268a54408bbf1918f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122595a9f915e5ce9488baade710b891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768ac2938506cd8136194b8a659a0bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c99d0807b28d8cd1bdce7466b34f483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6245fdfddf4f2fcee83fcdd8f8c484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a95b99a5b59aa3d9304dac6d17d8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4e52155ae116d30e59d3e28bd5cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f455cf1111c02549e126aec84f7da277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3e3675c75b6e1618a780304462b908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfde8bcc4d9bfc1c244993f363a7b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383a47daf8f84b3ed79bea3f1317cfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837d9e39460c90e2ab53cc77ec3da4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524879db9e47db81e5bfa9f1e7460a3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e2a79c99803215631392981c80ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b8b542521bf6074f6a77085728f5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ea824c6ba41232d536f3b33b282a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4bac3ebfb601112f55239355ca02216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcc0b659ca0b4ac85556344865cd0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d58fe92cf1ca393f627a086007118f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575daf2892cf5acf7a338b73966e38619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4feb66605f85e964625eca254882f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919087cfc359e8c1e26875585833a19b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c98c84acd015364058578f00f439c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3666a34d157d97a01ff065e02aba00423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2df8a5d9033d9d60e012eee1da0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc705606597100b481c668549b783f4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56a0387a661b88d725b62325cc80d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567ec8f8706cddb2e4d0da4c176534c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9852e7474a77e29ef16d1e2cb304528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b03abe4d029daf48dff697f69dc6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afda791bfc36fdd47b249b5cfc0bf2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98854387baa254fe08906d9fbec7fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fea168e1679c80c2ea4069228fadd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeb299b291d025bf113d21ae11c1ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e13f6d80a7937db98f876e9db967834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b1d93d0f798e0b1a8c7e9958dd9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e63d887e1a6043b682deed1ed33236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad873ddacadaff57f7743f53f896a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110797b14964bb106d81839aa7601538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10bdbcc766724bed1b7927cd20ea8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65495841070391211943e24affac44b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda71108b5c63bda89e71fcdbad0a7d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6348332b20f19c1dd818cf6473c21c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f010be41129f6a2290e9e7f31aa3e9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230cbd780c0f008719faefc49b5954344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceff18185c2bae18f0ca799301fdcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495511a1046ec691d5dd49390ba83546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4317c6e38d2da1dfa050a99e02fac3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a23d2fa6b683f009d8931535f4820648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634d13eefb767acad5833554306f7a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6693b6ea03e8bbcec6c09bf0920b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461b9a201ac9b085a3ebf7af849f52951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621aa746a8fc2328cea8aeaaa15088752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3751e0fc5d4f1fb8308a21419640f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67146425e5afceccf61c13168da5563454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f13360f64848d35ad55b3a14b31a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144407f3964bfdebdb058c1e577046f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9930b4f0f4f2caef5a4f8f319b579a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b187225583355d70eaf583325c630b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def49d6309b1fdb6f36e9d46cfd56dab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9e73937015c2b2f8f555832b292b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e542953646f9fac08a9f32b1cf8c6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08369e0e971acf658031cc59863b1b5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bde004ab6d583c773ebbf7dca2968e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5573a20bf418ad183e7c2170a1832164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f16556a25066db4bd9e513c4aefb0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf57e1e1c38a7387513923a3d2ad8a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64f120808e41a0901035459c5430f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d34258549e64499c2758eb5e98be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9e7cf776b75bd5edfc5f4771d501069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e2617abc5268b43fda73baf901ec770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d304159bc588858078c334673022271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b0f0e2a0003d0dd05f71f48498ce472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5f6098a1824ae6bcecb17e9c31ec173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9e7682733073007b1798b99c1397974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52924af2a87adb4dbbda38a2b04f6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92989b39234077e91b0591d459b55b2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88836508a48bc56bbd03043cd2bbc56077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5082557f574fa4b75c313f74569f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668561139874f8403e3a41221746425479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2a83da3d138843ddd8af2497f2aca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1b7e71c8037b7a193a3e163c01e3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e82114b9229985380bee54ce52cb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf39b98a19be2930e9b0696b2473d7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b42d98d563cf92ec6330745c5373884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a22b04553e61d41dc86f76459d871e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5697f1757b1d7c9f0bd8d209c3f56186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106e37693b0bb1205bf35d40eadea0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a53a27a9118f7a343deeee6bbefe988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78771fc4c365124351a38669df67b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80229ecd4a9e188853dc9239b419c6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be7b0d74a15868446245f80580617e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb29fa53b632f90404c3472e78532092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56a595b769e0855fb304df629c757d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e0ac8981f9872a7478eb42cf029e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a8867ed2e350429ae10274ba1d9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fcd7e803000b15c71846cfa3a104996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69514e90fb35c33cbd7f026b4a7236b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792967bb41ad379d023d96131a3ec53898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48217a9f94304ec1715d71e36a294c8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6783f99475ffa8d75e0705db46323a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4fe16f57798e8daf277137fc242ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58adc0aaf0d90810d3664b15ed146d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b68c33dd49ae1698dc4bc5ebc4d5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b8a316b04a6853cc1ee8d72c4f4d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daa81aa3997649bdc6efed7753c8af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4887f35be202320de7919ab165113d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080872296a8cdbff83b95c8ada71ca7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf695eb04cfc976e32e04a9100d546a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99ee8af1deefd4c55094600b0ee790109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a05dfa76e2dba638479053ea221255110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb839eee89b4f19c44190673c2f8905111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a55bbd2b2703b9669327167f1989f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54566f14675ca27255c75531cfef71d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0cf9173f626579025ac9228153c4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f26b2796afe6636f097ec649db65c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cad503a8e95bf193be9e8307cf699116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6b52179e55651d6091468086ba74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6824bea23f2ce023e4f311d3e751dbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289a5b665f8fba1fa1fbfcf8e5d15e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cc1131f23d6be605d9fb3a8b65058120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e2f46c27d38d29099acd9c6ae3bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd3e0b0940b95140aea24b65207291122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb18f86c9547d7012039f36b649b79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0d12bd5e22b5715e01b356787dafd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1731140ac69ddc9131d4ad0aaaf55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d4be790e69bb3443d8e2213fb5a31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575c34054af7ad896726f06077fb80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf35cb5fdddbfd03a329e7d93547b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9395834899f274ee621cff21198cca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f5f77a69d1ab966eddbb43564d37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46facd2cacf89ee33d1273ad80449131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e469c6b034b93dd0bc0f332d0d6d300132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e3b2b08ecf8bc7e0576cb0cbfd6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f92be811a08e27299b31089124b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfa18c93b789e01e4a86125d953e22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95d566423fb8effb500bdc165a4882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae6487c652d1ddca12f690ea5747aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc06942ed97b9fb30d58f9cf97b8cef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9354744d04aec80a32ce880ed7c2b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb1490c9e4e1902f0f78c98a3109e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2c3be808209eab39b3155d949b9e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a361bc492e25abe85d4b2d4975679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb80f71c907b7aafaa88736deac765143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f524b42b3ea90f3dd3ba680636f6c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd037189f61beac0e8d7928bc28f44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a288a6cb9e257330bc570ae17da8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c357319cfc45e4b0295697dfdd0a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d767865d10c0d757cb88f4cd88d47a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bf49392bbe512f239d9879211d6e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859a5abbd0c5cc9b2ee795b3670bcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391acd7aa4c5bce030ee46660b9da006151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0febb3e6b83f5bbd26fbf2a8b9e2439152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fba9f3ad8f203dd8883e2e24c2d9ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be3bc3454531067864b51a0474100154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38066ae77004c9210d9cb33531717a85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543093717f70b8a9e5901f458007cfc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c44c5a097da98328af8b947958edb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926a63a0d6d587c5cdbfa097c0dd2cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cfeadcdd5315569c4b7e9a7234cf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c10a3f19bcf92d6e22b94753735b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72c9569908390af68d063affe3c929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55460307eb54c013f05904743c0342d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602730694ee6e2a8f20b26d5b5c8f963163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675e20053f5b0cba4ec99db51232979164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57718d95b9740a30371b27e68c904f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730509a75d2743f7cad714f86489e12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462b6f858f7f89870e0305b98280b4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf8007fdb4e5c2e5094fc8aaf8ffd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895223dd8d8ff90feb63bb894d37670169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722928f431d3db0291e1211859c91b95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff31f5b9e368cf61308fcfbe0355a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d769076c775fc6db941e38829181172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158e0c4edf061248aab2b9020de36df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2a3ea6d12cb724779518473670091174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf6ecc813c6e476dd6ea0842f7a59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e4db3ed64e7f044bc2422b27705df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b56731ad076d1e4e5b2a6bcd1fdd77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0ed2a2c30c1dbd0d4cd69c47288e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1741f2fa467c6203161df11e929b025179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30104816f0cfcda36ab28c2ade018920180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea6d56de1df756cf1c6ac4813a4623181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709502e59c475946ced3e745264ba87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c3c9c6e427ba23f1230f04f1da1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044d74e910752f2b3e3db7de2cd34fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72373dd3378a45316293914699a122d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28a7d6355f722185a03124328c04a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30e81bbd7877104a33bd13de4bf42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac52296166a51f53ea94e602801b4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84273ecf30b086a2a687bbabae2ec38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe093baca100d3811b8bb7b20cce8401190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6825ded0833d44bae656e246e99bfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cace9157e998c9cde7b3815229839b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e7e9b0cd831fe6301481cf063c5ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eb588099bf5cb2e37a41602b0efb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32026582f4a45d8eada305eb70c81f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fecadfe92dface0dc2d571d438558196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a650c609c5b90f81802a6ad3b34c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e181d13379e17de11514a13dd73e986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a91ea76df03c15bdb92b4f258f9b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdaf668b79a2975637c4a8ce048294200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e8635abdbb1be83d798b150f1cbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f354e407fea06997e4a8339234c873d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01977e11b5eab2e3378014d331662e24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47d8317c5e426631b7aebecf90d38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa6b58b0c81a6d3c2ae127ee571b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58439870993b1c1e47a63a2b814e4562206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868934dcabb9d377f900b99077676f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9eab9483d0b8ee02d9505d8e0c5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab62c3857a08d61bb944899e433745e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85afeff5c5a93275b7ea51b9d21180210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf07271fee03754159b12dc70c0010211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468bfb5b94bb0d2cea7f251c5ac7fea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caddbbb5ed204a893f0b8617c53c7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c617a4a49e11d4368e4f57470c92b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724572e43969a4eabccfb275647a5fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ebe9beda41d199e6422f7b7088357216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5186d163f951d53e6894b79bd1275217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6690f8bbc9005cab454834c12d1d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40566ee0da6b3c9afcb1c91f562d35219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>