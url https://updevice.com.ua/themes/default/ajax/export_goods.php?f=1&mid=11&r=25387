--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99612a6e754768ebe649ba7055bc91541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e12f90ee723ab2c7fc9c1fe25fd812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6d0bce9965f2f157a35f3e3b03683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbc6bffb7e50223b235fdbc7adf13b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f3b7a4d5866d8e52bf84ce5d40be25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44e36a00e3881716a7742cb0ec50f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6941da38c52d81f52f8f6ae85bdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f9aeff91b2401545026d1679b50958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f5136c8b8c01c79334cca3b63428b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b69c4d16528626f04082f8d8b8df9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880803acaaa46a6bd1279c668268b5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8706fc866d6784c6850f7b08084f2e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570b5c9eb3f70c983ff4e084f51cc9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abb61879a4af07a325cf62498c485014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612261ded70dbcce19ce8b39369030a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d289dd3f2db04a3fef1e6678dd75416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb8ddc5c750c821a6ffcdf0cdd4e7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac7e4a8eb8b76310c7cb5ffba0e34818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d33a70a396331ecce4b28e3b9ad119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004f5d6905597ff844c93a83662ce120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ec6a6ec093999cf569002aa896e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38396bc5809948e269709f7d19eb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e85c1bfd780550a0bb9ae3348ae79423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446312ec2c30624c0cf9cdfd1156a1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643415164f7fb08dd7fed83cf77aa5e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51157d5025dd3a273e732a98d2a4496326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ecc8cc669c041c84ee5c1d85b78727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebbec6d4bb205545c037c00d2d96b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a1317b66858e367282215b0ada01129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a6ed04e0793698173ae274979b30a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c64f78fac4681ee97c00b2956994f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f8058ad63ef04cf66f08bf0668c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec4c33e76e9085156ff1ce516c91b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd10e82b764d2cc77d66e13b0afa79034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef25b9957d41bba8513dbe0e88f7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a441238a941a48d07dd3e080bc41d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcd73bde5e4d17842520cd88ba597a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af1b94240b696edaf4fd791351f59f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b6de205245c0f120fc9d0d2e6a02f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d9497b7c52fe9381c60bbf945fe0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2eb7d5088e23836f10fc03310de141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b2547425f65d046958b0fcedf90042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf078231f346e505b65a1f11f9a6b6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870f5f91f548fa3be909aa8ed1264b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba542b11007aa0ee934aafbef0f1eac545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e958f4b1a0d55a8e18972f56023d2c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d5269ee3e6699974ba21cbcc206947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13829353de134efb8a6ce8a6fe13bec048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e08e572acf46b9dc3335962bdfaf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bd8f864db771d0b8a6f087540dd9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117d07d4e809771b4f2f547724a963d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296988d3265512ab787bf360620c946852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaf4b31dfd7d1c61c78fa232a7409e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3410938bab32c73b16ac74a2bbe2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefd128480f8c7e0a1dad1c33522ded55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eac4953d0b84df14c67af20d1d685d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db2c5add5f935df30f7bb02007fd9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1b590f0e3d8c575c5c02f19108b9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730046c18dc515f3226aff247b6fbe1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926b184a2a83885e8e6ad47ccded4dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812be5ec10fdb040ed30adc5f514412161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a27ff3eb5b30febb6401894cb6d1f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1c88c4a02c8a4dbe8a77dd42cc69363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e5aa415a4b954750d9d0802ce9ecc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8fa32348b011f3a9d956d288b307665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f4422a1b8400ed7d04f5d6de851866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983268dfcbbb0f62f54d952dabf686a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7521c6a05bec07546305a610860cb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d362565ea674044191fd51afd488cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2937c71ef3a084328a16852629104a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30af796f70cb84ed71b7857a4004ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17936e432a7c6e49e20417a1bd07972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1734a88097293ec8053e6cb66111073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6202b0d7a1b9afd47c05a38287977d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a48d2d31ef74f7b988127666a1ca8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692ab24d7a40580e24248504d576d2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa886c2b8b59aea1dc5afb6bfd20585b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75529a147f7b1a4de9f2e738868643678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9415e68350f64fad06a40df77ebf6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea1f2b619f996c4961d9fc16f9120880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f964ecf825272782faf2c31b807bd8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55adc5b153b8f4a65cdcc5c3f5f9a5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee09704d5a967ffe15c1b570803f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739dbeba7856e854cd3d51ae1094fb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d4d5ac4b4b6235e469850d7574bdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae238c710fd6a93c225222caae3c33e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f72275087b20d5c01abd1c04a24ab687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872041ff4566d49e541d99130799bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1562b0ccd46446301562a5d20c9e1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70442ecc826392e2f2615624fe80fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb38e19336622093a8531b19a3d71091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f98acce39b099fe01741e8c9cf8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ede5cd02449d1a5cb78aaa302363e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f83989713a34a36364f13b754d59ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc93be13ef2eab0630b63356d866e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ec23f5896cb9dd97189bd2459fdc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4d48f2d02a150fbf2a5d4af5acd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d7d1520046e9353706c84ba6e8f3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd3518414589be2f4d79e8f0d5be7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb67108ff001d3f59cee6a24b2454100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeed1f127f3172dcc9a275026e92fd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cba1bbcc8d5baeecfaae20abcb892a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf4f6f96c1ea5ab9f11a41565f140103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a7f12c01d26ce73194bdb57ea43d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94707dd8acb3c0e52439fc58bf5c1637105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5eb5a87074b6a63747fe6cef9639106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca751e6a795afca964c2b64bda8890d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc87b9fd41e53ca12c1928d4ea1bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b6048431963cbd264ac2e9661959109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b4dfedbe34dc97bbc30b582cd560110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022281391a0972a09bcb4887c70662e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f44d0d57790ac7b33fcda42ebd09c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578c5675d5ecb7992e08bad4d2a3cb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dd5f38d19025475dd477e8a0b37eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b08dac72968f25d3540f0a6a96bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfdda5b80e8406a1102907dddda408116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f17a912f2a2d2eaa0fd31627826736117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572f27c868312046fa06669ce928be3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e925b34f15f1f075638ca297280960e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1451669406ad5fe59bae158acae11c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd776269ec56c58eb79091cb7b51f06b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d69adc15476b332cb0524da9382e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d34cf8bed72671777efffcbe872d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf621d717ed6a93d2e7e3ea6e1d0e7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fe6af64f273a991f8f2e46fef1c55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab07d8c75725f59f5dcd910ce5e56b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39680e7fddebb1a1b826fafaf7ddc2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbc2333c6c6ca6e89e5690f706e069128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd319425f5e19b3504d4fb7ab10253a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5807db261d0ec9ac0df7894d759575d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15bdc2d8211f47a98b8f3124c473e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b1981e026b20e6df0d152a4ad923c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3448d019a25850af470e599c63523ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deac9e3d36d5d9167934c9c13d31522134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bb9caf16952aaa16036ee89b0360d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21640c0875d34b5bd2d96a7faaed531c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605d368572c012a62b06f6305f0a6e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786172112424c7263ad70d5ff624a8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5eb1aac7d0756c092a6251b559b26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9810aea95d01434edc6f4f7c03daa5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000b390bd2fd0926f4db1a39c775093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c1f722fdf5c2bb69f6ee03e4a9908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee370bf15314c2ba072cdcb3517e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e61b7aa89a5f05cd6ac91d12b654144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5326baccbbd2b4f663c16a778b4797b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c9d455faee039bdbe9dfa01d89e61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faab6f97af698039011b9c298c2029147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad6e94ef18275d68f960594fb51612148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab99a030030a52f129da270974c906d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b0e413c141b77a1ace7d837fa3e05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617180eb6f82dce0c944b5cac0e6fbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd3c569e6793284cf6c6ce989fda35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d40c0fea46e4bfaefe6e0d0d9609153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32647f54f57bc2fbca8317b6fa03aae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce0f27b3664ff6233b4dfd38185a88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec76831e4709b2ac01392b4b8cfa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d72e1ec0da4c918aed5d16d29913f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43999eb7f98c1617fa2f5be0bcc6292158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc744d15e9a580e98cde707943f6190159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41705bfba983033ea5c992f3707061160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090a44054d6197936755258e0c4a9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307635872a33ded7c29d0bcc088e00e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00434111dc63df71a0bcd1f98a0645163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946683245768bf48ead109f2b4488bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9ef2dee570c73bad4907c209799a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811558e311682a6a2d38be7f33edd76d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d8944fe82794b60ac7132685f0c8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7cb5bd9ec3cf3ad922ac33886d669168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcd542913300eb231154a9f83aa7cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b011cc782734a02f454a831c78e255170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7f800e52603a8f2749a441e26a9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0318d312ae1ce9722fd89f432ba16e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59e5fb085c5e260e230ec9bd598d68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddd09f6c5d87cb8eb1ce713feba35b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ed48dddcdec540a10346899cca866175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a30cecdd1db3289bc45de679d37eff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a99bb69b4ff1a2071a79c2539f09f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5f9dcf93760cf5c24f261fea33817178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc734edea2fa4f7833461b9627c9d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a0637999a3a67273fc32339058e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d5ac419b752b9389c26a2ae39f0f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ad3dc73991159063e6c75d9235ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1619ab67e8e2bb931bc45962e069183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9754a202285284fa7c0502e4f277f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3bace3aa8cebce047922523f203b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784e9b4f6b930e7fa2e8dc6a744fd88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2e830be06f154f2aa3dda1dce930187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1a211669b5b4e21ee52a695340cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e90443384da4657f034cc6826a38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f9dfb9eab6774530185a2c691ee79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2b33f3bce4a4f57cdb7648532a6cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edd72a85c39c0644cc05fcd84a74b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a321089e493a33c6b669f0b50d32b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd20e0ab7efab4edac39d99a87c701194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401dcf37b343cae0dba009647b3df3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f36d794aa39a1a0dcd1286ad81e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719133a5b3e54896497d931c309afb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817add494a471b8958bad3ef3ce620b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36cfb24c7d59cc96d497a9b603db26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ea3f61ba1de1c617c5faec597d48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148b7ada91f9bc765193c884e323ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d1f8511b8e9c0269c6d4f65b66a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78746596a48046b0666c1b2acccb43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d310ed57d191ea970a9f17ac21294204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c245cb8c1d2390d9434abcdea96261d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7c3a2a9912e5b27b3c245772a6bc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f8ece88592e1b2e09d5db1972084207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5638cbc1da95d0d141d4aca93ca7a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932703b23d644faaf8b01253172137f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ef4636988cc63c015607aa2fb686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e8dfa7c310497e5f502d2cd9f105211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95acba8639e733d045fb035f0da1c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef73147c45b159181b55e4fa073407213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fafa011f7703cf2e9c46083ec6dc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a99bc7b1430ad0823b2728963ef7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a0c61a2eb65cac1b4eb1a85d26b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0224c6216aba2a91a014bb4c51762c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8918707bc5eaaafb4fb7a0270755f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acbe6b47db191d8b9c6503fa54239f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c767a2e6a58d1bea66a5076d60064a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bda736cddcac3381909e592ae93572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e4a2a7134545dc96a28dc75955a293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf004fbb6b811c24598c950cc7ec0624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e73e96073d7be2337568187b699efe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f6c4b51de9489cda4e1f093ec547b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0ebc46626dc56d976d773e32812af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5341da587c6e82bbec5c0927289fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2173d4c0db05bb1b99ff771d2d1fea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf7f94d86482f8c345c81e4e82835e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b573bd23885712a485a5452bdfd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472a3cd6b810ae59d55e18783d04a7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31871da36e8459119af2f0f1fefaaf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece5831bdf9be3f9d3ed2d11e4e529d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef122e3d62b3db26719c771bea97d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b414cb09ded9f6b00831cf6a78ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5517b2bd86ef1830023194a2731df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a15e972808e8fd2f5e95c99e38ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9f791484005c556c08beb988ab57819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1d4c7d4919210335dd693b9bbb1f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553566fddfaf3a8f4c54bd7f007d6edf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dd9d12ae806c1f4ae2f30aabaa49a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab67c7c5ec471e74d97f4192d51500a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae2b28781efeed11bb0bb866c2937d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32668b09d7ded957868e96f983fdb43e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711583652b93922716f2ab364b161e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bb72400f24300c4ff48e4e9dd3dda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cb71c6edde268db7b54289667186f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f03e0a1f87e35c1b509a625a81be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cda5423070ae876f087616bef6cd1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eca13c7d43660c9237365f682495d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba884f4d79856e11391ed0d09d000132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476710e8da5b4406cb731106bbe1c6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02791b7511df8e4f2cdf5114b5ee24834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecb47fbad9ecba0f2e482036e31f2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f2d3cc6712b6f68ac7974d5a9ba936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d659b49c70bab1f13319cbcbb9179137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394f4f00c714ce94d1f5fec520e4b1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d9ba0210753dbbe410b887349d26e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c86223c6c15c9496ce4a8e472bd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ac3135b9aae40948a56302970ced841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43970082c18b3ffa019c81c3d543013b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf2b208a3a31077894f01212d61e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a83f13a8e48f854fabc404ad436fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d025e8c2703c81abf74ec102b18976a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b1f604e5707231191553c3b7e117b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02252e85121c2137f4366dfb19d5b4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9b8e228176ccfa09762c710f8b21a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e77d626b7541f7075c4cecfd8b166b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6a85e7a76dbb5c8aed5256ff86bbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b24b66e38e9c9da334c2ae64eaf2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb6c22a033b15b53f4120520cd012852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfcb4b33bf07f4ab26b319104c09c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c519b7b19567724d5bcd2c258f8836754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caca50d30e96f7f72bbfe77c82d61c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97085c6b8e738a3d98a756d204857b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815c01e2a88dcc9ca6d0e032653c55657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff36f910a6f91479151ade481dafb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b533cf8e352163da00698f20d4ac659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f644c47652aa4ea9d6846cbac7858f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9ff7918582f260f7b7ae5868686a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e4103d9942903cd44f99ce8e918cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b35bb45f2ef6d0da5b68e5b4c016963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82126adf02d20c8b57c5867aa04ce7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2039c8d7304e79bf91812c4ac9e6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b96fa2f8cf6a2781b5b97d6a09b3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d170f4ea7c7a5f1aa82a42516457467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a369278df9828bc4d91adc34b226a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c893dfa9d1599c22f684228bd81e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4d837e6db2561b0ebc3a372c1169970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4ff31ba8d068c2ce1564ff711531171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b5bb0f4482c6081d1e121be87986672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806543af367e6bdd9a30e251233e0ac973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b99b9bf751d55ad0bec0dc0df1b1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fc4832f69a91463f3d377395dffc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253326ee93e5c985ad8e329fa666cfbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee113f39de5f9a42724ee688356ae9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e27b441800a5d05c0426f18bb3547878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e70836a6ecb99439bc80d8f7564479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3125701c8bfe5857696aea8a39c6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f79d2b97056b10253a16141c8f9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82c3809d47a0ed56475aaeda82431b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285d3978bd57c751fbf1906ed07e0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc182bf638b40bb318d8c745b91e1cbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760856eb05f246e5346f19aaba31a9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3344824244e1311aa6903e48889db986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23067c49f857c117f5bcd51deb13c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6e5a8c2fd3a6fc0f32288213d991e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392032e631875c428dd8b7cce6d506389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6136abbda84bb19581de0ad996b80090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d52e93bf28b7185d2e34d9abd83ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24643e7947cf3eedf9f82078acbd2f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63009592cf7daab724386c6cb3b5a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed5abb79a49a7fec73eb02dedf29394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd12d9c60984be5a18ad5b2d5fc91295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6ab1842adba168550d82db0ebe2e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fec5791b9c4537846775c5e9aaca197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94513d0a69d7f7ad3e52f82910e54e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b3a85fed2e0e221589b29838b7e1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f146f88f44353efbea4852a332aac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c353efa19e862192b6b68d2261df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b958fc38c02010aa90583d0d2a28d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18310eafc763dc119fcaa7f5f09c0851103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203b487dcdd99c908932fc7a17497b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f695a51d4f9d45a62e956237684d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00deff434199f482a5fbd30210ed2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68932e50f082e6aceb7c7b1b2496540107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf30b9f3abec5a3733d611ce58409b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e52dff5106d989b6063e76af4ac4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf09aca5bf9315965784b9c1ccb24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd67767b0d9fd61707569860fb6d26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe77eecb402fe242d469cd7b5177fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bbafa6d459c50c2328f9331474052113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4684c70e4466ded07f95978818551114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eb9a468c9c665ce501645dc38d87a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b633737868993a9d633b7d68f764c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdbff1c655894a70b6db22c3a7136d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154244c760b8e2cb6072508725e5d21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0baf2aafb3afcdd892a50eadbe0a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a5c45f7bd42e4d41f796c74d4dd3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa59dd3c9f773729cc15be6c239f71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39c8ec135274c4cb564d02c453639122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d38cb8979b2f45add2ce34a6ec19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9892348a6e95477879b08ce951eb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18bb37f248ae18ba571bc889d610d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d318fa6b6488c7c31c85eb53d42f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de16c44d391032221a2369213bf8e2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c80b4c1f7bac8035a78cf1946bc71a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165ac93c43a2a51c19a0ce12723189e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9201644f39174b02439472b01125b30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9d8697564c0998892ec989bfdfa46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94d7274f745bc3f549e00128cd5fba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2787256fd43ef34cb7f4bec1c57b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2eb51040750f3ca2ad2b345f75031134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97b819d0059f3f1fb44f2667d4cbd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d95ea0f4d9a8fff986b0bd7d534e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1744942bc7542ff2a6e1fb57c1bcba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e691f343cecd6886d921ae99e15a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7222fdb3cb63f181015bb39e7da6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273efc649264f118d3f4ac3cd9f4afc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6d927c762ca2ac5d505c38fff839b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fd614e5e6b2c9aefdafe47151690f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab429ea21296113b798fb46e266d79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfbfcc3d1672c86bd5b698b69740e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b66e6de818bd19f743f316463665b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd830dadb98f323105d137248ba39c35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bede998e903f7dd50732e567f5379f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056fc46c772ca43b8de45a84fa01cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc0fa483deb9c0667928ffab668364149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff38ef36b96f070bfbe4421bd28c7de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce864c6fc7729ce7a1e97b978378be70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a8ac8ca2d332a6caa9c092315b779152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4fb8b076d479fd7baead8f24d78d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e74e505dafad0d0105701cdcbb39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d870a2d11c7101aeaf2d1cee5c5ba0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0450f6b949ce7aee35a4ecd272b20de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537c5370b975f614867f16c70c7ef56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73521fb326e2b826acd930e8aad6e11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966baa0765ac0caa8cee2f8943c727bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa433d700660fa07738fbfeba7c76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd74b326498d8c316fec66ac9cc192161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e84382e74281396e71b58e743bcd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519a011ef78c96ab100ae34d7d2b01f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfe5ce80741c71c47688d5600a0f52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7b5a120f8a67efd0eb0772714dc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067f270bdc5b7c23b3bfc6840129a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae0dca33bd79dc95a1ce4b1498741167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d58c9b3605c9b680c70f31266ffb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e479e6651f18eeec6b5b54fa59a60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f1d06b9dd2864f38ee67feb74cacf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214c1bf040ad5d5b1d73663f6b43c01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23563a9b8b57fe8b6c3c17c68102e70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843780d8943aa2c78a55f9d5fcab57e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3f2ddae43f89567bbaaf84d1770a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ad798f10354d5ccd6d77fb27b8dc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c747d546afd327ad6960f9dc7ec64c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8f059ec386828fddaecf51cd96299177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ca673c171a4435ecd695b37eac628178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36722e152ad10f862fe16e4c7feff88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9bd5e325bab79b53979d1186095c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce507ae145988f1a4fac17821bf0a99e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1912d0bcdeb438dcc084e49c36428182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de843893bf7026b02d6233b837c276f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d84b092abc76c1f0e16581d5a4518184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295621ac4765ed49f467cf2c7ae7fdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428672a5741509c7aa20ed9900d8df33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a037f206458fd148495b3e13267e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea90a46f4a3846528b8edca30bfbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286085d431c39d627a4fd4e188ab0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd50f244893cd1b520f7d8d54c2cca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af00640217df113c86c11152da0e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6ecbac057adfb0a6516f6a7891413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911bc65fe670e5fa6a493cf616e8c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb455db2bb60d27a573aa1f43260d76e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd2a2bd142ba032c619582b332e709195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960af5cdf0b6c27b364f466d8e5dbe70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67507ce64928f734203855b75a4a8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04a3553a014247aeaf8689a180a31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072c046173396a92f9d719d8059eba6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627f2b108357d6ef299071fed5aff8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f852a70a9a620f24d1e4cac5a3f88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1392c15bcb0226b468a358c0957012202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07655f663eb902bcbf01a50f5cfc99b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e4950d95ea219b5d9c336db377b20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063d54205dfa81dd9b297f4f5cb286205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74764cde6e7194e42160bc712af7a19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3957a52c74913dd455d2f18b1c2d6de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ec93aabc4e1aec12ddce93c56412208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51972a4e49fc8ecd8b30fbe6902c8f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c537679af5a9a3b17736821a14d2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88fa2885c43a99afcc7ef06941a99f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a346dced4f5eb66f8eee03405c9614212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a73d4ad088d9b238c023baf2b1073213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb0d5760ad2ad0b6b751ba7591aa0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a30ebdaec6c384f83cc30cc618ef11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93809091118adcac1318608a97551c4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4be9fbcd0d061fd66e3852de4afc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb2480c28cd30512f4d0738317b5f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804de846d9d187e10c9d92bfa5d39d00219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>