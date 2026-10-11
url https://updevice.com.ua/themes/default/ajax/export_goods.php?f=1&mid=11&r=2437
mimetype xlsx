--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541523f00c1108185fc9fb3def536c801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f768e6057d98800ae6d73e47910d692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f2600984673b8e8d476268a7c96ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ccb7252f394d83e08746b7eff7394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915bd00ad60edf5c795746d8d96ac1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf2687d29c959bbbbf303eda8ba8c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a7102085d8a37f5ade5d71b30e4687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed73be4d1e36232acc94a5b18d73b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82c497a38feb795548d82e80e8a599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2427d2313c8c483d2a8f5746f4a3aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d75b9fe87494ff7ec1d53ee4a7f4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea526837920abb7cf7a9c9f3e5d1d2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baa0a5c6bab65b4a3c936865ed283b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2d1fd2ae5856cd6dbd3c5fa2a016d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724814112d5e021821d65e760678d8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf2df06496323f7c6e97c44627904916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b087963d1a601cc9a9b7c904d761817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa54278003cf6d4f9d9f465d3d5d63218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b1f2fe82864b062cc32f38c6a81f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed68a7c54526d77e3069d4788cb69d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb61807d021d0d498f656d739ce4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fbf7f55e902625971b8381d6483422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea7535ad296145036819563528b5ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b162479cfdb2a0a99085b13a800e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742333ee2ba60142f8977657cbf3f7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb5375872b38d1aa8900bb7391192726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd982dfb9e11d6ed16e400e2f7dc0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe14e873b0a394132820383927162a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cdf2398acac4bc47b8c552f36e11229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb88c0d74d7611190b4ead02cf386b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae76496523d308a6f6706fa996aad7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617a3eb4c03fe353fd10809888eaf8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c636852e6f1c1d72cf3e802f35591c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a4085e36000b1dcf7ef51ba19620634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7be94d03945ff566738a0e191baae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bcbe41d8245af18b7e1a56346354836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f15db49faef76407ef01c44764892c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f857265a17c619ba51b01bf014666238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439fa277b170aec38805d286c0a4c6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bba7ba9f5605458ff86b5ff88a089140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa8cbc5911cd2313c1456e7fc774241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6fcf319466d7d22e8e35d3b3c350242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb31b6e15b53db85fea01f15400e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8ba34d606e893dd0db5b207a1df2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29b0240959dbc1e417866a7f71a64b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38760ee24d76d00400c71615d2c4ee946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e8a51ff142488bf9d9a9ca2592c4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c52866b29bc4771390de54aedfc9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d757ea4c529e98f71121e3cb821b41d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d35be07dbf949b3288fe6d11a344450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a30820cbb4c407089064fc0d0c55951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8e59fa3d02180133d099c7f94bc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038efbb03e7d4396d7482746812ba7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90280a26cf938f8a4b3d00b115774b2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3755559e9198617c3db363b2c39f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc1170194e2126feb79a6516a1f95a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8004f68c25e3f9942edb095e0839457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d850613402654ab4cda82b7ecd5b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba3b319a232c28072f101c179e4e6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ac18825aba5e2163d42f8e8ef6b5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114c10f79ffdc349afabe02e7f101ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1886e543a16e541e5d9a245205dd8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66137cb7309db98f472b78e4710211ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478239dd00289e86bc2bb64199d76c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8c9a2a5d29a05caf2ce77b133332d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801b1fd2286c04d07657bf0742b820666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d681bdd1fe7fe9d58cdeedf1f58267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2779c0d18911f51e093cd5d72ca768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316411414449e3d5d4a3259e1dd190469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687af449f3df954d0c62cab00ee44170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9acd0d3de6062c00ca5e0d7d1668a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549bcaae105d5dcfe74a46fc15e24072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfda7689bce338f068d6e20091670a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea234d8d2b7167fc4bde2b2bfa3992b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe2b8bf8bef6aef6ee5bd4c6124e8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeee0ab99c14d67ce2b5dba091a38ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed4279c72e0a5794e160b8040331c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f14df108ed94e2746d9a2073879a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc7cf14a765921b7fa76304903a78779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968883b1a0722ab2fc7e7452607776680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5b83f5811448daaf9c12200bc1cfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b6af07911cd8fc72c447d87ca044382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db04e74760baf6d113ffb9dc34f2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee511eca48fa1f44e5a10f4c90db01dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d3de019d07c1767fa3aeecb8da77b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df01ed2603ca0f6ce3ccad54f9c11d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b920bebbf741bc358e12f98e9a38de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16e40c6bcf9104206f43d27e61966a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f67aa6c190dbd6876a31ea6d6345489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79fd9c6b2ed7289f17957480f36f6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f826889ca57da0a9461d4f8077d1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905725b0907cea973156f7db8810ca1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc6e3625296ed1cac2b6395163eb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260bec321ec649aa226eeb64195560594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650955f4d8d030c8baaf5c4cf041a68f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f099c36a46b45bee770f03d11669896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d6f40b5328b32319e9db41a9226097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba782470e9ae4c89ce935f86052eadf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb301e86886a0d263fe665d036687ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6766dacd523964b10411926d7fd2ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd833b6fb50d4cb8dc179bed497be1fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e4b2468119e0eabc582b5ca161249102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a59292972301897a7cbbb09200da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a671e25443da874514804e66f4208d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ade0ddf365525b66f4461da780b5bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aacbab75d594166b7d9f06b90d5a11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c778a4a71946dda7b3ec321cef682f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2e9a7e19ba14d1c772d74edc9e550108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368abac90a8604734624335bf3700703109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefdcd7dfd86912af3090a74bfa7646110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679f4e858e5a4e13b8e443f2b8f532111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567578435ebdd8268f9f4c1c86d15160112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355302683752935e8361ad79a9bb7f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a7df49cb174355ca6d48ab56a158114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad39f009953431abd64d1dae00ebd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed66884bac7b332451c568c861e86d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1409601f872880ddc2901009d42237117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9d1c0238bdfdf58637f338ab08c80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ba2d563538c70ba2584ede38cbdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980f55ba14bb5cc2d2cf5219de6152120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bcee845ffb16f6d9b06e788fe4fb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc0389b577199b2e48f6b3722f707122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00bc85f0d584bf1bc575cf4cddf103123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34287c7b81f8fb522b227e4e76059e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4d1791b2a0405681784dceb3b5a85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9424926e85bb22d1007ac7900685a68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c834d0a80f1e30c31d981bd9f7f53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1a29eabaf17beaffc7d8ee99b8f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b169b057f7955c6fd5fbcab951160df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523426d74f204b759a039c336cbe23d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32905897c863c1a060450ee553f5b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def7160b411b957ee48b70bab880687132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7fa44a19d61a851d6c3a19df54c19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10af42d3d0f83d6c4e5766e1f38bbe6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d4ec153c285b888fc939b55f9f27c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6491cc31e2045ffd96c766699e36e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d3ef858e41b7fb97369f650932a91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb59c4d50409bbc21c752201d2d4a3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7baab82d50e992e83fd75d1de3d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f086a0d60e5a551321d5871cee9c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a27de541337162300426d9e1abf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb16af64cc231d4cdd50570c9b334142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea172983f89af8b6e6094fd49605fbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e1e268dfef2ae25beaa4e2d0537c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95717c63c32967f76fb4a2eaf6395837145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f11b00b7dbbd8588c567564f2a2ac2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645501239cc18cadadbb510fcc62cee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de76ba7110be2b96d2d1750844876f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdd3c874f7d74d24b67ce588d93a5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cc02207bdfaf9af586326eae4fd6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47852ba827a8d65e79ac34477eece23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26255eb1406caeea4ee4af53751c738152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa315a06c9be1965ef499293f9e584b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f87b6a6240cc8db9e695bd76502122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870f126a3faf5940930cb8d46e29c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03869cc9eb5a9bca390f42572aab34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57a301e2bd10a36b90fcd2cf1f596b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ad0351b20b65f491ae1a552d10493158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a6fb827a46db617167532a336455e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d7eb124399fdb6a6711877c2c335160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7fe860913e52f67962b697b772dd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eadad29ba506e3bd2e483bf3f918f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9ea4b99cad2fc7d4862c6608408f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36473743a3cdc6e3ac967c3211c73d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dc39e8a1b403f160cf28e68b31c3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916ac213493a005e19d4ff12fce4e3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912dee964dfc402d1ba2aa30f88738167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acea18fbbb267e4431c9bc0a5feb59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76fe4531ba12ed73fd22d4aea8514169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bd2a8f094993179c399d2413f5324170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f7cdaf4a6bf3aac2d6b56665ace2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531894c9d0325efec1af198985babeea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4916530e5122731c8c63a2baee5ddd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d248b44552aed89a2e1603596087f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d289ac986f14a462a6aa3ffe5d6c12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c451bbaa85e810a2fcabc51fbcf0b67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8145c3119e01842e51936a65c5623e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172294fb861c992c6ba85bd3b12b07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd62e3133abc885eb47d8c0e200347179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af039293920e385cc071709c7afa6e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af324c77fa21759f67a5a5e8fe300418181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0315f6261d4e870588c124326f7f611182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce709ff27a8cffa761284f36a70f4bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1000b8a1a790808d00fc23c63af3e47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff7ba6e31f769cdb7a1d14be1d5ca0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3517a542b5530339bb0951a798e2fc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ee20e7b4babbf81d1a7b67c8b293187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e14faffcea4ee53bdba1d9a8f2c49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108f799bdcf36ceb04b875509f808fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b96cd5047c084b6a9fda56993bf3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d509c5d8d13d2c4e7a1e7f8ded769191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638560ca0af0d7f68ac6fb3e6f7ad0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf3c3146466fb4f3d5200b910324ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988821e6635fec4a0187866997c9c054194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccaa63b3045b059367af8ee6277749195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9095992a0a5da131e46012881f7cfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145b378ddaf22ca7370139435a299fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5626e566d9a0789f51a2f63acd5c78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07cb1d8b8ae942c732d27bd2c30a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f54a5c7b3cb6767ad9098913fd104200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c50bd26300864e4a8763f7833bf70b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b00905a80192dc5cdbcb986ab0f4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f460b30fc5d3ff5b87b662b0037651203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d65d7888fdd78cc644b16208f4fcba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f242743f9bd95f8d0f4cdcb2fd3974b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d4e3f563acc077419b7f9d1f16fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a940acf55835aced14c3ef673968129207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe10cbd3c23e4135007dce739ca0fa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327ea526cf0571168975161186653b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eafe31708c7dfd88a6a9300b1e31f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edc3af9510f33adee731000523fd77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ef52304fbe0870a8e073f1760fb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df043c2b14c058fcdaa7b1e4022a04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e783e7750676cd9de5c6565d0a6a882214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc865a66b7d414850a20fc8882284fe5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d932fe7fe5236e31576ac4e6500a3ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe8cbd312d2141b58a5d9be46bff9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7b65d59e34b80e4da38bca10245ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b2c1b61924911439982a4975a1e01219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8406890424b3a51f46a0f4b6ed4b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e1e9413dd0048fed53b777317ade72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636b080c9453b34a844b8323325b8913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecea6097e780bc0efd0bcda039dd4ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b192f2c8faf8560c8d04470c726395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae3b2a051c969b9687bfcede6d1ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b112bbdee24a2915a9447f9f64d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b412078a920aed84eaa016ffb2a8598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8deec772b211a3ec6a4f7771d43d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51a6c719cf53c723acabeb95e81c9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c1e2524586b9dc424e59f332093e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cdf79efe3e6f738487fbdc07eba0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de212379b7eb41189142711f5a8f9f3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd286bfe49210cc3bdd7e94b49f7f85914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23acf83c8510f2cbffcbc08104507715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518aa0a10b5cd266d159e801f6dc4ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c841ced11b454ab930a3d1b2dcc073917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4448cbcb3d00c32575e9a7e4529e36618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8978f6b0172f0cf49e18acc26127c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab5be1b9e68fd95daca7a264e920e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e65af49b39b6238565b79555e873821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf681e051c95f83e55c0ada25c8031222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fd46cdc3e728b1157cc2371989ab823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617330ad1aff6091f0c0ff50ee364824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae48ceaccab014db52ffde918e865a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb37210e0dd5c9a72c7c897978b4b2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82061e61ed9ff0c274f06d4a8eb2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f185c64a2993f24895ee21a157f9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62d87d4cb2f45a46c0e5a614af2b7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a039f2deb12caaf8b11d215d9d5d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e0340f4db3fc39d8a7e72cd72ea9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a64684b69695c275c85ef8396ea89e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed440c5341a3086b6f315e5d5c4fd12033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e193a256f746a6726f9aaf4481ff9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1386d140cedc7efeb9923f75c532435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba211546ac5735f5bf767bd9f643f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89a1f96093a521f0e83ceaa19a60637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca4b6f094cb090e443dc48f72c78ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc99e808aa7a61d40ce62e49b5c2af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f261ff00c88858139dc965e7ad77dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be752c5d4951ad8195653966cef07a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b46bcc93b2a2ef9183ee349cd9293542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241094993ef9eadb54e0d54dee57ab1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352b7d41f152521e49e01fcae2f53f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b437cfd16487baa9c451774700ec945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb33cf667c629380708749b0ced6ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6afdba997849a8b530ffd4528118947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8b3da40c8b91dfec819ee617fc3aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79a840a2ebd01bf76d3711beaa22d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f675e229539429eb5899079011271e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df61546b507fb099bc7e09636dc8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797ef7542a8250e7606e080b27f899a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb133d04a921975bfee1babd73aedb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee634c7351ad29c469f672637539354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d342e82dd47fe4067e6d3b39c6e95655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c81bc512eae4ffdf37f2604eebf2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986d87709e30dbc605202badd1c463d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c3fee4c8757a7190928183dcf882658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f0ecf762e170de996fd9489926e4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379381f03be0c2f03006382516c024360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37f220d35d17fa8faff85f4feeb8ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b8bb988ec8d3ce9bc39e609d777862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d04998661f4faa20112bb0542527df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e09472830a716886fe8e7f01e8d9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e786e63feba08ade3ffbda316977c4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4409a9650efc610aa08a3b98e5eb6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed85acb1d0e417396a45934940aeadd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd979a0ca4f5e8e7a7e2aeb6ac227568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73733b9989b0184aa48f2f028924affc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d4ad86c8c7e45745f790c400497e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fbc222f45ef8fb17391513a3bfbba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0f88846a7c2ac1126568e6aebc79372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42911cc3afba7b4afed8be93bf2cbdf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a45039dc684f28da5ca6f8de75a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba9a601b5f13ed7ae6d3cc2e2f04c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb08ef3979b95f8ee0303fc4ee5ec6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f14b1ddfc971d187699ff7495d63ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a2f09662dd4de01bc02b1757a607d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c05b606fea036078ac15baddfd06c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1b298f7679c349842f13164f4550180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac185ef4d16ccf0fe1ed9eb4a7f18581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414f8cb7d368eb3ad561f1281c3bd9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448de6d7abc90c4451f6e16cdd8873ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3b205b44d2ba522c1dffe5e7d54684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cfba744431b535b17a6fbcdb00cb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c788654830f47b2184999d883ec6aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9da19f3a7171e82b946f73c652a7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006734313d31e3e648eb5f9264afdc0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742b7bd1978492ec2a928715cda15fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847112b56c11e7b36193aabfc9ee35990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700b75b9858d1019683b1a5c76e130f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa637a16a7e5581bf66e0d3e98c2140492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3245d5de30563bc647472e04cf7d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7755d3ab7e2856b8e4e88bc4e2f1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7d91291be3a53d351ef8db1f3e90695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8a789ee7f4e445f7bbb48dec1eb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3cea8bf3c9e2e0e73570170bdd81497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a0f68d8210db18657778299a6d4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08af327b5dcdab47865ddb5b622cba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b93692062a392ea0dfcc9c2a7f0f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f933a77ed49899e0c164d22ff5002f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60d37e72fcbc5f77b88cebb1990fd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b7387cce9c64af906ad11a773286f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac545e17caecf1fa95d6d9a40ed7a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b89890bd1805e014819f7a0c5a5b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d52c004f7070d805b3c05199aae28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c0004986b1cfdd8d1dfe92378f25f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0577623ba1dccc359b12e6fe9c3de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09195e42401a916fff2db5d7ce367912109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cf1a00972658cb33027e1ee77de46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8983bcd48b089da2f708df9d1e2ec6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f6eb0441b2777ed637a81e0523657112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2987793d8c6850ad6eae8b9ff1d48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c35c239e14fed3dd189dcb8119f77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0046777a3bd11324d72b02b22ce8be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744ac41788cb6394d7fe3324b46965b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9accc8cc9a7ad06259219c582cb64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2f615bf746d19bfd05fd6c43e7fa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a3c11b3c32f69fa54c740d9051e7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d528dd30ea2d60e974e9036b0eadd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e5a587b9f50c5a060353be8982ac7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9b05ce7a0f87cd1b21b891e5f5e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad24da98f3ca2a9aa0c37e8aed628d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840bb00bf0d5843dbb04e19f0013fb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741e011513cf9f2c97cd460be7416e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12576b857e987af5029d06cbd8561d51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c716726c42baa416d35e952f53d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d290c029a617059931cfec59fe9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a9b508b6d6b412f564ed97087439129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e90234ad8155b2202c6e4a14e87e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dce1f62c36f8539a6ef52c986b527131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a82f61230088ff36f395b7d9f45af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d068943757879a1434fcd81067d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53b26079fb4df76b1f735d1bd658d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8887e639183e8760c0fec4a6a3841135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6e2a0534c989d20c3b9b87635b20a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd0e7e6dd2c8cbd0124e4f21703b49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bd0d45b25afb30387a4309fb16040138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851378fece643a1cfcc3299c71fb62ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb41974e6b1c6d9eca9c695de75c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9245d521d4d463205b20e345039efbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9ec9e530fe74cdda8140af2cb2f32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d07525ade2d63c0b5f0945b74a74c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a46da3209680687c8de7460cf35f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21f3925347f729c879726f0054f7f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce4cd1ff5abb57d88d791968923d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b290a1a66cd780d667c72d38e790147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5631e5a63b5610c8a5801eb8c71483148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1511cf56c4fed0bcd4ff8a18b941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d1e6b292370cb3661328c48c95ee5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9507c24d6e139fd36a5e4e8c1c5aed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc11e9b0edf0afd12469f40de7606d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142fe869c80269cd7e4b6398fb311c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4906d49aefffddc525a3ff4c1b2e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eadc7dfd4730d4ca32d686ba64db4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f8aba5e5a0b69694c43f9d0a985bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a88599f69b781e6edb3a5d5584007157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af285f4d0e6186390118253da6b2d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82751f8566921112c8480e2967575f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea403ef2a3a73fcf1904f95a264f70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3e3ce48fd17cf3fcd8ef19f30e45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c997698760573c6340083d8669c5cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3f87c66592c71ed11364d11e631f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae1bc1d8820cfe1307bb845eada60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70b0182a648b454d9015ab7d57b475165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a267a8dd404b2281e1a51305b264166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb204f9e7e3164ab4b78854db9982104167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37030d4577586ae20ce8d799353235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198009bd7be66740ebd455952a4ee8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537d0dec3c4ee0c7b3d99bb4001b0c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f8e1e72906350e8a7c9c8b4cc731171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbae76a98a6c2f89bac9cc65c02ac3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587af277473d8af39bbc1a507189149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c900c5b374d3ff9eef3ad571895ea62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27795afd13dcbae677d0bd5fe7b487175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63547164204af42d6bebca601545e34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028daa9a5f5e162fef3e2cf6dac8c83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d762c18a1c3815ad0ea398234a1e7e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92279ffc6d2ea164b1f08be99b20d5d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4242f842fa797a48a4c5d53f5751dc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceefa776cd7b50f7e082e767f6f678181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b797d12c9a68d79fe969699a8f8dc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762023e8b0df95c6cf8b45f551e138e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36f1dc7162da440982fc43adf05d51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03ef362d3eb4f9c53428d87ea7ac7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25f4ae63388de5930651c29dc413f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf1c604ec33534dd70677cac8e9572187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d06fd78775172b22edf95e48e113188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f52ad8aea53c8f4e219c3fc521c39a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2dda183fe4893975625c4651f39b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24129418c36ef8b58f00a77f85a2b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b6710bc9dcd6172abdee46a54b5a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb759f50183775d64a403fb6a392e7ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb78eb5614440fccfab34c8c1290b76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c327f1208781c32e98708d7aef93120195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466c35eaf859945b8d04359a24d537d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989dd4bbab0855c5b6687adc7fcb87d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef6f4670bd6d0df609bc199f8a72db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eae9db76b6406b3a657824a872ec0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dff09cddb2b5f5c25b0502314c6a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130fdf7559cc8b9c8eb489258854b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a23b9f15775b518af6178aa5f9f14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87929396fb23109d840803f94538f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e1d33c77e61fb0f11bbb82cd10fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1389684a995f5c2d7fa54048f23a847205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159edbe41ffcbce01bcf7e072756e1ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba12d62798d8a07747d74eedbfc9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d06a639a8e445a91d627361cd8a4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae9a886cb2a70f78a36809cb88495209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd41dd72c54df621533c626d7f954210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1a6dd4c9d751e2af7ad2ebd92e1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc3850518c3fae8960cd23aea77e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7055062fb8dd7a7945f281159633f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f9881f48a1dd33253e07773f514f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473855139f41a92b89f2d033aee1b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388533e12ebf673eb62c28f1b194c1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270c40cf2b0c3a0edd42c7426677037217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14c73f98abdd240f743db7ae7629e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a796ec3cb7d88034a42feca7b0b5894219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>