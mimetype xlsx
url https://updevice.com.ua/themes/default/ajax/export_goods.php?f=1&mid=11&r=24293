--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec4d8167ade7ca9937e0452ed36da71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e737deb129fd6414dd01a1883985ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739ca20c390c509ef36e65011b706d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8b1b8c00bbef238fd0d3fdba254284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f239ba2a83fcf7b277402639c2ffd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32401dd5795d177140717869eccb606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5468378acc92e1624a6a7975bf9157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bec6fe88cf3c0585057d89154c4eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fe708d52e0b89a3e8bd83f4ac19e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93f7aa9b65793be57c2619c4c4f8f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce957396fac272d8d3a32685e21dd5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a861698e896bb43943c3c593225b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80411ead51d9f8bba20851916b83d5df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6f819b1cf766227dcde92d43f79014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e101ce8d061d5a6d6a7280069b438a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd3c9ad37dfa216a1a238c22aa5f9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b2a2b1b01d6933747b0b6b7d28bf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415397f9975d6f2d8114231b8ba327018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ef140a86da9117d762fd455ac78919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2118811d12cee84c40acdb060f7f6e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac893ab22e921f00a2fae55eafe063521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c826b28f9c7dcc3de11bf46d7928c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8816dc58c5a24258912a5dccee34b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47467c056d3b2346db2caa26e9b0080a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163db9a5e0313d506a31c24498cf9f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8998918c9e15c2374bf20cdb292f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0730909faafce16f55fea551d7f2cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbb622f2c6c8b1dea856364e2672a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1cae009a72cac4515469da34707a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa34d84e64508e028945035fed487e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389ca0cb34f855e6def4a8c1110be0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6fcefbd02afcf77404c265158f5c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a872799ae1126a4318d0671427ec9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c7779511f59e06c30032a0678c4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6d98846352ad34f8fcb6bc5caf66c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41163812e6891b6fb92ce5429ed90fdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95017649bb62dffe234da84c922a6dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe994ffc07c7ffafc9d805671a4325638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b2ae08bcbbc94c5725ba031a8fbfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69812bf567d2f3b3a9ead8f22b0ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe8a444fb870da34e66eef4866e78741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4938b4c4ac65b0cf9b7921d3c465c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce8588852c34af9ee65082cb413b0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dc19b1243b0e52f6439dcd727075a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0c961b46db111e4ec79c6c96d7a8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed7fcc7003315324696fb919605ac846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83975a0ccdbc42bcff6507f4b0622a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03d29bf75371eed77305052f4fbb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947e3c11cbf87ef4011006d7b4bc1e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a8ef5489ee51293178ad8521ed13550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b1af3c9ec3f32b7dc510d8b541d1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a65b7b68bd189c2808995f16eeab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351e014d2adb03317445ec2b944150153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6db395935d3b829a25a52da0c353654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b2bd020521c1794998a1c5b3ec6b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962c9ab4cb93c1e0ed8b9b5297bfe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf27b6a7b303293a80c84166dcf7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf17b3d86f959485167bde6bcf9ee158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dedbcf78828be78fe1825b5778660359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c0511944366936cb8f3ffa287a16160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a383d62ff7c35cbe98076c02f09761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150cb8e8330e0aeaa7d7cc48f0d108562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41306cfca5c5f450035f4c054e2af03463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ad3ae1f8972cfea636294f3a3e04c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e016308470c030686f7bf2cc8268cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791b3c64b6f62fd008320335d58ff1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692656b79abbbdff4ff7995ea9864d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8a44ab9a094adc8f764d1c0e722ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd039223028acbf8da5d9d015e5537569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d43bafae48f9723587e3d61fc07c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08caebdfe8ede13976e079e07da958571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8478680c210fece1f33579dc6d5e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e26f9093654ffcd7b5c58ae799a3e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c997b2fa5c61de2617f1fa5a3f065774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed77c95c58ff6d6164dcc4c0c4c7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb249dcef0202ecfd8293cb26da28e6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6e629503639a2674e7db03a8aee1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7889a47ca8b845a9ed4aa33b56ea04478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce6eb2439806ace2b4fb8206908fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c753c61304dd68c9f2ca898e8d44ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ee9c3840360a07b6a1eb4b5e1d2bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba73e1100d940a26071561e9d5dc1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef4674cb3165dae43c6ca9961f456883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042847e327fc9c49eaf646663c8e37ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c30f15028cbf79e9b48b7ebecf1d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff831b503583c7397e95645e9e572186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716301bcc4eabbc975c03504d227a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28447d7f3e561bb2b0023932f160f29588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd387b25fadc24bf1414477e9ff5687c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116ffccc3c9f49ae78ebec046a8914690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bfd379c3f060ddcb066439841bdf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a6ccbf26213bed6123a9f1558107e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248bf0556caf254ba938f51cfa4c06993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde775c3510404b44ece58f0140206f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06574ffe8097a5e2f53ae5ce8160cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09da3fee2ebd9cf39dfd0550f0f3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32dd1fa562677da9033061a552ee7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7acec0193c76ff0e4ebbe995c1a4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db115a7b1447753974e830af58dc44d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2e33db493d7cb7186be7584f242e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915277ed90ff54557b80977073f743b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9ac5138fc0fc399ed6d59c61d6bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b9399fef7ed4a81cc97dee50a5f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d75af80826495fbed545ebad3bb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b4fc7e2f5794c0a7d79930bf2d54f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50667f438acc5c626f64ac1cc83112c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ac01b20d0ed81d0b56061cb53965107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c561f19c34d29499a0c5d468c7a1ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aeecef79310b7d8010502de96d18e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f9b0d5a787c7363a25eee793dfce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8ed2cd0835aa4ca9a4c61e46fab60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28971d09d0da260ba85f4f8ec3fca11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b62f904d86007f4fb8087d03fefba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a3beeb27937e3872eae1f44e8ccd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546a17a08c46e4e9cc790e2533b618115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c21fd51ee60632ebbdccb329fd3f26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15b794ff819c07c3bc37a8e4ed78f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ecdbf640beda7f6920ad73cb6903118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3992c23032a502e3a0cf5bdde9260119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dde643d4afa1005b2eb55b61068ea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b68b0e2015f7e856af61bd069fdda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c0b31e9724367e07ae0708643aa7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd95b92e3b4dc1b291f0cd69ed165a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924017efebaf3eef45f21359f05230ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f5f6bb046698b0685646fdeae53a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2906adbba9c50c7355f5b5b83b8fbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f28046dd89d857c75c1e4b0fd54b53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06181ad80bff6bdff2152f773cd4b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b7af123b49ae32e2d450aa595941129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d8c814145c6a538c9382d00f0fa0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cfe039ad870ef7ba10312d187793e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d020965ee420ef65f580e1fadd73617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12550fb9cfa2d29d2abdf91f0cd4fe9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac409f5cc74f9c6d2308deac4759ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa82acfde43bd32f4a87909521e88a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e396b6d30f440b7357fc3f1388e2f93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a31ea9f33eff3eb49e3745127ccb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b260a0ffa62cca726da7f061ba415138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db81865a3ee21ebcc84d306e86cdcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a8b3e05948e953240eb2e1efe944140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a11f31ca0d6261f2a196d5165d957141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635a7d541e15130bac09b12c7b16e8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d354609ec0ea6b4b66910fc67bc5854143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa29867175ec99e3f61906b282917144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f17c55e1c1db48c55a9a60a80ff0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adea1699763ec0e2d69dbceb7c10e32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6bb1d37fd1bdf96c6fd29cf3eb03d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69682ea430b041a6684891e94d2533148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20485d7a9c5075449e864a5279fb3c0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704351b8f714a2aff4f2606087cda2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1245714ae480ff1d996bda911a9e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373598d8da5f48fa7660bec11cf42a70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7083eb5e1ef40393620affcafad9e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452accd9de8a53f6f18d628f2dde0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f66c6675cb5c5e4179c5c0fa3e753155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae955e23cf27c46710f92af0fd7cf93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b397b13454c4a18e519fb93e366b3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9bc69147e750543511e0e44846254158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc5361e189366c70d1b52ef5262773159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a8ccf519cb8d3058eb334c8943ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623c93348d01d6b41eb3c874f1f701161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b615a9011087986a840455bf81b82dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3dcef0ee28266b3c4b07c2381d4a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28db53d2a13bc198d0a2cb3119e7f51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3054007db5499ecc3d3877148ba1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7397c9106df338725a62fb6a835c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f26eb0285eaddcb1aa08708efaaefd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f0fa67edf303188bae6155a4286dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb19238ddd77ffec100ad3905fcfd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c702302be1ce666d72dde5afd914c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe89445ee33bfb1062db50beeb3d2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374b27633b7c32a3deff3abeb62db2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515eea0c55e14d7fd329bf1e505fe84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3011ad67e25d56a76ebe30732381e05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5acf72b5248d9683734ecc6f7aeafb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b34cf92fdbb7ee73e3f53fcb66ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbd18310b475dd8447871fb5ac86ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a24c15ac46d9d8c64a809714c5db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92036a953db0b75a564c5a0ce0cb33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb7cd751881f0114056c750bc328a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00828492444cd13145f8ff34289619181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb7e912770928ad76ca83ef9301715182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82815852eec88bb64112b3dceb2139e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6552b3233f863df3434e2c40773be51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2609606640bf6bac2122e18cb597195185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d662e593788c8af3c83e464ac1618186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22337d553a639b31c8d7005f98a5f8ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0995c3c3b89efbf4c8b327ffccc18f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf2016ea0de1d840198326a53e67f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b4c0ab84f487c7f0594605976a154190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b288112e829883dcfe110968c6c8ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f934d4e192970be6f46f89955c48e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ab559e4b08f3610ba01797dcc27b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a5960d3a51461b21d72ff5ff10239194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8330cd9447d1a1d2bde1e952408d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182619c20cb1628c1c10deb7f80845e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096afb12fe56357a2624bed1ba7daea3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff44784e7bcfc086e5ff49044346c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da229a2d2878e826aab4b5cca2562b55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f8c4354e96547ba27acd23f7b50e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17685a04816dfc53e136ea46ee5b3a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580cceebc8cca98648a2fdf15f8e3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b3e6ca246d205aa8939c6088c63f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31a4033f5314a56f4b3971fc152d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a279d0168a93ef3a0ddbc362365c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af7380bf57a405ed58969edc6c76ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338d849c6cb2b87968155acb0381266207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94ba07c4fcd67523c96a03e4194b10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f446118084ab3cb241a3f4f5815df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692489e1d889881cbf82f1d640a5078210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca05e5d774765a82ce6a955f861aa94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53440f5cee8a7a6c0cd7e4e59027dcbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0efb5a5a769d72d9bd9d3a53db89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffaff0ce60da9fc1e514629e19d8ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd0f300dcb6f2e597054344ee7ed5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabef1e9657e6832fc0df3f6008edfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5ec1af6245ca2002e3d7be820b026217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f02aafd2586502dd49bada07af0552218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad5aa57d6252af6695a1e97f35c426219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfbcf3254e0490c9e5199d712d67d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1b1ae4ef72bcc35570e5560800fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca15899e3b06f8334212cd8fb54f6be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77279afd68b368adff35ead1a21e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06992f4210bab16a25efed0c7e7bf6255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c692315ccdd7d9e492d110067ca7596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d94371dfc4c9e826e4eaed1282bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fc540939ab0d44cd1e0ec0932f89a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e389680366d75ff3826107a1e15fc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2be7d88695bf140dd10215eefaa9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e1c086a9f2d558a635ba0f72d3bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb04f2aef845ebbaeee70840ab758712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573c9a5a0120534a417f422fb0fb48813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd0654a134e893e81cddf0667fecdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035c9a2c5a92d2165c3d9eda3b4146615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d2900b200fe1ccc9b77641cf7b7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ac56ee693f4095bb8fe5c3a906e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cbc98aa92c7b40c726c03c66b834c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5838562301ad20b914847c8dc92b9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a17c1aa8ca889c06db3ef79ff989620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bd524c76225da658ec3f762b48df321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39e8f51aebe00d0d17bfe92a31a94a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82785af494065c4608921216fa2c7c4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4b1133bde9cf2486fee504087ffcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc430a21d65f9c85c7c281a20ea1df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aca911f2f65b896df4c42434886ca326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af575ec0c16f12c96db2e85352bed49627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb082ed593a38acf43f8332c061f40e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176dd1d4065a67b88d45ca9cd381d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bb316f36387404d449c7bbf755bc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217dc4ba4a67b15098fd3e880ab3d3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7946d4cb55eb984ac6556570af46a1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac92b72356198b2abfd766c8d8d84b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159de89d787a800996dc8db3cac97a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36092ce80740ab8a68b8341e7d7a3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba6f83eec51ee3ee7bcdbb16db26b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4a011ef8c779e94d2d1a2417ebb0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d708db5f5318deca0618a9ef142b18f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40a08062f3c184d9bc9b28ab3afa7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0089113b58a58e6a1dc224f549d9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223db90f0ec6dfc431c3874bb0ae5ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d73ab56d2edf611c725dd58343aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694a231b698916c896e0dd1ecbc89543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a78e6b0cb4a22d9f4dbab1953486644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded7b17e7a89bb1205cacaaf62dd02145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfa5e7a7b59a2a7a518fbc3de5c7a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3adb4013684f15b5bd1d58cdbe3f1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f6cb831baee41aa74472c6675f13c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346636f39e518a28a064594d12e2f1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af152ceb42c048f548411e04083491950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5fa381c051d8323bd184e97cb6d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804172f0b4d8bd86f2b06820735da70252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f1fad9d06d843b4257e312e847e8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e2cddfb6cee0216bf71c603418f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3310a7975c26465ec53be0d94e2d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1d255826135f0f8ae70f113b7fbef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab2c6c8a1620d899b9b7a0c76d335457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4f4f66e550bfa025959e13335820358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6357bb296e6d507fb41830b6b40da159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cddd35901b5ccb74cfdbe5279ae460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d047c91d7b0f7e9ca81d2dc481a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ccab248f61ffea79d397795b194ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90bf72d355f10aa118ef9edc8020f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f4e838fb1ce9aeec0f36c585185fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2672689e176ae102e42d2b5bdd6b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8fc9671a28068c482db73028c1dde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1fe39184ea787e6f7362e55f3565367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877f38c0a17df96f721f4076d4b192968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d46518cd605f99db99636027765e3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9e0b66e11a881da86cadb1a95aa6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f979fdac71b0f75cae4a2061acd3e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958442381e248c8067ed514e07ac664672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d012c7142a0f0a1f4f351372851773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa5d2414f8b99d2d18b97f96ea433474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f5c3009bf543143e2412599af48275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0f083d83de79647ffde4c518e846076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04aa9ef6f46105fe98fa1b80262b4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4176d4fc08c5fa1a4b1f224c0f1c0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073089b4303eacc0046318a5566571079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5cb4a86382cbd64b3170d8be433480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d4daa7c8961f420f4e8abc34a6f4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a97fba80567bbada2bb0fe776162382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b4d4459222e618bd9e39f125f4f6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7384100e4417f787b985278bb3cdfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19e5b9a3a24a69f3d54b58287ab57c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ab3371593ebc0064926857257fe9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe97bd79db4fa5f9217d5b8ffaf592d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a8b9566623217638a8e8432fccbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46a0aa71a2d55a1417a42f1d8cfffa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322ce4c4dbd9bcdc5f88b595bb3df5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e595ca7f1cefb7df4587f5b52fb1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8410d0f5d300915d040c8c8cb905192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe6e28ca30b0fcacadc2ebeba2eae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09df7a3d264ed709fde7e479ceb2a8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789686bbe9c6f59d7b61918c5ed28b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963d51b063393d7eb552e7e96d880dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2c7decbe1295bd1d055bf9795deb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ef065772dd7a7d33c879226a1b45198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5e0dedbee24f9c11de3577e66c90a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600076cdb49696d1666e72cf6d0818e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca002d098dfa54f6ec1f35292a50c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bf6ac34dcf3d9560753052b9d3248102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34dcfd57eeee60f6810ed0fc6e5103103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725e3e8888153e60be097540da64df9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a66212eeffe36b533e5bac087e7a9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea416025dfa5f02e6b08f0f6defbe034106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248f5159212b367ae31aaec475d84e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e25e7f6b01c284aada5ec7217a6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b8a29f21e7246f2c55a8004fc39f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8445c2cb2d8f0d890245751211eaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e6f431f6b9326e92621e8a5081fe4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65d298e7c69f5e911a05634b1b9df3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757c5c1565e57e8908c13b07da3f99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce6d183876d743d89892038096d6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64df49e26255e4e3cc69acf5b89fa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d139c81b95063f3e72759861dc6c4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edad3309b2894e080f87a6147fbbab3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a224967968f9c92f89930d6a96464118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2cb4e79a018b1a6f79fd75bf3a996119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81bff83974a51e0223dbf6c2ac8f12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a12ac80a3fa899cb6b4696aa5d5c36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91782979ca503a5bca5f3928dca8d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0289dcd6aaa6b48fb8126dc6a2e1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a8ede32c43140a96db76c8976077a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12c37aa58e7f85121c93c388cd1d9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd2cd7e08a1d3b9cc587fb460a391126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01f6e4a6e8ea390b525b29e0d3ffbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49262810c769737ae5698b59017578128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc180f7482766801ebbb37869a05c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610013480621339f76526d32583dd86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697619be1f0e4e69659e674e7148d4cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68020b82bb6a816a272df0de8ca9e30a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a943af6c056647a0526b1105cee26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e10067cf8604c685166cbcbb6d2fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff865fda27501135709d751590e379a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4440f091a366dc164c41ffc7b0b361c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5b7885b137cda9310a703ca24aebe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3a8ed80917af41e043c786a02d17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdf0bdb1df3419ab9f26f6bf603e66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5913801915a9baae018adeb6812ee5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3d1bb14d231cf7dcd59b481b12d98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae886ce476607b7807507aa309a57ecc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7ee2c68b2ec971386025b5fca48d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885f63b4e106a3100745237f25d3a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32e1833b04b573cf28a9558c15874145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c08f2daab758927219262c6902ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdf8e3794128132ec397081c77414e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6322cf42573c49cee03dccd0d6b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893331a8297f691ac8db05316b9014d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7c427085a3ff4ed3ebbeba8e38f32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b8d778c5726fd14d3dbe94dbc0e95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb273082d1b947409d47b94b85bd7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a89fdcd6989808e30737f1823b09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbfdbe95073c4a78703f6c1a7f1446154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa82a6ea3114a7d6d707ea02908d375155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6cc781e5f63934680aefd97c3a596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6bd1da005c4f0dfd2598b989fc436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039ff983d0a58b195a25e41f94add5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e17f0da59b7cc2c990dc9a149efd39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ebbbfd30734171b56c68f141ed37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b6e10b4b547152afb092f91f8ff7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda27eb2a64bc4e1f0b63771387561162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8d25a825d10be59ed18a3b3bd92d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a75faebbb73aa956ae0ee843119fec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6eb75712547b25453fbbd1a9ad9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a40cee1bc8184cad678ea874a334f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579df07859700f8d7ba47ceda5cde2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ddf0d1539a44c7959f0bd52432742168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad898924350bd167f6af1804c3d810169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f72fe40f9bedab9de184258c276bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831054e73c03a2db4cf53798e2cebb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d47868faa56e35971ca97fb75e987172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff1c9c0462bd0c7a266e1b882e284c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92d10f7fee290020c6d85133c7cbdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b391412835175875cfbc47bc1a64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab8f939835ead6ee3287484817834176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459078df1d1d73662903cc5da13345a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb500a3d8aefd9a4dce4d77c8f257c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c8c823a373fe6838bd48bb6e4f1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b43ebb2e5597a89d6d13dfbadb6960180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a26b599fec11d033d1311d6d6c241181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d5db2d6792d2c7540a43d5539a5db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b9e401094d042f1b535ace8f775a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039963ae11a86d18dd686ec0cd50d7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589fb1d1bc5efb2eab59478f77d7fbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb71d7ff844adb3e624f48b9761f0d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d85455029f2dccf76eb18920e70a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e18cd056445fbbc1559d0a3aa69f62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8dc5c142eb847321a1a96fc8eda3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876bf4c50913743ab30d7f9a1699838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b15b37f24ba44d4a0a9eda4d6ad6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78caeeda106b0e0a2a1addb052a4ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294aaf123a8e380d318bdc2c1cf3398193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615f2983107201a5443f60354032170194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af1dea5899bba9bc637f8d8a5956f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda00d83d2b7a53d4efb8b3daf412ef6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ed3be8bef165686f635f7c96fc8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2e6209dbee96a029d638d8aa6b9ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63e1129bbfe2990918887002631ac8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1864eb2a91cf3ce304d305ca088421200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627ccfc3cb68a7b17ceace0cf122f8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36392030701a2df22e705d491bcedabf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb597d6da27995d826b260492084118f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82c2c294bb61ae735d3e9947e337ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9061a161b6ec908a86c1c20d4407280205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faba3925bd8c3af99834d7b7794d77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a08032167de2feb5de602c5606a865207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63377a982f3e3deee4c28ea44d8c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd7a662f600ab3189214a89d9c6687209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead17e7b448bcde7ed87dc663a390b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b3ae028809d5cd37588dfb2e1ff3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8483a4424291eec37e61d649c5b8c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e9c0a21ad7e868a38eba68c2fe45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285d2fb07681218d4ea901b390236c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671662607317260c5ef9ffb45750fb56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27bdde1d946c40e810a4ca6125c00f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5709bed5b1c047a95c55ce6c3e283e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165a64d27bba529af520bc5e5997bea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528945680da0175cced00772d898560a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>