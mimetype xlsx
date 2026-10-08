--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970208227b5e12c68c19d4a928608d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119266a339fbad3c1e692660a05f95b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb9edf8dfc7a79e0e960208badeaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68382f73253a1f1b4943b4305c5cb2eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437ebc0a529700cb76bdeaf1d2d7e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e4536f66b4a552bf4d72b64d1fdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dfb8742a167a4bf9d6819890b423b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99160e2d93d2de3eeafdd8673c2c7d188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0057c525dc00c6189a49a158e953a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f576d2b78fc017b619762da2f390d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d58dcfc8180006d06fb7e1fc616b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e5778ac21f6de7820193513042f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acade12f4a9883da7cf89b82a013c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa24077226468a5115abe755ccb26e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f207f845a32a7646afd5812c90b02015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5d5d3e24af8f0bc9f7f3b81517ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72083f9ca9f9bf61a999a4c9d23dd44217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626235f7a0c5fd3cb132ea7044f0df218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c92010969d04b16a80fa7b472d17219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b698c69fa7b85659c4cd18a50322f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b614ea0430ac4b3711526966e6b8b6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f83d20778456f67065f284aaf1fa7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8eee0853c16bfc135002da07d7ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cf3054957e7e6d4e57c0937474fb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c89be757d45ac1be97e7e2c07658225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279237be0b717efd82853523b08855bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6b578e3468428f9fb26bcf7b5c27c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161db10af7f20c2dad69626cf9efcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd15155ed6f8f7a9b2451e7cbb480429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035231f6f35318a7b5dbbee34efbe230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cfed5e8e1d280527b3ba9aa22195a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db58b6a3bf96c5bb26911998404b2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8299e0256d4e19c407b06560603d4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d22a1173d0a400db3d4999bb4568934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a068e72d50fb342889e9ec5d669935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd858ba8e7dc5d9d3029a52f87390736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a8fcb7dff1356370976d511cf6cbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f34f65bf39b4879deb4fe0cd812a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714dc44f4c702ef3e6291c72afb838639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec8d5565241bd46b681c3bbc506c0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2cb08f6e5b561aa42fb5fc5a9427f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c821409597c0a8806561b2fa748d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90753e3560e8a3f11ab25350da8a12f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300a69fe900600c65018c9906802cc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa887e914d1c7d525759b6625fa9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df09de0bc8b6eb05fe0a81c9028a4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d2f9e3fc1d8e1c8051ccbe8e67dc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9222928ec049f0f2cea6d62e77677cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354249ac1d6d02bd6f1855399b55b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cf7e40756ed8754834f2dd760cf8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c569d23b37b78460356f6cee5615851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451e1c25869e59f727730cfcf2b2e0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723df41024deac4f00929bf9b168c20553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88b4877c91709c36c0b1420785c9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b408439cdd720cb4290ff808112d5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa1bad275a95b8d6abd025406ca4ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162c27e602a7a3f5ea4656ce93be80557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef40e1e921aa257d219cda19f919dde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f341174cc9fff25cb271df79048b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad96315a3cdeb789ff836cb92701060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466522381bd0b9f3a3e738d158c199cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5458c8e9636489b712e1a37e12f75962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b373780c1578999bd70032641e22163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d68c67875b96a0ebac46dfd3d97164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb06a7153913177dd0c8a77e6dc1ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bef0d789123adb2f7f94cb8e0a768d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4585f864c3cf0c6cb261c3c0d0c5ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ab8024b5e92f1b9330f8f2db2858668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00e0f3f9d8fc4f95ab87e97fcc92c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ebeb36d322bffdcb3837bc977b1b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b54e13f2475c7705ec3a39db0bb4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220b556f0c089c22045370226e94df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e7e9c1ef0c42a0cbe3e3060255a1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b23903cd484a7a50d04999986f7cf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3919feb8e078d9d49279146f7951d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c54574b2aa052e9b52a8267d8398bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df0e8567bd351200551405df043d6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4fa4fe2d1aadaa8ad786150e880578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105cd5803cc65ce32ba0b08be53b6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83650ecf2fe2a6e62a06014c41532180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec73ef86d2b72902d09613538b3a3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5336e7c11f20e4ae8c62840eca372282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef2bd21b5e75fd075e42ca6e3c80ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2368ac2506fca2ca0760c2531e4c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2dc9c0e6cd82a87a552debe3bd57185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfc15d874a118b269124bfe085da5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd942ff3899b205910da02622b42d0f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b39c30859cb86c2bab2cad7e8e7b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f16261c7ae9919b395c6cbac811e0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9b42eaf34111841fb5c9ccda6bc9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc0f5315ca9a2cc9beefad1258c44491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9a3e8e0bb34b6080be598c511fa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eddca5242e6f6de7d4301481fc266d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dac0a08fcc8542865a200da2a4231194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee5157d2d2a5274cc9b3e9829286f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a7da24da72ee70a9f2d0042f387f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22618d3a89584801947e7455737c033597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f941c5c5fc0b5c4300d3c1d158bb0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c03670ca15fdc1ba90a83809ee30099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef73d8cdb0435c518c723dc69679eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42532ca41003394107438f7a771d1516101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1405d26a08b5d592ee97768b713ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6ea88584ab9a0e0636180bed7ef2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009798522e8199512cc46f6ed9e5c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bce94b95ca56eedee633210610786105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9faed578ccd9c1bca3e77d1494db55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caafd86ac0714560308cb1737b22383107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a297271fa70158ff76956ca5821f9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4155f2ae2d422d394ca7088410b2c21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab97f1f982ae5b8945fda63b8f4b19d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddacf4fcbc8c383b2d3a7ca13b24d12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9637fa84417d1db0658634c0c62650112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cbfe367664c34bf349de51106bbf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40823060e39c4067297a0d7921e18a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20ce0be534c8e2b1c49435384f3c40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9b5756c0b353eaa52a161f22f9f5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd4d2270fd898eddad72bf9183ee7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be388ba02afc707ee03473b5ce2ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8789e84e72710d215f33e2dca97d7db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135dafb70e2ce2d5edca9d0a81952f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04b4b0d9d34b6fccc61833d74e81b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98edacce7e5d77263ef1b4d4e55e93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d1aaab8e4ca1aacdd0f4bba47555123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521e300de5f5f7b1eee243160943e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e939a2e36939485dcb23cb7cea715d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc36e2e0df5cb1c1f9ff36aa22e5e4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f346483e9b10c41a6e4a362686b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04e01e76001c8babc494c17d7c1a3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c87fcfe4f81a807a319a69b537d42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21995705eb059b43e9044d8cf119438d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e43afaf8a44bb1369cd5bcd8edf005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264ae35a68c348344ce000833fdb221132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5a9f1421801c0fba1b95eca8302ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7712e90b684e01b10d5e30b96869888134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f9cff23d07a11b34964b11433f88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c2149cb11edbb8cb7c6a0d565082136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4852ac8ef41fc807344dc898c9eed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b36f4266d3104377e3ca8538842c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25bfabccbd73f84043dffbde56d4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043f92f92434845c0975f6e494a0e2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5617835f67b47ee283387e4be175896141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec9e1db05663db6851a779beec3d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee27854f61a8911cc0dfd1dfa9da154143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad35e2afaf07f263270bb8cdc9c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d31d0b170a9fb120e5a7bab22ce654145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7d57a32c37e2f18a1aeb38110a30a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72175051c59cf49a96b24c525f4e1220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee607b5386ef63a448cdec800e7a0b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83123df4985578d59dfbe21cc97ed78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca29e70059b58e304cf761a413c191c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b15f0ecb4e9204b111eeed6bbc7ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13543f308a7e9b70d37ea2be467019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb885d8e57160f3afdb8ae9c4c27d08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440abdc627d9e58865b2f4d4a0f70e4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee969741e263513f848388438b754a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacec03fcb753459b1ead5a0788e8f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f0770bf6e4021fc4ccff1934f171157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f802e02ae2a293f86612360834fdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed89e7d84912acd1a529841709c0f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813b9a10ce6e6364bdb61b9c48292da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18d919e7a1b6203cfe6bb03c7df2ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c27cf2f3b896339212e8496c9ecce1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea761d75f54387afbcee45bb54e70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d95d2ced37db28eae44486894b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488620dc865daddb316f8bc20ad60d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d0af8a5c35e2e23a7dc0fc514d0fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab4d979aa4bb91fe4590a662df5a55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c77f26be22e8d5861206e1b1bd2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da654fa54ec39366fa49ac39c59dd8ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019574caf72c90af55cc5f40efe28efa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad64f38a78289fb3067af03e301527c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60465019802f1382519be872b2976f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6955be9f0b58724c4106583a117d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7007ac0be87dd293274948f8e25fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a0967cd08ad8f0650a9a437195370175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ee9d5e33a332105f8e0272a01fbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4678c99ad365885e6e7d1049608086177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968bff36f12abb28784f56553baafb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9f65f1d06f381dfc02ada87943cb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59690d6a62383afd1f7270d0fa02a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618ff8d3e466891c2cc1cd27dfdfc19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc0d8320cae477d6c65959fa89a5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e536c5fc8a7f3b91dc0351e8e86f857183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714b995cdc4229306e95503ad60bcb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0444427f62544f8b8f86905958f3c59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a45a314ef1c1da2dff424604662437186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314442b7c008abe663a53d08fba4d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdb94577f84e1f9d8631bf687467ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110c775af682696a62f158c4cd6cafa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f7b10622441e7f458eb905c051575190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff0368186dfecfd5536254db45207f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa9af5a989db2add025f56d7848ce9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441d664917a8b8ed74f48ad1e36c362193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff20474faa6c27d18a7afc03b58a22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ec85ede07ac7c933a995f30e5c6f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18570fcbad593103181c52e64c6c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d90cf849a469eef82d53ce4b1ed0b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaed87b20f12d7cfdb098d3914803b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687810e88f00026aa7f0f08f570b07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b3885678555f43d696afcecf0cf88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ddbc1f7f0c9d648409e5bced8e418201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e608981f8701ae069bfb2e0b234c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b02715fad1f65025025afc35fcab5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b610cf48d501656990b0e305325f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812a5ec00259f3c3c1f54d7b3192038205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834df04d9ed1be987540528ccb99a58d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a77a6428172c882aa2a59f4fbd1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3588a7d1dd612bde51e294ab0820f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e012d4ef27fee7fd8f6217f27bab9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9dc511dd240c82a2c092d7f03f06b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f29096b9fb95c754d381657a26352211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3291aeb57f06e0caa0af60f07592cc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad28b1617dc389c906e7227582e518213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5078521f30b26ad92a8c4d945cbfd84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400daf576d9481f88bbc3aff397cb982215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafb65a4c6b2390adf7953868f49395216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3e614c26dacaf002342fad05ce9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb594034bbe240165f0063c45bf779218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f59a3900b45e88a8ed32deb7ba0a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4102bf94c0c4028af7ff98667297721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28fc0155c93d0395699f8b289670772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7b83e8464cca8f27c8386ec0b6b063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8e281d1a9e36636b40b4ce97b8dd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555f88345e20f16ea8dc035619066155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e55072aee6658c1aa07dbc7b9b665b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db5ecaf4fa4e6440b2de232d93c5fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027b8fa6d095f237ad53e41bf5a20e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a53007fa67bd337693c7f2e7a472139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9cce79baa767c18fe55a145f3f8e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d1a6cc97bdd24275d5ffc6648123411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438e6920a6e1cef112f171b7460461912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858bbd675e65c6c409e3c9b8616017213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d531d7609226c34e12092d5a64f49fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832a2a1a205d4fe5a173944772a730f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb556df66933a5e2e586655a62115716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654f88d34ee5aa3b21dec085198d3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e147f2c2e81da1745d81201c0a151918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2988eb8c7063c78c177dae684678e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ca711ab26a56a448ab6f740c0e05e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e293d185cd70858be46e964589faa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c270ec5ac893304a1f43f0ef700706722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db3773bf8b5f9be231994733c4476023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aad0c296da69dec8d5bd8d3fb7fa624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843ab707cb65f8731a88765a78ce9ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86039181d52d02c6a78bd38c37c41f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b46f937add5e2ddc9bd13e5f4d219f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d8aa38cb23132f1c985fa82c0f68e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c8a9b71889b0d44a6d827765f22ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c487017cd7f52d32d2c4401d7e9b39430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a8e4ff211235737760ec9326608d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20254100470485e835584e9d72f053ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7be7b2fc934a721244325b268fd68933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03e4b7fc895025963be056e236c37034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111f37dd3ad64419860e0af1d3d937835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c94ac3e9e27f121a669b3fb400e02336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326cb999b53d45a44be778735a188bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37305d9364dfbe29ff6153c89046687938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcefe5d6911c9b69199ce69b975e2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5265379d5e129912625de2670c64240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e2ee8c4cb9a0530b8d993037fa1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2b78cbbb09096140bd14184467ab942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0b3f6091e9ba6a3983014a128cb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f11d4b4a69351e77ec0505f311a4a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b717d6d5ff536f3773da7dc75bd01a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803156f90c314b238a6a90cacc84001a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae846b4cf6305bb6c989e61636688e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59290aad5504e039b1338101e7198bed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040c4d0898850bd3c747055dc54d00b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdddd128a2314f367676cf7ec51cb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd69b200d649a072039e16cdb088351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be98c8133c7fc463008224165db6c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76c404521a5ff2c467d46e042e6fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d85c325aef70eafe2915fd23794a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeceaa864810f2638bdaf177b176c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed76d60c7848412beb1b38c54cf26556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed5af2240a1aa2226087d88c9597b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1387ef1ee216e498b6508148afd2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae488901d0f3a85e1a60b8fbcf3dbef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b94a94628ab071998c4265c8adad4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db77fb90565069b20806af4388a3ff561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae8102d0a7d33ce3b0ca6387bb2d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef97ecb191c16d607f291b6615f0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ff42976d1e1842c38efdc38571ff264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455a5f8757f9b0df7f0184737d07de065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b3d7b6177bfcfef4a7ba31ea1209466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcf2a4970f0f38a68b3962fc35f75367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b38e4a53689f1664e03545cf185be368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9066efecc743b10fe229ff6a8bc0c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9cee8f344eb34827b6ea299d15c6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7880388e6dd3fb3c7b8c3ab5325b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143c21c9aedc254c99251c19f18363b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f618fdc22859372284d4c2b733317973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759917da7a8cc3d09d8b52ab32e0152374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17bacc3ae07a6147c1db1a7ef81f2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ad8fbc3cbbf988f8f98fbe9e4da6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147963c9458ee57529e52b202b2aab277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd6bc1b9f770182c46729a267cc1f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c2e8f222c959413cfd851be6ded679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe715520c555618b245ba8ddeafb63380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea46a2620c4d3072736ac4b114f3b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3706422a5c13954f95764e1df42de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11badf43b9ec412350416cda129d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba7faf605a4d3813fd17dc57e6b04d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81878b213ffe9fecd3b57762018c14285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b1852191b160fbda8ad789c75bc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64c41397c02178ee6faed9634d203587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc390cab72ca0607337cbd60de85ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18e9d10c4087584c95d51c5c81b03e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ac5a51bf3a94bf843d208104402f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c7d3e15b774df72c2f01e94eaba4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895960531f4ff45776363a9e5a51c9b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a753b22d6f653abcb9eeb5168a4bd0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aada66f8705481434c9f635076bb5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae27f819bc36636f0e14a9ca1f2bf3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c11e52a0c6778d00e2ad97e04da54096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4a8b453727838f33aaad9d3b7995797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47650226c09cb444939abc545e9b9c4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa726eb0a13332a996effe9a880d15fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2edb7c563912bc5be0acb83a68506100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ea6e9060a388fe13ec5e2f0807e0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e3f2b0ec5738e65df198f6a88e723102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2d16d5c6fa7162cc5fb18cee9e492103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a9cc6dee6dc70cffcfe52977c099b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831a8149366709fd98e3e53966c9c31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea746971bd4f38766df93e0973b66fdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbc72e042f92498225a1e85a4d857b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46155534168fc08430b056a214a0aa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254cdb6b661ef2305a7285c5adfe10c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a8391345c8ec456f652d01604d71b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f6ceb99877c6535aa076cb9721e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490197cf03127ce81b509fe35fe5ba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7668e69fef53126b5a0b573bd61ac2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c6e107df8b7a6136da699269a6d79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675e8ce0447bbeff738c26025d372cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303139daa95d0b03ba9ffe3f2fac319e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eca4d8ffc2c9aad7b110f2b77e03d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaaf08d1744e08dc6bd05606aa56ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde83b84ca71bc3fa0d1f6308a14e90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0399a11ac24eae06b1965cc11012c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943c85420a7742cb54daa8a795d2c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055343c6871629b782812af8ddc33809122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2f37cf4498fb409e751ac1867359123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625bf13289d0000309a8d47deaa70c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f76fc7d4896dc2206ea59fd6a9a10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6d5c55ec853d089da38378468c28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792bb7a3cd8e6cef776dbb3056438c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe190d882fa7e818d020d227524ab7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd131e239e61ff9b957cce4e65ae0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed95179db9123faaeb7ae0d8dc0c4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b623dbaf031f8330dec60f030af4d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4ab0133b8a75409de0e927f579b46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27b8698d342f039372706fec4ede1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7af44ffe8949841225f68263a302e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb61d94672a5b107e3cf8e12e4f31df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8ddb1847aed350f31b1e201aeccb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105fb289c7e11b5448582f95fcc683137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6046a22c0aa48625718d854f61b4bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7913cccae0e22a5472144b0f84443b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e2b10da3925e1a9398dea312694b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb39bf0dffc16ca7ee201bea84ce342141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cc90021f4a99be477b1fd079a750f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a47942e06efe3fccca68c60c7ea424143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5070a1d124cc3a91b396133b1de4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9a33d8ac5dd2bb7cd9fab2bb7f42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda4c95e708d4bd6ae77b5bbe7abbb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f13df4d08e29dfbf916e1d1222f57e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4bfad2ac233bb338d78d85c776be6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7b7a90c19d1f496d05b9a0961c3a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5517a4ea42a5494ad1042b9a87ba5c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4df157194db8ad266172e12b74f9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e75eaecfc76e8541b08e1752f8ed1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224a0cefee0c12aa0bd613a157bc863153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3f7680d92cedd723a2639c756c717154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62140250276bda105d6d7fd2454cb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be18342cb5f50638e9a26877359bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd687a48dfd3cc59c7fd3555e8dc4c35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20337db3aaa9f3195c0993471adb8d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2de696ef2c104a0d489a9443d7e33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f815cdacc04580615e0fc51feb4837a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d44e84c61ac9024a259eeb30d9f1e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7da311421bc9d3340afa544c8d62f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0bfef2da2722c8c979a7e1f90d7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72608824c54d79c32bd8651dbf07f29b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6a0abcca9aa8fcc0d888e57fe1bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf2c4e5205b4d8c153d773a46b8cc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5b8ffb12368fc4a21c4d252ab5daa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fc09e95a84e3c1f1450ce62c05e68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a02cd15a99323767d124b9e6dd80d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9884d6b10e973845b50c4f22541155170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e199d6c660af929317d521cc5dd24bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95778267bda3d4df5805ba1958cb509172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eefd68a8a999655310a87c07b0e34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc258045b57e105c8368f32cae8f736174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940216cab8023f453c115e631fcf8bc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb53f3323cd9a4248ee21f17e97fbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db369dd85a65e1aa1f79e8676a04197177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e527d2b93d40cc81f067dfd349189178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7130126dbab06667e82bab220812a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdee510eab9afebea6da3c251e0d77e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e236f5d1ead2549ecdd6322722f3d99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a9b8aa55efccaff421595ed9e3bc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ec12f07cf5cfd915b167f38a7368b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647eb3efece25142028da85bf1994a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7cf446c8663e77b600c7e09611729185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc518112a60e0699fb7a311a5d651d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff580ed23514dd039214bcebf59655d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803ff434f2c0b2e58a9f03d46565d26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ebaa4bee2f5e7e9a3e10e61b0280a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97569e76a467cb08fb4bac4b6dc04e06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6175139da6f53e49d34678ffb274557191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2b73c31bc9d4778b230f75d80a08c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b636f366bd249a5e52c6456c56f0b75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893455b652b72eed222c4c6a3449f9b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744beabfbb8a508fac9517df26cf6bc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c35326740316f914d4490e738176a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94073e01dbf3b645503a81168696b680197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde5cca16407062052f46e5e9f0b85c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f0738059ef32d213ce8a1bd1a33e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa724840ca911c664aa2e17de4f2566200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f0b1d237e366bf8281b72ee631ac9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85089a6c2f37501e5086a9519dbac359202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab863c2628381b966753b89b3704fe1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176906e171fd2869da52fbb94c49f30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a9dd48c9ea6fbdd1fdc3fde2436b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac34a19f6403c25f8af35975793b97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b4b4268644f73653f00e0690bd17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1187bc7d62bee38f19a486e7a6412208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7bd23e632fadf7181a9403b14289209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5ea52cc5e981628948497ef9d739210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a67f732ed1c91354b4a02c4aa8e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f946cfd8f2c472b26bf2539dee3155212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8168d78fa615617f17707081624713213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c864f6f8491723c52634000ce3ce8fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05ea38542c270e29a270a1ca6bd832215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abca14a1688d35d37d47766dca0f4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba898865d12c03e52b1c5515ff0ae04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08975456a3239be791e688a526c913ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d3b017e338122e77ad97af902bfab219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>