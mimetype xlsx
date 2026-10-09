--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf52ce63a0ec23d77a111befa34a481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bc1f9851574a6296615178df8e41f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519452795b988f362ef5243837d4d353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b35be718b83c9440d0b0aa8bec67464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f2d6b2cfbe9011607060872f08a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77724d719e1791b90e974351ec6d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a296b19cc0a65589421ce0ad558377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc602a178914d949b71ec2110f48c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3b7eec9e7409333be4c6d04874f639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e57e928fc2539efd3bb84acf421fbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d0bc29e69342a9cffa1775141f55a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c82634e3d7600aed566908aeb5eb4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3c0596f19793fb6baad53d6d4dc4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db83fccfa8967585e45d2b5a5af54114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a53d3de8528e3db338f4b612da38915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9448c5c892fffcaefe1a346f5f60816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05988f3fb45a6bb281f20ee2cdd7970517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5614e5f34fea3bb654298354033df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3230584ac503e64728f4ee894e78a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1baae1cc9d33bc678604e505c9c3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24719ae61101a800ad36d973a209961521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1329ecf5fb37a7fff16306ef6462f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2be14511555b3664bdb21e3d2e10623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc95c883f1beb2ad6007f2712958024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2cd9dfc99bfd6161abe085377546a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a5ca7fbd50d57aca8d6d19dca19df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce750b927e462ad4560d474ae71db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb535349b894e3ed9885511b1f17c3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0791681fb983479378c6694e938829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45293d29d44802cf360dc95167a547930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759975e85e6be1c78fab34187f18bfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80ecebe187fafdbadf428b86a4b2e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39972acdfcdbe5638ef3f3c5b1f1cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6277eb1270454c84d7354f061aacbc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd76c3d31eeb54bb263473822d8c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1d72a617276d76894952d3e7a32736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f396aa717dc7b0ae51c833cf2910737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1c78e8944ef803a917a13d896ee8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528300a8c151b90f5a8207e2d6c2164339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd617bf7d12fdf7a2f19954aa7c59f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0780210ddbff690d338ac0e48f5f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc591aef78eac6ea939288b2b7eba0f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64a2b4099258c5b2c5105a605123c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61febf7feb056527c15f3faadbd1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc36287db66a1acae5f68699e96a5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba3a07d3e0e0bac959a49bdc9c183c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c10e88fea360b2cc6db3850d0e6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f317cda3fc370d44dfa707cae8480248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcc4467d2a49cddd724a8a6c4f1e2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f21fda44da36ac20e3f809a0f021950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8380e7faf18dd3a775099bf9c8ac74e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba50c409891b1f7f36a6a9c9bbf8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c61d77550e12cd62188bd95a07bac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798ac9adb09c459e2d978eb00b412854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3a5ab81ebd73a701962b8ba5710e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81035daaa4115a81d0f3cc4c45b016af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f9efd50f8d2d6a20f19bdbf0580f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ce6b636ac9d15fa56b0f1b7f3530858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff908a58db8d8b9b7b69a780636fa6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5066a66e9b695ad458180eac46d3b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fed9182ba9dcccf507f0290f78667961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29221d0d0eb0e63e7c52fa934e21f8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5183e5ffe9231e357615f2b8d2a1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7f50a5817bad6fed1a28f2a71c12064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d5ae14bf2f3a8c3adee856a10e63d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ee4acc16f5e3ce6cbe8d7b6685b0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c4e87d0ef79fc7392d88c1570f42967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045cb539e90da0cca1e795feb66741868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22c6389e3488b67063c0cebf660f7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2595d0f6e4948c31582c2064fd7db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124131460b2cb2ef3a303fa888513f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc777092c97d752bd8d10b8f855330372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27312973edef3bab35c660118c5f672373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d8c850c037eba7b30aa24cbaa2e7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6d052deadc31b8f79375c0971f55c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6cecafe1cccafb3844d87268ea78976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe302fbb17cd5d1589fe8f8de5f845877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdbcb2c89eeb8d9083ab8ffd51eb3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256c45dc8df37349bbafb7d8bfa958679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2a91d483f92d4ea4eb6e213da62380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba847bd6bf06176058ba62008c7142781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60f04069c1dfe8886dcdf587a56ca882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1ea8c71e4cd95dd3d20b4f6cffd2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566c860b4d810d05e79af243c619d7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c34a4ed961c3db032a496fdd45df2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc91dfb4b429ca27035e7667a7141d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a789b74f560c08af1b2e882bf6cdec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d07ab5ae8ba8ead822fb148689ad7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c344398dec2d88de34c76d681ceb9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f33b465e2bbc217cbeaaed05936690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8edda750cf1ba6b89935a6bdaaf8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7768c6a93399c92bafd2da6e7a4a3cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae3ae25f924872c710419e3339f91a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a3f7e83717a2a86def8b306989b3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4387772d37c980621c1a547c8dba195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e198361163c22a63321c97f7847f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc1a4e4a88b5590b73ea12b219bae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc1201d718cb24fc6aaf5006a543598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff6422be81b4533e6addecf88df31799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f0169ff5ef4274dc1e7b353536f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b9d3811230b66d3c48b4f1511275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aaa0ca59810110b4106c213ea8467102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd35d686ca978b7142c74a5bcc0faa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc52316b8945b2554e11bebdaecf2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91241812eb3f257256b828d5e3f781ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64ea94f15b112d5d7c5d34c58ab92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05e25c9512e523472f9f2ab073f1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2dedc5500f62ab508a7cde650ad05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddc84a7f23331076718552f753b664109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab627e0ff420886a64f7e16a6abffe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fed9b34ce9cb2c0fb21b245a5a9ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64c3bbdb23651469dfad004dbed618112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52c4bdb967ed171b6420d5ec393018113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b324548558882b15a9bf599e2db13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8068dd231e1570af23613421f10d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119542d54584507b7a8ba02f63917a87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5b373bd2ae09acc06a4dbfae808d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42df79a88f07facde358a55de6c948118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6da7f057c9f9396ced9b408a7ef14b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e5996d991d5bfafdbbad59aa01f5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685188fb3c069af786ca38abe323e5b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e76e4caee2aa998a30c92ae30554b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18411ab7cbc1d775cb94a81a11c8fc96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842db1fb1265494da3f6e357444cab5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322e2a54f984cb92274784596356fe1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a682edeb6daf843b9afef42f653c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74597adfb4c41b76194787f7ccd0486f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd9cc85941e6325adcb9c5ccd26ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26260f623ec808513b1abd8eed257ce1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e90d16ce8993f5a3e32deb2ec9cef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8a827c1e1474675395acace2b422131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a36ee3300f15e2bfddd6bc179081bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aae6915d599bfecd1aee8c32bfe37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b17001f5290a1110afa05a48067f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8369180da06ac11f4d17315752f4cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56ed0b9a8f9660504408bbe5fa587a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8825ad31d9d7329852b9eb72936f752137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85a39e002a93dd03b4f4f886d6a97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653af88d3bfb6c3ca78cf9c1ee52f54c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ecefbf37298dfec0912f27087ef14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504ad4090a859423a9353a745b185a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa8cf14b69f4b41c3de738936b0305142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13d5e80a3fe5af93d5241cdb84d53f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6129bd83fd694f637edef5531d4d1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc028e14b725aed58b2f7691ff92d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceb9685dbbaa3e7293e5cb16c6ef5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6d60cf52c4170a93074ae7967720b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5ecb6e0b3d4c2832c9d5f449868b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdbc3061dcb1c464e3a0997a0e3213149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636498a8995b982e522e6422dabd797150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6364929dacbef1dba17662a3d12dfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1856aa7a94e21cbe9e1adf2652d183152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af999796ffd36bb13430b7f2448c630f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d3759b1abc8a26c58f086d922fc48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8d861ccd02cff402cf1237d6b617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299cab25810e0e3d5a6a6b28e0dc631156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f07e01f00d0f69e57850c4c4727f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dbdf59a34bfa88fdea5d45d644c60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22980a9b8c9747abcb34c66772124b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6edb40d383d3bdfd07e06ec2d9c5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb95f8e893621ae4a3bc82ccff149d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a549174651548b6827f6be2706cbc5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491916751a7bc3f5bc2fd5d6cef95e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fc0875383beceba476ee4eb17c991164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebd3052435f47d275cbd91a9237d49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f3da37056351960701da470c9a9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67905ef66d6590f0d783aca1edcae3cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a333cfc2de76eebafcec9f684c4cd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a003780de497ef970e2b41d7274c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b4f5fbb436a4a8042b0cce3d9a25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954db5d31ad5faddf8fc2b4d92047743171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e195b70423842a92ab070d8333eccbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0da0851743f52c9931063be5c892b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24c566024f4060280a290255430bf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbfc4b24f9f84f48b42acff697381e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64078dbc986a1d10234b5a1c2712335b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2302af06afc6c2dc5b7104cb40ebc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be078eebaf8bda9a9d2853f7d523549178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e50e6b1ea7fecb62c117b50d0ce688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728a5462f9da8639f781894bbf8d685180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976c6c77b0689e98bf1c94cff28749181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bae0dd207bb3c42bf70325da20a2c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1c32962275730638ebfba999bdac9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea4deeb137cc095b6342cd0a24efe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5733de9e3b6b24b27835879f97916185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425c466f5a992f1e3eb7bbdce4535a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f28ed1f39e07c20e59090594860122187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405323f47c01160ce33fc52bd6780469188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c1fc51f8341d847ae679294e3eb46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7815fbfa9eab79254ab339a4efcc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8342cda1ec1a2ef3d7ae5c1357d8a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b37fc2915504256ffa1d232ed288b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bef30f42b08de1fdf6a1bdb491a664193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99608198ca383f7ec4ddb40d77b33bf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca619be648012ea3e7f31af88650b182195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582407b86bd815801f65b0d4bf298b6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a13415e548cd9a13de73c481ad0c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c475375448a12d9de70625b3755de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463e0acbbec28947a43b77bea83a826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6d6050385ab702aaf06badca9cef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ea5d786693ca641de778caaf23dc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3028d326c0a445069806878d08158202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64365aa0219fc90bf6b8556aa7961203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b98d2ce25c410b66be5f0a43586f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed97e2d72e40939607032c707d8fe17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613fe6adc35f341005132b46b2d1a3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d0afb811ac60f57b30dbeeb0d5452207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02abadf4544aca2d969b3118f5ea7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e4ccc610b4408124e91281cbcd950209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dddf3c9476de56eb9ec4a30aee7c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6824ab58eeed8d33b3c85502412958f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921faf33826dfccae722a3b1929b6733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f35191d1a3f4f33c6b25a5b097f8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46881319b34cc4fc05a77abf4a1c6373214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94259a9bcb2166aaf491fe6569c7ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a6a37965045b50df4911f827beb30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e560d5eea2de7617ae4f1f4663907217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57568fa223e45187f4ea4224beb034dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb743bf0217114aa9d93291b054bfe3219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fd05899450fa71e3723924e7d71d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c36cde43926734921b712fa0ca95bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e97dfe70aa799fcbd11348fe6cead3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bec537bafcb00ae098d57c10d00e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224a3020877442b041dc7cede845c0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f80d43669267e91c296e2fcdc3b3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e13990813184981cb7526753bf9807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8591ff12548e638a072e730606e2a688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5979ac9e0a871465eedac7f56b11d449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079504c3bfc6b2cf5396a399bfb8bc0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd470edfe89ea6a2eb4752eac8742011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f00bc9006c8a0e8f0974d494b5da212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e22f63f97f142c4059fd187234c3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b3982a2a04bd8f046bed603beee9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3592efdd8f0da772d01e9f64c6bd8a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf063455ca3d9092418771a4e69ffd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976282efc2aeb29bb11001063a36391e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a4a0368be407141dd6b9597cd71b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd591f60c3d288bffd0929b8c77564519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f0611b45b3e7a9bd75f2d831d509e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50271a92a1dfe1e209f61700f64a6b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f34b1aa21fae1fabc60b307d0352822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ac56ef12c6a22942d8496821028e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930204d435f1812a781f752ad71c294e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6505b2aa36f4c0d736f8b0438e29525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8fe8b9240c153c4d0962b4bb7dc2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a9e7bcb7f57e804bf1dba1304148527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810575327832cab4e3faf88739be554228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a84cecf3cd0fc7f1c25038e5c9af129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aed665c3412c1356a40541dcfa9b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffd3bc5fadb994efa3ba0d1ca3a85631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf353392a8bb594785e434b450e1e4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5089c9873cc0eefd1b2a2b3e6687133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e538e831626920de4db4b1f5c0e40d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fb66082d75651047f1e8956826dcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b630d9946dca50d22a8d0ae60086d7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d78f7e7e176d36e78f490a34dfe7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc359d7c95e7c19eed16531f2a4fa7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caef18bab120365409812bca09b3e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cbe64bd4564967420877fbafd5ec040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cc154e00e4eef88c32c16708bda6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551c08fa4029b9f0acd5f31cdf7a4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b4c745d7a0445aff65f305e3b75dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b7bfdf4f01f5201f5278df061c88344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb73e6be21990b8050801cb3da1a3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d0580bb279a4cc39914922e6c42746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d451277a76a58b3748da27806b0ec847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3bdc27b6259380f62182ce0a4736d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87643a31e8e73e7099a69ab7a618759f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02adcdfdf3f27bfae677bc1a7867b9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef32e2653b58ba9cd330e9ef0f872151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7081400cbf024db7971f51d4d0ebc0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200c7da210fe5eaf605de4f61aa3bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577233f49913e57767facdf5cbab5d6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac08941d15a5447779051fbe0215955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b520e9807dd861fb6104369c9442956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367982838f5ebda3f4e50b2738667b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f95a4b337b770d01839581d56c541358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225f54c4a50de4d6c3fd558849b2f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0e782b37e334f3813211fb0cdc5b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffcace0ae61e2f3941c93502d4cf9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143fe7055813c060ba39fd145ba553d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eb4d109447f86158cf746489e20f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443bc17dfa8ac230ccfa90ee8aa5c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164541c853e6773138b5f0cddc27525465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37283302e28ecc6f34ff374f2fc823866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbf43cabbc5b9bd912438157cd4a2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c7af552c436281fd7210af58a9a1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea661ab3a5c26bec87d8a830c0b2f5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce88c7d8e5d39fbbae007d830e1a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e41f1e28b63995f73dd4168ea67871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8e7925dc70d63d32715bed5701b7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db65f48809a402006453a0702621aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b702a6288cb3c2faad9da8197bf5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd478e3dd570601285e9531556620e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d1d686b9b88c14ee5171823340a9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0fd7fec2778e881036aa3d467a89177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f7ca3945fee3fe18abd0aa23be1e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62d2b7e1ce0615231dbc3eae45a3a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296e849d0482c556d65e41582c49d9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5cdd7d8f089fc9d94b7e6435b6c1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d8926771f9bdcf4720d7c69827ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134fd17885d8ac7afa2064f998f1e4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2283d850f53eca74ce1fefd8aee7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb62c01a36b674ec07591a0ecc96a6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e7a75b7f6cb2b6629e0a1a42ff89a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bf6bdeb2e89aaeb1dc5a7d2faa24887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e3a1d22921797e0dba5bdbb131e0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ea4a038b7c223f4140cae35c0536289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4111a46dbd806339677691f3336690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eb5c45218fe32543b53ae2d8426a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d43eff8609b18b96c002982a8ae6ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda094bf2f98bb62bc76a9adadc91e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3daa4fb6f0926db40c63b1cf44276f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c5086fc91844ade2be736ec0cab295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae9cfc778f6c892ed336c61ded017996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57157f80acd4d714d1990d63ae69079197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3246b5fb856aba5aa453103a9d321e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75753234e2f55b5732d0ea22e6286ac899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d79da692565cd590c068b3153a4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d182b93eabb0ea7fcbf175eb2bf15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ae02c3b4b689ddea2bccb6dd88ed1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1152f6d0a92c6e891b673145544cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862915445a66c4b58f6b15fe2090c17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4162f378be9d79fd0de91c95a549b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff16f845d62db950750fd4ed930d6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380361f04f8c49ed1c6195d23bb96fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b3eac0dbb083ae3b478fb027adbcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb52d066f28ddf494e23fd72ba73c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ba34ac4f5f729afddc7f60392fbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff48754d0054f7a32b90af0f322d68b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943083fc8606328b5bfc19134bf31a87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba233b8f8089c08c56833dea359f020b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3855f22fb97ff0a44f4d2cc0074571114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94ef3a13b498ed382fea5418352919115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe88902dafa862174360d1d30e14bb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84317d4efe5cb8a90afff156b07ace0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24df6e867a47b76e35222006aef506118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af0f43a8e66d383379aae25fdf7c7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088355fa40587f65559f6ba8e697317a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ecfa418a5626f605c9a09d0486ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0dcaaa8acb7e3363de67891da4a6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffa39f1f84805218dd239a0c9ec644123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49f2dd0bf12be5339029691009abe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ee5ca6ac3195db26312b73e809cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f180a4907c30403ef231f1197fceb53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803e7f93f4499781465985abc16224127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886f9c9bdbba261fd8f7c449e218e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca5ccc9f8b95bf0dcd0ec8ecbfbf0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd1ecbbd1708c989cb83ac2374e4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f0ec4ebc1ddd0ec1c5a19437f580131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb580a24d76fefa6dca67f00ca41aa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072946e9d2c0f27fcea0c32f6f90d5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165d6841950f15132eeadd7be1b400134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527a6cddc181185b94ea06da70e7355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d21061b61f73077176ff702bf76af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39add733ed136c9872ba644bb42fc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee0b07f80c6fa428cc7dc6253d952b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b5d7453f9ba0ec4a45adfd9e89cbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaff9fc6baaaa077e82987f4ca2953140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2980e03250ec56c7fcce360d081bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1c2332a35cb9474620b8d6d2bdebe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b0edf98c7892a902c0156e1fcee35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d976b66d10abf6bc9f38dba3f2eaef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635814648eef455e09e05121ef3453e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bb3effdaac7941b2af90d4f00fd92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66360290c39fc4b05923cd7e9504d80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d57cae8e93c74ae000ea7bfcab3c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f370653a0846eaf5aee42025c334149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971189fd209b6a4c6fb91d0e28f4b47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c965ba8b15979e7226c271272bcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fa18d1a11153517cd548bf7dc6ddc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8292f07098636a76eb9cbab86d4cc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83925296d4d6562e1e53689fa9d1be9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bedf03a11ba2e39142124914badd93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc37f44063c9697581c07bcd3eff41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d8f6d81acce43fae3c071a6aaeb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb0ea626b72bbd0a4561b2cbd46bf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b514db235db7a3f9ab05897b7c9562159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916ef21755a7fda14992e12984692b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631707ac27a8f1848a6183ed8911fc89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5ebbf5868ed4c8556e0eba1039f92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15b9bde728a28e7e2ab57dc3f46be8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa186225ea0bf0aa84a4e25bd6395164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9a3fcb62f75e15a4ebdfe4ab0cedd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b81bcf35d6f25035e1080c1fb401e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84957b09b9f09ded09bda4fc7679d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4fd9f71f32dc1a23b4166a851c3cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b7bd16e038ea9aceac8eb00cfd20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f341cd1890607eb97a86e7e22230231170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512d20c803de50d01134c8eef356c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853aab6c1001235f13d14cfaa400f46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e69dd97fb1ff4d241a890ba21967be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc2ddcb523cf40d951cb389458246174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d52a69b92c2565449c6a4b23d9e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b6eb7a00d7a8253ea26580f8dde3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7884248162be8a740ba74e45d5b7f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e67572ff0434007a7c147bc268667178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf195b8d48f2215b66964958b4e303179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2a257ac8c03bb698abcf18d853c87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e654b5e9d98239e3af5619c8b0dcde1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b875fb29f2c543ee5f7b2707ad1be59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b956deca25d0e90865b66072aeaf4cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd68270df8445a750086354f312af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d134f1f48faeb79a60efb4271ec7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733101bafe2568a23c2b3bb42b548d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be357c7a405e973d35d620658918d0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9366833357fc6fa050bd0ff6d4de13c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fec90700160c6dfb2d86c02cbb12c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7dc7c7786900ecd8ded7fbdca7c56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4f5121eeff9db0651853f9f02f32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431071c80164def717337946def2bbc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c3ddaeec5da1b17038b5ea64846b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c08b234d42bc8501bc75a460913345194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a74b2b3e8e98c14272dfd74261a1d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2409dc904b963c2bc9c533840b82f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34d4586c74be08c4ff86d7b90de48a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd04198878c77ca890002e38d42ba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77532b8f67a958dbf30cfd64a1e90d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530b3e91300bcb08a94b0dcc4fe3cb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f29029948f58428617da82d0f96c9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a55ace689b2ab84ece31555e8e55f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569f1e9e42af8a1e34b4c4b6896c8a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c61fdae297ddfcf8a982578f341b58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294f6a2fdfef4dfc486e2b84dc06e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c93b66c5445f3be307bd46ca3760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249ddc925b702a7b2feb01976c7a270207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49348412c4d2212bdea8621a5a037d10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba5215f22f1e4c7c2079a44a0fca80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad13552cca497401aa0c97672476f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b7f88b5b91d48b68ff6ac0eca81db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28ba16eb7814b47afd2393f77d8dbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88527ea268cbb32a9f94f74a908dc6ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcfd837e8818dca1812cee8acca03a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc017db76fd0d5099b5967ff450ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb689ae8f0bdcd9700f95c4132da18fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672abc5ddfad492163dbcd29ebc17c9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda62c1f2024d9d22319832cc1975c1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082604121f835e6ac8c8b3eaacccc66219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>