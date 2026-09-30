--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada09f1dda6789a7585b96020349fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b14b76790e3cabb50500c5be07bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c389f97affca2a6309581109c73723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59ec381836bf87e7c59f8a612b21a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875f511e8929621ef0cea3ba456b8925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3093569b9521ae7286e57b67e52a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe999298636c22dc1dc0e7fe46cbe517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a00be36c9fd0385cd58b82ddbaab388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a83476e5196adb0ae821a0b7bdefd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67e55f25bafc5160b28faef715470510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9d5e8b426b22725d67d87a978810111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e77b2cad774257a51cdce876ab427212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863311374d2792d15bda3d23ebe084f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cb14401ca91bbf88d2e8faa2f452714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f72677f41e1e792147bdc8594693115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1a35cc30021ac269b37333d43aed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd384058bc21dd00bea4cc74af41e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b429572de1af42fb523e81803b3e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d43e3e95dd0339d701752889b208419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704842465da994c6d9099521b2b9b9cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2009598754c7fba2e22315f11c14321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71912a99c8b9ffd5ef6b385f9e5cbdd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b1ee54ec31e4b3626dad17211a7af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed06b43f0e0b19347ea97bd53c207124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec050ca01f8ca6cf7541b520e89b2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a837b0e0a02253e3247d7e797ef626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b56f2fd5c562f18c880aa75acbe4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7055b17b6aa268fd543f0a72cb0115028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78256874eb0110dd3d05d44272a8d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130ab3e2ca342b4603ee06490bcc81b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86afe6317dfd6401d9227d939a455eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869be50dc957990d56fa52bd1d33123a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e0814841b9f39ab46a49b901f63233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b241f2f662f939e2ed9b8fbc787d6c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6257d98a78ec8ca7ce04c6f38a56235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668348c31ab8ade72f599fe78807f5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481725e7fd8ee2c9c87cbc4a39b6ec4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a78a1930812f0a5aa3b2795e3e987d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914546cd66d05b4353f7cd50991c3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e7916290623104b21e299e3ed738040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b156d460e6dc0c83e09d1613a5863a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee03c59db1ffd4d96138d6be80001a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0da4bd6dfd4fc9de18f9dc02ca6bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ec5b1cc46ce663ea28a9440cd27e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44560f47462dd5c7848fc0a4683b1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b450d4229a3f2d48668106d8c5af70d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92afbbb42e3c799647be888b57a697047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4da3c8aa49b94414ae1340373000648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f75da0ceef98043142ae0cee026a7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea54336b416142e827aa718cbb82850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5334318c8b0ff73a5088e2a7d15e0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b099b617432498ea49c241790a22b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a1057eae84e993395ec3384277fff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b741627eeeaf85d0e5304c5148af554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6bf7e29db4ff0a59e6c2ce5906c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3398c7b87bbd3fd5f59945cbc09f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4341316666bb7e27f6fe420076c3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56823bee4e607e69dcc24a9ab811558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50cdae8c786b17a630a27d2b89d47159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70108472552a58abf68b37ac3d5d1cbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b8deea619a3af580c13b9de3f5ecb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3443be8b6fda02d0e0cdf7ba44ae4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9185421650c7ef91f69e93a831ce47463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09208f83b30262a1ba0d7554448db7ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103d18508662a01670834286947f9ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53925b22d8b3a07ec0222c52a65f0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c1a35302b58a49c0519ae3cd8b8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8855cc8758ebbb902d4b82de56a5c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc530a66a6d1cec51784debf72ca953669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e002f8b3fc07d2d61955b9e55f2b29b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fd15f466c97c8fd7b3b92e916efad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d0e86dd440928637d490348101dc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eda30ad438c152444ae8b3f3a9bc0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7dbf5fc1cdf32a09038f06ff1e32974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357f7fd860b2a6d6c8c48c51b32b1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48104127ec90111e87454c42c8deda0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6dd5ab9e9564618c69edccba165ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513721936afe435d97c9692183fee1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10674259a8f2aa0199939f6b6e7c34ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c233dae92427dfdc5165cf31cf04980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b698fbd0e4853443b98b2de994221cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6be60c6ebdf2652e89794ab79fe85982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765485aef4b1a82d30a4380a1896d6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9333b664c57536e2695bc7430556d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40f7de76e09e23fcf646546f0bb9e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76255e7bd1fc2b4ff87edbabf24d009d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952f90089d307a3f328377f4892bb8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb91c9c0cfe7b9ca5b89cef6096f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd95a49af1e7609eaf114c5525403f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89176ac22c171d5eaace5be19154c9e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f377fe3212e6e11e5c5f915ff3b92a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58022848dbddf498e1d001d3bc84b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9136d18de0d8b95d86516f0f2e2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8042a049a30c7b1f632e7feabecdb1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fcf6e0cbe4b255a7fcd66699b7d5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5484ce61c3660036f99fe27fed8acb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b267f07bcbe366352d7ae2422116397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218dc3b2433de90c972994a7e3eda9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78513b2e560c564ac6211ce9a4861999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2b2d6c567054fd273904846576e30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf05f5a37189aaa2468f116d659d8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24501e25d1c6000915f4de87c75f2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65cae140df287b18c91bf46421a508103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c3a2c86403b34b19fd9e1379796f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7556277bd633128fbb9a1e6eb1386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0830b03741bcd9b977d8ae26642ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c7a1863c56e7961441b9cc22de7bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85393f6a7c3d3b85eb0f03d6cbc699a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d13bea2a9deb85e2cae5593e27d669109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f664e9ee854bf0ef336d838d88bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a164206786c0ba27bda191af27888111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ca3a272c7c791ee3b5f902bc10417112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b9942e5c939e8947aec78f6f9e516113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882958e5901c4c44f63fec25c8aa5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6151e173760888b32f3e4cdf6391b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83801b50998d56139d6e4e9e99cf6d2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be504ef5b40851fefa413444917c5827117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830ce231ef25353202ad4707b9541dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4105ddc85f6d40ac0b1eec079350174119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ddab896b6f618ee15fb62be11273a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26014f5f8bebff21c74e77ae879506e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1089fdc4504d331299a1ec8d304c87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d0fd0ec84e7c3e0c1041275646072123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d5fd50941414d1cd72a6d8cab08a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b45040d494bab92585a606aa8171125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd32c37f552c49914680352c04e1f29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748401aa3f7d6863cec5b3ca267f7daa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cd09cb0bf5431d511d737da028ea9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad1f33fb12fa6355f897734fec7f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e2c7aa84bdebd8d05fcdde8cd1981130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff54224a947da428360d0cb686bc19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b53a98dd515ecbbd3586de6c32b90e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050283be044153abad3ef49b81fcf544133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9542314b21e2d35662d967ce4561c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a601aea588b1eb8187a15e370ba2f9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4250c82b787b9c09ec74eb5bd50a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c51f13314b821f941786aa32cd4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817717bc9c8ede35bc6ccfac9aa2bb08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc71b606854e395e3c6006422a0e35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9012f16baa72ae460f505f2801a94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee10cf43f32d3b58e75bb8bd50100d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200d5c26eedf101c7e8436ce532d125142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6fdc68a06a5e0ee2c7ead3556d0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619202c19cd440f11349b23de368446d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08b195bf236f1d7750d08ab7855bd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631d387e9abda6688a7f54f11ecf244146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed792b5ef7b888bad8be4db748187e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295bb501a37066487046ecac60d975e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb5225ee751fcf2e4c7682bbbd3dbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd23973ac17df2bf75506f0a61597de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd02620998c76417f619e8b9994a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a32e263afcb6d1030be59841358b16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebe7e2b62b9527136eca7a78d1944d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc526685f3aee8726bdbba8c3ddb1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1e330d51de2153d75d83658a2e7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8f5f2136beb883d0a09e2b4fa6e1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5ec5b66cb54d39e253be2a6eac97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2732b8c1fddce367455f1babc90129158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b42b7e1623d8100a21c35cd20ea195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b14dcae41486841bc96ab0873fe9ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037097074b8a448a1000f762a77df8b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcda0c46f13c818d81240d388933c58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a460770bd8af32aeb3e369e8de6dc4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3bacf2810343be751f91be8f63d47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5504a0ffaed2a0b02543631738d9c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030a3c2de45ab4f1acf7cda050ec64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07432ba621e046d6b535e87bc7d95dfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144d90956f1587fe1dc295f4617ef47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec81ee60dc1a49dec46f75af661046169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2b926be5f1599c9e3ae9e4dc4075170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07706a8a933db54cdcea54845ca601171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbf08c627c234dce81fcacca7961a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba589418feabaf742f58667380c8e8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d0d505fb9d913016d63c0927f237c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347b7556d67eba9b7c7413c42a1f6b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4189eaf39dd774a936328a52d8882176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784755c9cb08bb663ee6ecd343d70feb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4be0c9f7e0a8276f6f04132e9117ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3cc633e82ab18b7f39d6a9d6901e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e905d0ce08db36328c479b92516103c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8c17051b5f96aa1dbf394e8931185181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef51e4ceb7d109f66f0938e17a2fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef75eb2067cd34a4804ca3837322fdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421a61df99df8aaefae75d92a643f1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7bb2ad0841b3bc5e40f014c435489185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac1fb8cc041f7edbac1074469fe224186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6bacbbf71829af31c23e984884cb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc735d3dfeadc2233a00c7a5d178fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b8ad1ec74325860855bb98a2757c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee55c0755676c77824138352f3ecb94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aad0fa5298f00a0deb6b19eb70176d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade765ea0148f2720aca945a04f4b8d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f5de0d79f28fbd0910b6dda8babc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8af8c2ddae819d84d3bfe1dff7e28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc2992b664cd6be76c02ec92f4f440195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042134693a9bfacc45cbf22d0032e73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042f9a701672db935a2e6755a72d9b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8fa5ca0b8103de04019f1b50d1704198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b603601cb6a8bd1023c60d5126dbc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492c00da687a544c26a018c613b5b77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f26423f7c71052d79d59c2ef3f7449201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1edf36300dcdb069386736f84d7ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289f61e17a5339ecb80748d8b465f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993004b30ffb09cf5db8471d2ba887e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d0ac1b8f8e0894f2dbde121bfb684205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57ec517e5c7918b46df0a20c79f7eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834d2b0af86479fefe499b2b15aa9c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b87e5d4bec1b7dcce70c702708a723208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809302f3d817d1bca6d224104868109209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2c39f612df1a0f68376d1d057dbaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e22a988187828e7e3bd0312438e3a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e5f3f87bfabfc9bd8afabd200ecc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531f47a43d21aa5f23e67b2efd74957213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660ffffd2fe1600b022e73f8e9c2689214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154020395d1ebc74b97c694f775bd67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bc55bd6f4599ab92db1775607a00d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033d41e0558f739b4858c095f22d4e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7464683e1c6140456bc8dd34e1da8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9495f77d1e9587595de1038edb352219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b6a875b72e673e227c149474fbd571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c8bd472dfb7ba06089f6e31a0bb792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f31940e963ed4390e92d51e6797123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca1749b67c4b7f2da32f15ce198904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b191bece8004fa295fb36776d7b665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9895d42f2c970e9e94b02989186f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab02cc4f335b4274ce4a250b33c63597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f366162520063855e3d4b71657beb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b674bd7696f0db351ee84d803be2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95561b9c903f8acae54f617e93e1cfa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacf87f1b323a0411034bdc84ed44df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c673416c8bfeee765b2788001ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7b847b3089b6602e406212927e95313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce0b85e99bf7ffefbbd723031663d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3d9f01b87d0d19965983ee2cc09cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003660f3a09f75a8d30c07b25686bbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58173cc4aa46e77a781e56450d20de1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b46d45fab7535500d4ea6b82f0694318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588ae7a0b162ccd52fab3944d0398fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd67f8055d34d05be2260a82bed73e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bd8539b62142c89975eb76ec8b5a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c048fa5c8b7ff4b11067d31341ace22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8b0540795a70f74bfd5337e09426323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc5046d792fd711fa29e8117a406eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c8ed10e9ca27ffb13f8ac618a47e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea46cf19bae5e82f3fc2895178ed0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6a5f5acc0b2d4590929f757c9f53d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238c7c4d175d97323e0a500ae3c08228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc140d885dff800566ce2bd43ba028029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e31c4a80ff3a4fd59a94f73e9d6e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ece60811912627eb4d2a168550817d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739a4a92b3d15b7d0ba72fb271d8b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8cb367a9ad7fc8e5b942a197a437a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36900bef06de1f518f781058cacaaf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb860ec8aa86a0b2428a1c08d8d001b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c937fd0d1e1650a6e2895ea930bb3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424599e9f6382dc25a4d66582f580f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f28fcf7bde3126d1f250f455a40db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87fcce640fe3d4baae0a585712397e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e4e56693ef2721ce915dd001bbf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cade6ccfd2423e7bb12e8ba02dfb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ca3e4cabf68aa527219d7c35b95642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f4da5d49de63a587cbea7972434643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f3a2ba5adf5cbfac3a5b6589627a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d42fe29adb9325fb953124a9f0c47b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02cac1c2f6ff8409fc5f4d8def526646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752620055b7b2baecd60393ffebc84b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29ba09f94ccad71f01fe9885a9c71b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21dcc1b32f634741f46ec2a85cdf4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753c334b29f9957ffe82c4e1fcbb0b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a20ed2ff491a426327b3306c9bb34d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e0f08f23df1d45ac622ed8a56976452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b1ff4885587add9b7f66ac022078a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a1c23c9d2941d3c92da4ef8a05d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d1f9124c2a2c9dc8efef63bc78c6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7728d9c804673de732682aa8f250d9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9408e2484a0b731c26e3d00f23ddee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fa31bbf90a408ae478740ee3032f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2027f8b300779efe64001a323705bed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a68a87cd8cab5621252492978e8bb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0547db14e2c8774349fef90bf12f32a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f428cf5ca7c257014623dc0ffb887b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd8385987bba0bd08df727e892569963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544779ecc516fc3ba4e9bae838e847664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6012a31573c79d8d345f7da5dae20b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c982a0e9a251c9f1d1b4bfd0470466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851ac60a6e0631f600a6a9ccdd48db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b57f9e39e7a43fb07ba78d143b4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094da9ae394b87203344f267e763bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a82c763f3efb2444cb3701d76eee8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501d12d6a3712be5aa3c3329c01d3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c4f385bf453303df8e84290816e0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c564947bca7e41179f3da5fdd7bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f1fadef5098797a37ca5b236dca8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d114546db93cf69c1cfc43eec4fa5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069c716bbc11d8979c9c44c8296981876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745361e95d2a14dbd862ce2e69ced3f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37446d128f903467f6cfd5745c94b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fd9fad434a8d1c0826747a6422d4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e28fc97e867c8ce2509dbc0f24d71180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d52deffba63b51c708fbca2012e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d2400a2eec27a79475acd077e8b8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ec235e41d9b1bad6209b3f155bac583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfd3df5583625fd141fc1278a3189984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7352515098fce9ba25fe01e6893e5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2844ef6e175f289ebb71f4fcb87c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b754ebc429cd27e74b0eaddced24e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56bef17f4fa2e16318abf5919f029e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ffdfad216503a03e999bd6775c67f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578bcc191374d28340a8d2c88bd58090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c117cf209778acbf1134c57c0601a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2fb7b1f8e890d4a8f7055458dc39892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e9c9ea2ab37af3b7e048ee17dac9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f0c830a70d858af888038dba980fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3faf5824f5e5f2bb0fac768b0731d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df078e5e6f324706ae44b5e62dac196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83873c011407cdbdb9bc7010b81600097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85199061bc7a6e0504c7527f2b98f7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a9a1704f0588168757109d0c95f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469d476b9df28ca1497d0c6d3ef8382100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da0507b519af4ecb47f19d2effce99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0aa231e993c130d30bc7cf0a4192c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401f35c55655f69c08bec81dabb897c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b371eb5770ed488fb1cac5f2952fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd5daae1b4efde783cab531f774523105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcecbb519901539dfbdc4c17c91ed4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a8463005b6a38b26639741144fb82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b77a6b3e44da899cca785f8a35f2a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8454c7f70640133897e7d0e78a0789109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f308d0339a198802c5b74597022d89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa636484726fdd7e1be1ada88d6978111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb7861dc72b8fb2b1d746f45939ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11bfa9fe34e3e9deb0351d58847df7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5793173cadc4d942c247616f00b3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641681359e9834fc612d737947599556115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b184bcd788b07ebba8ffbbe9ecb2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d10c923ab3e8981a976a631e840ed5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd798982941c2d76403257ef7f69469118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e3d4973e009dfd2c2a54e98243260119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc4a9cf1bab744c7d9c62ec1d224c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfe346e061eb4ab40a909a8413f676121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48c7cbe6ce0f9c0e98d891ff29899a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205cce8418063a340dbfbf61c418768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaea53fd467260b017711699441b20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b2ef57dbafc0c9cf5c6060ab72bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f845481897f18046bfc0ca1e673ebfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8fc6b61ab2a8b5070b92238d8c002127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb8ed87d077d9ba4b14d2bf170a645128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad981dee36b34d304d477505fa128a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afd9736e2ec87d2e7d8a864b787a82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124203d08bd90bb29deb962353eb4770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc0443e168c2103ba0d09002c79aff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4927fe63661cdc55d9297de3e9f53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f88e1237dd282e2e6957f50fd62d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50f2af4c80a63210f4bfe43607c4a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a2d0815887e951105cac4f7a9f823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37c2a0387260e029ad7e16de1ab171137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feccbaf0de7dd57763e7d9ce2ca36a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921611c9c9d1133fabb0b7236eba5e76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578921bf35d94ce1923968af1abdec92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a197ae1b94362b07134fb665223cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5126e4e37a069b6cf485c80743830142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dd2a1ae9483ddc55312b8be19c7ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ca454664d9363e5687ccb9595efa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d63dc9fe1cd1006c594abc938854145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2db72d716be26c6cd9f6078d571d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a319cb87b64b32afcf8aa69bf93d464147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68d1437f6e56fe6655acdc954c72b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c3e710a63e81d747e21ba7028429149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a349594952712e6d8dc482a55e2be4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f238ac72bde977e234211ea5f39754151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c6a6be6bcb5c781e32b7e40d3e882152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8883da1a74eb244f71fc1ac6a394f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aae4c13f3ffc66cb1789a1fb5665b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3f49bfaf1c9b91e48bf67652ab261155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aefc1c8867960bf9dfe6b975a7234156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25028adcc56452a9b04c688a6be13a4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eab1e41a03cf692a580cecbd17fab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077fa55da418704562e5603d0a8dce6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49253777d185b187e6ff19abe963e6f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006a03331c33fb9d6800bcfcc8c977161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba31147400232fba52fe3084ecd9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e9cec3c84b5e2b804bde2e682b171163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe4b2c883637fb4881337a04c972ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f688ea627c57e8ef653facf5c7cf03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa43cc535f32a38c8a4324a19add9a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea33a0a0f29a932722dfa33ad6fe99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123afe4a4de90465d60751ad9f7003e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3b386d21226c9c905c27492a0a536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b1faf74518b9d4d4780df656b73d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e06091981d5aeda8bc3541b64d5c51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317cd82b130177c6d9565a1333e41f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590da34b257e3d9091a0dbfc2034b093173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e5a2c99dc8a338f8c902584953fe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8e84af79f58f1a9bbb1a99ee85323175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de611ee3a1b96340675f18c4258ba6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364743351177c6df6abcf6df3cfffb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5057e953e6e60c5e8dad4513fcd776178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623643f6d75aa4a28d8020bdffab69f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3e2191fda1c08ef0256accbf3cbbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbb5aef373d674e6f2fb066dcb7ce4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f85ecff1f488afde5dbe635d80c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096b6c4768a751f4b09e120e27019d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a50c97a2b87d4220a7e1506ba1f64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a823c7167fc3a81ce5dc2edadd473185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a467f6814c2cf672c3f02a22e0932186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292ca659876d9d5e4f5e0055a9904f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc0a1c8554bb604942be3a8a336cb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e27b957e15861ce8d1aa8d8fd612189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c399099ee56767eefc09bc26157b39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a7123034d2465e43087383d5606f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b0b66efbc8dd8b358085a7240ddf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a20c5014b66c3dd689574073c39f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1f51d2926b69a66e5746f1644757194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590e823aa2b8e7293fb7fea8014e63d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7143f116fbb7f27aefb5ec0bf16b13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724cb34d8e4d3759b3d7ce0010b2894197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881376e9964bc5113ac8c492681827198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2992418069768150c72a2a21784040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e239d95dc2cbe5f25f03b19979f112200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da5ea649decbf876e4d2cf7a9d1b8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacefc5fd87e1942076c76bb6a5f7d03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eb13a8fc6ebc56a2a491273ff3eca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b49258801d90d2ab34e7a652df0fe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa2040b607e1df1fe31f60c0dd77aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e01ece032fad207e9354aad8aa79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac22bd4b90adbc33e7d99425da47f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f223ed797372a2d1eadf13f632f4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c5805798b8e194030a668835ea0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c58265e7a3a1d4895cb85687bedf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fad2bcab66efca3d36bbf55af1e4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3f071b42d03ec94f72cd726e5415e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8c947741b052c3b80051f69196d41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6d026fbb86fc67751f175f0465f48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26677739832479fb0d5f261e293929215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a31a501c44aa3633ad58dca7b8383216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155342aa875343e047344d8769acae5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967cc5127ca3213de464514873664fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1918cf9947ae2a536ab8c5218b5ce2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>