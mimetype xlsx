--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc021356a7d4215d5ee0c3da34e8061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a978b580e7886375e9d2362ba1d73f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08226e5b1ba7d3936a76ea3a00039943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f944138da40a63e8c3d05871d6fa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2743356d0ff31f20754f799c05771e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb7187d03910f7e5a3ca29a77adbd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc059ceecc5857dc51df13860a232bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db995c5a8549d6460d10e12b5b2586bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f9a90de068b1807b13b363370e1a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66713a52a7b09c57b93bd12b60a7a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72a44a9b6f291915d5d4a8dca27cfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29a1442790026a802ac7bd9a03b22312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03094e64506fc603d029fea2de1d80c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b26e3e53318e7e07f0e905798ea15f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705d86d2aac94cb8f5313b39494cdb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631e36f1ddecace00319e3dfd7258e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56197444b308a4381c011f246747f5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bd15af9badb86abf9e4ff0c3dccb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2602273d86d38e70fbd032b43f2e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28398d1cdd60d3e8a80a02552d0691320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a74363ee217856d068b4fc40565d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae9bd0769939e425936f064d31023722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b226baaaee2241f79c35b43debe6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43273e20f79534673ac104a7d3487d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5525f23312256c823b6359b7bb0f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09120ef9201279f060077c149946ef7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ede2e3c54e5ec0491e59a1cafe54b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab20c24a6cfd3c7900897da9ac63e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fbe2910b0facd028ae03b37990ca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209719a0b796f684f5d09b57209c859630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe153485885ac4f0e9158e632050d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce709b86a4c17a91aa8138fee8b7faa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b58dc9a0467aaccc3ab561881c544133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb34f48afdbd4c1de471a1a284ba7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be5456a4562809cfa7720caa6cff435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24a9bee3fc2e3766ccea308cd6624736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdec1eac3a11aa4ee08a3af67c776a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461d66e12153320bcf39c371282618238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de28810df7f13a3d0541295e6c3af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9303d95126a42a0b6c1ff4b7fbe5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945525b3de093f87459e3ebf0d3254441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c9b436adeb64f33ac238884f48a6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e01f533bac4c967a47e46d050c337f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5beb316c7884e8f2756e774acdb87244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160f73b9e1aa76ad4f406ea6a6b0ed045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3009749d9c428462d679c78955ee6ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b919ba14e2f30d5d54c751ae926036747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3839ad4a0343d376009caa8176fc7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ed9b654e3b87b95555129f4d10fc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13fd9ddd47741096acfefd664badbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121d8ea1afc546d973b8ded112ab7ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fae83bdeb12ba814b2a4cdbd6afab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbccb2f9e488b52382eb15f1b8f6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed86a655e870a6149107bdf2333ae754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0479fdf112473b3c49b7b87d32c8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20cdbd32eefac52d143f7406957bbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529919214b188cfc4425043fd7314a3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f28d55f5ee1791eef27bef6e3ac92958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150347a96c5e99108c00451f2d6f333559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a216a8c83f62ba956a361987cdabaed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562bb497a214ba24f9f316a6b30cbd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ca161377c63501f4cf72fabdad65462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d2ecd619195118b10d397a5f235ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6da94e0deb554480929e82727d72264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82174f967f28aaac3d41f43d8d725d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81a7658eca81b4c1d557faf58f6c6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf19b32ef5468ae421a236b96556c9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9913febf3b6eab2f701981a1d1ef70d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc6c869c621c6c85abaa392921a0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48706160e764b41ef5da7ec859d54f9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01432dac353aec7dee50d93791334c8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d83c02ebd1d936fe45f9d4352d41872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200094f25eb43ca2a701c137db5bbcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f536458afeccdd64004131d3ff25c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288de629d6fe4879b45ccbe52843d79b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0580574830f4229623d7ef25a3e3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4f54ef379334ad97187112c3d64a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f489a66bea0f0965bfc365e83db4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2be944458f239267805080d5e7b76a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd51453b22608234984ebcb8406dbe380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960c34dd7977408b3263a8a8544594081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821cd5e58907360360c97e79fd5a88082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f76518d3335b0650d66b9607fcfa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a782c92b34d26774d79ffc65e64ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f096086c4c0c94d73c0cc2284947185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659ba279882b2a23605fd8cad62399e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320b949b41e91ad2909106b1524838287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c5f0c0368806f8037d45cb3822cde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056262c712a770a26e66c3df2f521d1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199147f20d3ef130146b8aa7618d33690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f619c4d26616aa3e4ada6c2546802d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91cf6220c26641a3b40dd077bb852992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce860c894729119c4df5ec433cddefcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c924c811342f8fc0f164a73af5f8ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd61189877c76955270d90a75e819e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122037d1e5cea156cc478b674ecb096596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd608a51b56e239db0eef59802f72f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f351d36876e03c5c7a79b2ff8149798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ec7618ea49ea1bbb848fd435eeb9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e4ef0ce07f80e63bc9592b0328b16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58163506dd24f2b3573b9b14262873b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb689f6d716965f93bc1d3e75d5a48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a954a2a5e8a47aa6c6409bbc18f1f9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e756a3468223b378a7e3063e4b084104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a577a2051bd961ad67e4b6113ebae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4312ca9d43abc57426fa5637ab679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8458f09e5438e6625cf9831e26e31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647755d51593a4b6c8dca37e3fe6bed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3035c7b9f53d44c3c9d5f8248c3e077109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32974b9e7b08b7d62bdbd054aaaa0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898510469ea780870fbcdf8bbf7b61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a0a639e0b19e8339431e44a5a4c0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852dc0009aa24be4a121242630f275d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c758cbf9d9886f172ae7ec94325878114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0317ad89148254e1daf4f0c83f6a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384463565357803a24f1a1306a2c3b88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186907d0f3ca02495a25c1e7392f7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353cc2277c3839052d3c9931c68419118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed235c0132be50a56e613a7f9f2a7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c51bd0dac5c53e6df94b4429e5b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b991d433b047d0074b1be742a0360121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1bbeaea1781a921206d1d3532f166122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada337f7922f9dd0be051277775b7d17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e7156d610a49231fe0c9eb7896752124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f7443c13ffae3ea2fdb61bbaf02a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad731061e58455b0f388c46c4b75ddf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba822c378d45de5e7af3639c4915e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbfd7d4f8ae0fabd433cac0457feef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97025ced68e5fd9bdd2ddf4f9951e80b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1ce7ed3b13c221f72d00d2c6f27fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7bc37a1546c1fa9ca47a57759a056131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c2b7c3fa77289c73ea37674cc48b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310cfbcc52caf1c7ac619623a96dd63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4811a097b36e374b944164acc9da24f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2532cb53a705b182f0d38ec1d4b34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99321fb43f309cc38e2b60dbf639130136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c814739ec24c2ecad547389dce46d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e25ed349b81772063da0d56a11e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120379bd3f59557816c002974b8cf1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a0e5d9b6a358d381eeee838a77d63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829cbdbaa0cdcc0651b451c94cfbd5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806231989b74a9a6c17a6df95839b277142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f25163c6d59db700f2fe12c40e91e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb17ab385d47f2544327313033db9d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdac245420d7fc64b534a01ab931699145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf02fe5dd1bb45197b6581770b9aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31665ccc9df212cfe4a582762685c3aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044433c52631471cb6c473183429b7d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ebefa8592e6a5f0bd0a6c8a72e5f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d319648792404f996dabe3978fa5dd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4af99af876c834648a0a60f3dc52a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21efd4199e813a0da1f940ee8706729152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feac48529c5d1e8a9eda396d1b7cfca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e103fdfc9ae616ec100eb4b34cddb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c301bda741d06ccd6959cb13d47de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50bbfc55bb6fa0bc0017771979cb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506d601ca496af9a5af04c14a585fa8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365cd5ede0263119a2419378312ed77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c820a9ceda25e8f9c2ec74bd70d40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79670979ce9fc00854e0ece9b4f5b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e677c9f35aae764676a7efad8e13772161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08587a73d8490c037909a621f11550162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d397c224f56e2068637c172dcc5936163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe98e8fcb43d57137924c720329dab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b72f43a3dfdcc6f62295e0e7e09a79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48972cb61c7cd88328db5fa10e0291c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d45e6621e5f3bee93fdcbf7411305167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69829d0d1a82eeb777a5392892f6ba86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a0ab60c043a54ee2e638796f8c927169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c33ca0ceaf7a0e875b1ee369f2a9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eccf02ce24dd31b44c4d988fad1d0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528f59dd1834092581b32d473645202172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e66099d09108792d767ac7e07294173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5a322c6e49def66682b7a934ba3e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b35392a1ae82c64f91d240af1c91b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40039897f3656c8621b31a890e21f8e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cae91f1136273f94ea398106c3707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437240c88d46631716b7c8cdf0e890e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e92b9b3f7f72abfe3492c06cecf1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c0cf823cc67a0e327eede4167f56b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a3e2fa7ec2fc132eb51423efe8c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0797960b9c93ed6a1542c89b6689d91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957bf4f1ae65c04771bbbffd1f74d37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43548c83aa0bc8b2cd68b141dbd1f6b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ec05348545ae47141806b60968cc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19984fcd3d772061a9634ed05b13a8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344674d5099a7f269dfc9c5ba05e8b4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d65819c5e7fab976d66020069a17c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc6a5a0358b520bff493a2f5a9ea79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b521c29cd7c2de1ab9d7339111843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9f0bdd3f9b40386258a19688e15fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e8118d675796ce5d91e34b18cf3c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c62a7947327d7f2353997cb4114be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ed24861a98b1e89028a1a1ad8ff9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f963ed62a950f45130580d07a4d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e77d6cf8f1b1a8b5fd79134a598e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6e2b18b6b1d31d793a048b9ece3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5276ff10fc9869fae278ba5365a2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed9ea60fbd2ee9355ae978febc5e77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86756fb2c8891242292227fd4f9e9c82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8007aaaf55a3db94641344a0296ff82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2412b5588f567e3417b7d5f26750bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6c7f3332c7667635f789f3f332b58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99427374789b163e0c27380aac6f629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e58af1473a0e6c05aba8f16af12c37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee16025077e11801721534e559d4e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09774fa6a7e7e7cc1e345230ee0ca7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd64e9e7db022651c072f3982a4d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a7f19cce16469fc76af1a817ab06f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1de238d6fddad4ec1e933c80f97cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7301cb8cea55b6a63b596895ead14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2023a6fb12ffefee59a9150c0670a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c2c2f3652de3e6fa69c96702bdee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8ca9ce5b9974cd968b29b39bf4a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc341573711c1748d5070f2576c3b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e110e5e87bd46a9bca10af5fdaf3ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e4cd52b7eaf78adff855ed2f7504217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80009d47e1d62655ef1c6fd0dba5e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554553b48f8f4123232053f8ed339a2219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c17690085c9f847bd7115311db2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dd3f9337e10e9b139f6818dd0b70d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42baf314b8d8b7d53d365d3724cfd813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28173e6b1a8737cd2b5fa7ff86f166eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a79687c4c2da6e714ac8ae2cc5e075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe5e74713282c29e4fac5d3614a9696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325839b37e1aab2525ea7a56cc8f0587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc448d4f72019f77762cb11522f2ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1386e8140b0de5c24c4550abf4e5d9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6338ed6f1b673caf38c2451ad143210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4d3f767bb93d6cc17087c172f296311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3d216ba4e0b0077a8696cba0ae3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69c51ac55bc847df1a2184a8d5ba9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269cdc7c8177efb4564115fe5afe4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f713ac5e6901fe13c002ab8fecffbba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f71d2b6a371690bef4731c579109416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df1e62dc2497d66d9cee55f250fd2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc99caf28d2c4763e43d8b80a8cff318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a952a71b4501ae8cd428fb45808b07319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67544566e612f4a62b58bf3793569d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06adab71bb6b3d1e58b8226a5cb62321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08b086dd0b8f5cb1772a9124a9b63522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f5b2ee3cb3abb19d03feb1326e22223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cbfe52b5d301767a533a637675ef924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadf2a21e34df888c137abca9a309f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671a2f4c546dca9987ed9f8cf2b6da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb92763180e81db771e48e44a4512827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c147a7eceaae105aac29f0528cd0b7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653741b6a887f454d3d78417c5946dab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e655132dc84d3bb086c7ce364c2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c064ecf491ccedd39c0c77b9ab10f8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a62f0d5c86a7b0ac713f6706c7bd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f65ed7e0b4a494e6dfb3bdc74a5d1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b624fd72273f5fac27fe66f126fd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af49855fb6f5c5c37892bb176f443b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967948fda4dee264df9796b69c2605b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026121aaf0ca299c135f42fc07a58d9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f40f152b5eb27744e9ef7737082038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf98fa3f559a0ed46294a128cd03e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888857de1d9b996d4c98c769b8fe68040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b14788b1ba687aefb8c93858916841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575967bbfe41f9004204316f86d5d4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc601caa38375e0cb469a7e0dfd78443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f2b6c41fdc8e2a72feca6ccaf19344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d8a5b2c4a3a7555512014dcc00ca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc3a5e02a41c42216b99b0708ae27146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208dff4a12dc4f97a811e4c32e391a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c88b8d0b096bcf7d74b47a114bef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ac46bf7ced5511e6b5fe9f34670a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bfe75aa6b786242a5ecb413c54ed050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328328d09c8d6be2b22f2e29c928df151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76458e71f3d3cd4013184fc53b980f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc261c8d26a95c97414e07dc4759553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3942bf8eb6611596ef0b3f05af2d5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d4aca399433bc98d8d15d8025bd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef7a43a694f89d02f08b2e740cd73f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b80eb9ce8621f56ce8eeb2062768557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb908c5d2aeb7c3696b678da17c61a4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9404832b6312137112a5cf10b459f4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab103d5fb431607ab6c583239ffd09560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d19dde94e5c80a404584a2b72b94561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707db249707e1420d8523c46525152a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824619d4fd8db23a3ec990ab6cf6c5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644eafba02f1dac9ecbc936320dada464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c6b29748e8666e8ea19125594af0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9779fc1e48f40faf2da5009024a8e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01103f4ca657913c098b0258bccdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d786c4b5d5f57a0d64529619704e8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25136af645807e567b3af02bab2b12a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6970f2c549c711ebdc1c08fb0813d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036224db908eb713b3ccd8c4f34acb5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3866c233102710e24bba7a95b18f6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5a8788f55ca4f864fa10b5aeb436a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b2041712d5ab3a2749a65b091024374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeaeb387c2253a9f1fcbab49cab89375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1deab34b1b0ed3995860715daa80f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b718b00fedcecab7b62fcef780816f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5cb5a18e36da4f4f56013152747af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0da7ff04d6dfd563657e9c912fff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c981a1bfe42242a2c2d618c517ec56380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a833a030be35accd38263b7ccbdb2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c3aa458d41216d2778717759eff782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9facc58314dd43943793d1a89db3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200664009001441ba1fa1358aab2712e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752252456ac333ac597e09960279214585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446ea46ca03ab7f876aea3960163c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c40fef1d0707874ba85d67aa6e7ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e71e49e5372d49c2e9c292adaa3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c3250d228f38358361c3afb44201589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d3be23a7d53511daa3adf429925c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593f04c0647c300a98c95a437759f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ee65fc40a5ab8a738ddb4bfce68192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879353bde67c42b6b69365b01677e86b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469a89df6df9179818c07346c2c64e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c64bb4e5547f02a67630ca11ac2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6969bf66d21b273541baae1f3667c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d59beaaa9f9798f4d625d4bbae6aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50f0b803a91c26be5e9b3280dbb1da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f38b1ae2ddf683cb72f9aa3a14654f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada258c955a282856545c3e4679ca9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f7ea95fe95fdfb1d9e3bf7bff895a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d812c472b491bbb70138ca693774b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ec4be4dc07b0f380693907a09f970103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ea7cc1d914f0cf2dec4d36ae72f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230bd9bf1d4f19ba372838061d0405f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2933221fb86d30ed4c4e71b2646b027106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c230346fa1a1d528a6236e22078d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c3c2e131a43b47f8c929821fcc72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9998cb91aad7350a03ca4b3e1cb4b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee40aafd22dd7d1a90330181d2c0d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a49e610ae26a6ca9cf05dbf3af115111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c4611dbb2d14f7bdda1e433e4d9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252b37fbbf1e9da51b1c6941f11ad0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51139e918ab576b7e45d6fe1eaa0626e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51eb1703469959d1a84dfd40fdbb54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633beecb6ef8bb1c9601f829296fe7f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb664b89866eb012143a54319426b2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2dcde68fe942fd16402e707f57b04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cd6707cbc81ab7b134a246aac04e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b2e5fd14303b3414cf5fe548ae3a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe81c1cd105c6eae3b7013580c6d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f39a81949e18f690fc81dac1c628c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c14f77c2e5e0f5ca813a4f0979e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b352d93652a0cbabcce285d57dcbcd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf17fd963f3d24cbbe568bc9e7f6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb2dc7ff4a13411f3d0b5355cfb8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44e6adc23a5859e94723aa3a33c81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c4ec80f1a3a67ca42937e5ee42d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c17859c2ec4f05f2e0a6e87dc7db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b180e8910e2408af763ea7381604130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee492938c178446a3e0317ca2387f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b657bbc0426cedb5c8093967f39d5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb828246577e25a021989c012f2ffc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b10072c80c7b3f324f76e1ea75f99b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e3bef5a44ddf48ee5571c06489cb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8101524a7aa464d7f9f84f0218a39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0a4a5a0d039bca3125b48c184004137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde59787bbc24b09b6e291b67457cf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7bbcfd29f8171d8c48a6d0dca6bf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41544bf873954b3d0d7aa7bf14683eec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39753e3f55260488ac7b2fa222c77d86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5295218ac88aee85eafc1203ddb22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812770f867460cce4ac37af98e0b4d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc228c5b1e54b5df83cc712f4d5760144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b12cdae71e82f335195df56817ab50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832779fd1152bc0c7be67fe59d0bd5c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529137d972ee3bfb678eed15cf0e899a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71025871c2d9752103e80f4625daa4c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944e4b39249f4e75dda72b2c9f2d96c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c75c70611f0a12befcc95afeedea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f16e85ce8a8b1a61e3a0fa75f7f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6da1c7600d09a92ea5fbe9f2c2462f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1147b2ed28646e0436e1594bd2616b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68921ca0c8d93ffe64ff16619fbd9c97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ea8996c4c2a9893b1ee5d7c13b0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea45375bb7ab9d75d086ab09e799f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658c55d82991222bf97180c87e89846157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f4880ba1501be5fdae4e4267d4c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f9443d6938d9729ebc96190cdf54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781204a0ffc98e2077af6c77d75d5ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67911c09ce779f9484905b6b46e501161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc73146c6d93f65698c3ec33295c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d9fa05a4627cff1bcf94cf383090163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f037b0e3c6c8c6d07c27d66056d1bdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d64b6c3b146f26ff6ac78700c52db9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ae557689148d5ecc68b16643f44cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f688f5fea20b9586b57797d94cb19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0b8713987b10d5a29d8ed6b3f8d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8e624bd4acef1b5f4d2ef45d92fd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9370d1e1c15d7b2ed984d7e048d4d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eabe5ecdafb092c3116fabdff1ff6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ef1630be59b4b1ac47c030b7c116172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159f026fd948897d2b36354d74f9578173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dbc7a095d9418dd1aad8e50773885174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd36cdab94d0d5b53a2fac6d17116b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1246095c3b34338a280b4d73f0da8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22220663e144f904614b73ef664252177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b681342544a0f8df7ccd0851992dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f04545f350b89566aab3eac06215c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50852790c25f94e4147c2a7fd3b36cf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d30d28a1317d5ae3543ed05444e41c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3c50b485148b6c1f3de1b407c1077182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e245f16c5159c9ffecac595bee3aadd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689c207cf2a29e15929a2d916eed66c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229e3d4d2afa2bcfae930ff0ff31f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d979cd9cbb3d9c421d7b42c9638e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589ca8fcb7fbc6fb2762204ebe2e57c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd8fa837c733826c47ec136c87c8de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec92eef2a6491346cd6c9573ab7c7f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642154006ffe6c87d08b75d89c6fb91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524494c0c5522522f8485549a5e69beb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95524a1e251de5842ad3cc352d431012192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccedec4d056318497bfc1706d5eacb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f1f1fd265d23b1997e61e634ba2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba45b2ae6d093fce4c1b7e39d83ad2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccec39a974377c4feaa3ed46c47804196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3f0ba75962e5d5b828c617f6667fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aed93c6324d07ae3a33a4aa4c82e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1c934acdb8dc891346b86f51e10ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1618bc2f765db400db867231357b054200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914b0feb1772d8573cee0804eabc0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4905a1eb4e348a5fdfa6428d0f1c7f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326129543cea8f2b1d9c2f0efe313c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3bffee607bf6872154a75a8a6e8df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e85a526fbd57f6633acd0181abba9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1a2eba9692d5f53b3333d8bf4ef3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86b00f3810477c951c8b6750d00189207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da55df12aa12348a26dcbd4b23c9a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5a09cd38f159e831f35e50819f6a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062a5f1b14ad637bffe20d70605da3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f14a76ff73464a50e0ce261daae2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157c1b403f59442cf15f87da43bcff5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834e159346bebf0299a10145c912210213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d96cf7f23b4cd348cc84575c9b0ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db6bac8f712952a57c8b3434208b57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cbdf98d8bb495b1c5b0961a49a3e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de454e8d8a6825ae5a75a735fe7f6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971385659cd5d09e9f3c6b9085a4e43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa66867c49d11aa9ebdf946fefbac0e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>