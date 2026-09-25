--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0473b84350c46e5b82498f616504c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acddd7375616d1b35ae2938013100b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74417ee8839f37de4e7fab4ce1a304f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da02d184df849582295ba00cdbcbad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb35f7b415519442cdbf753fab86345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9afd9776290cb0f8e67beb4092f1cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123154e2bb110182c1e9bb96d1d9797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d2e67283c03c761801ff43d2615ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c77b8b1dd7fe7617b5a1dabbf292d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ed501c0e5a665fc3ef82a95faafb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fde90e229dff209a1c5fe5031bbb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46ac84596d6aa22eb0a57e1715ae2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fd8ccbbc86ca0c955e40440f175f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59006b122f98d6c4a0c407db92c973414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84072d7d949c3e447d52be3b0631166515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709f3f12bbf3862a00c2ce6171ae8db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f854926339ba6ffd1d3ef9f79679b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c325b2b01012636b2abead439b22918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35aa379fff5386ca6e6da43a997fcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029889ace3aae20b33ee9f83b2307f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc71f627011e7b63b8c50745d5654a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce59a3965537dbd6c0e0e9750f1fe8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0760dd09f48b89fc6345b1c223d737723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75c2e2b0e8e6fc07677313c989dffa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02554ce1080a182fe07d24b3d2a7a4e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e395f5efc56f8f06a5ff32dfaf3cac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4398babc5b200bb4aa812301c240827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df474a156dc999444ab61df4992a8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a5fa6d11f63026ea19143e4d01d6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45747fe0df2bbe7b771f0aa82d44f40730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185b6e79603d8143ba91d6949bb3bce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dae8caf27848f729181881e63ae5b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8588eef4328ecd918275fadbe4d7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d410985d9f21041f466268adf925c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea134ce85ad629f7343023cb9d17cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8005193c3d69ed6e84934587b0bc0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec6a0e150071ad22ec67aa6120a5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbf92c7eb24acb16222aace3c9ba0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08bb68fd938f1bc478874badeba37439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73378e7d8b657bfcea52e7d69c2c717b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677142adab4eb18528a3d36bbc08f07a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b66a29bd7ebde0a208e064d2fe82042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4fe3160f5d6fc473986b3cdbed9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7725f76aa39021e85f67b09af38b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca210c22c51d8ed0732af10b7a0c8e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07914ccf85c6a2b5fcf1d9a7e449f9d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fdc3bdad6c7225972fa2f29dbf19647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66efa081a1d455789bf9cfb486499f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a298510e29dc6f083f3b1a0b46bfd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e26013a03f1a8febf537a7edc33a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8030c06b4edc9239e6970c59e070551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507a7ec4384552abbc4ed41d06b49b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858440fb785a768f84df1b2376529e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9a02fd4cb42577a85d7fa9be4abf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2b7d9ef97c5be44456af6e58db8d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5eb9cff86483950bad2c604ff4d1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64bde8adad514bb8d1e473229557b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951ab4d98be30869ef069b559a880c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff7b2b8c9dcb0f92608f6419a2783a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b1979f75f72d2440daabc3c653bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e61053835ade8341a4f306c5ac454561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b301d517f5b62d70334e36c9b1d4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287aa1a6fa05590f1e5dbd951e32c8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9ca9a2baaeb40a229423b7148a3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226e40aec1b1b59e9a1294df3447d3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada436f60b0bffa01279c345b2effa6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9b6599a402699a08a9afdf82a183067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88af8d7003dc8bb244778d07ad206ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f6a29f4c9c8c4f71d56bba34796ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e103e83a5ab9e53c19c00b2c54d15e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cea2d5ac544810f55393ff54bfde7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf24afe3a5bab1c6694cb6173c88ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37516bcdc7e3fd59c6c8dbcda7fe911773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d51efcfb4f29b5a4e763e78901afd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088baf51e1685cd4b143a37b95f0e00a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3c51377c6aae88d951b4807385f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f9a789154bad2e189d91437b4e80f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fb616e850ef137777a7a4e293eaa678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb349c5071d560f0fc0a17aae3dc50dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ed8cedb56c75bfec6e77c56a39e7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00908e581f13fd7d8c25782301f5ee5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691a30d22e726d0894efeb0e5dd8df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1b20eb70c2f96b1d947c81171a8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b15337ea3dfdc45b96d602306b60584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad0971efeaa405749ca65940edfb3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c001c19afd762120151bf526084cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128fb5610a2a7a83fbd177f9f38e43787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f8fa6eefe9f62c2fe9d607c7db2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68b08d77e272b5c8772f2ec648239f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b44791e8aaed209f29b9b257f2e0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b502706e231eb61271eb27799e19e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f79c1f08ff1549ad72214196fd380492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99fb32d1ea12f63a00a28b3d30dca893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e102a89e9b2e82962e737241486a3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8bb7b32ae0d5c2b81050cd2c491fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4175145bff0e930fd7ebef881a58e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dcb7f67298f2125a11cd8aad1b08997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3226aa03092c62f1d195127f43ea798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2bdb2bab0967e5960453e23e90bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efb61657b9d14a3b44ac753d3ae5d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa348cf2c04963050b9c3923bf5e17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a3a41c994a3cd10c61704a55093f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe350433c0722392fb304942b6c79ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b71f28bc06b839b0946dbebc9d36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50612e49b3ca4cb86ed8ab584c89cb85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d6d1bc6ecd4fa8bac85b78893d1bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbcfa74f4c46e929c151609d8a6fba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714dc0c303c65b4062e2701a4679e54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cddbff5426b259660d041cac116fd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f83406eed29ed2f7c59e3d8616ab4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdd783ad86aaa7fabda3b29f43c711111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba41e514324752ce5f970db36dc87f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00f92190d8d3571e0e84e86f7a6e6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ca1539f42d027d21a6cb84efc49d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8bc7e3a3c1e63be5d7b129c6b7756115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3236794d65c3f2e8b3ed4aa5b3737116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1ddbd7a4a2e477f83f556336c68a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308500e44c4dfde4fbb5900d269516f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121f4f35ed533cbd84b1c3b7cbce00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4cba6fb4ae8912af1910a6b65642b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86466e353c34f018c6da100337349d67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e2b75a87b98f7566fd183c903d0e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9139f8ede1e09ddeeb6bc21ff7e7788123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad181580ed19c21cd8fce37926e68c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234031315364e769c472255dfb1ab7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4466f596716785866b26bc4a24ffd92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b73f4c41b801b06ad67ac9095bcca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630337e87638452c0301ded5b843265b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22467993f3f11d12e3e5e8d5503e496f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986d8baf56b3a16cc07e21a294b5fc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f92bc54b7916a1f295eecfefc21884131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568eb827bcc16b4c7cfd20a431fe518132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c0ea822bc52a05fee48af3b4783ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610e717b141a0099f27ef7e717b4b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8f30c0a0c6e6b3ce5cb7abb40ae7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55add6d97f33027a14eab5a09662fc72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91b59e65b8b02fac6f172ed7eea99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bebdba3e5c50c652e17cb0617ab23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33431486c8785379180c75ee3f2fa568139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482424c04c42d22d1c225b16dda9d0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932e7bd4db20fe59a290b012baeef29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795282b25ebd5d4bc3692fd3868b4e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a434e30acfebb46fa1a824cc88b0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504af6735a3972cbb345e4db2ed592144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca4488fa4a05f68f8ca6c5eb914578145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d679972f8637f5656990f218be16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272747d6edc698da947ebbc736b9928c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f091d4f8f3cd29c517d01f317bab5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d8c075e336b7366f19f20e567eeef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a20fea7a91e614c07493a2c73fe2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceda57380883afb6e144bac4e4eacf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be82e2191a2f338698f6383ea012b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4459102240fdb6647f8da2f2b19ae63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c10eaee53ed94b4d5c13adf0c8f85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb929d4f85c76dc13ecc2a045d9b8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3304d6e480057b701734f74a865cf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f1394be2dbfe0ba95c278b7847b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642a59b79acfd3f3603be21d81d479b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0ed7a79a996447baf0752f91126d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd48f3ace31405ee5e05d651c9d02a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d7c979717e067261a1275c26895d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b372e1a0a86d8061c03a58613b622162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcde4f532ef87984c8920641e4c4385163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c6b0b196450f2ef350ca6d1bec633164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a936b913d375cdc0754b4d8426e2b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ff916e5c08a9b329675ad55df9b9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037acfa46e6399df0637facc7615e02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31dea2494169bfd38a69cf428aea03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac759316051e8c1debc8aa9f826abf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f47df3ff143053656d91625b1a58e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161c082cbc0b31958add4cd5999577b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d947c0df1c0f51f6f4ef1ac416bc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00243849de9b673a40c0529615fdb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153946c1376a8a1089eb2f4bebf73088174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c915aa195671e3e886fb51c1918c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a74d92a678652df3d938ca7978dbd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cface3a2620ae77038f027e0e973d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99a04c7aa362f7ffe3791c15da97e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de72dc5c8e7ba7e553e7a23d56e896179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8368e6f17c39b2fadaba692b48ad8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12878344162de66ed34e8bf2176a020181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae17bc37b52cbe0ab96374baa4dd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c8602b0aafa652b49e4bedc3346b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca619b6303f35750c4ebdfef67256a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39df2f6cfda3d47035f49a7418abca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1784f1ef97c0b607cb21c784fc5be9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d48048cbf62c03427250ee019f540187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21b40a2572ab4d42218264583623d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f192e54b63af72ed9d388c90e2307189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92938d1cd28bce2dd4d48cb4c648fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40f933ab211fa92da301bccd0ef1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83096c01edc1308c48bf330f160b25c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0422db407db010ce47a91ee7c442c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9001af632c02cd6ca2302fb3675ba5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1c2b36266f92b306b133ca8b19872195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea38bc6d259c859ee9abe2938b64d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcb343a718cef701b2ab215cbe6e32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8649d1e5d8abd82e2f23c8bac706198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d40af2df1e5eccfabddd9dd1f552199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205e082ea65c244062dcbe7000893cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed821d056b05e8a662288b75cf236e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bad7dbf3fb91fb17b2c009831eb601202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a081f3056a7028101ccc01bb9b766203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529c07d389d12d778710ffdecaaf1b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a184f494baf5058fa8d12afe1765c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41a7f1b2132c893baad6974ed0d739206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddd51316cdae4e3360a92f3e315030207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3822bd0e95923a5c249c38644e0baef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa411e181f1dfe10ad7208fe595b6ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93961f2feec13e81df3f766e14acd6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50647206a6011f08e399eff850babb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cd71bac3afb2f6313b1fd5f374f3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7fa95da3c524d8a758ea1d801b987213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd19e55e70658102b553370a42ca5ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cbaacca29451ec652384028bd7725215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce6373e68bcedbb9b639b746fe471f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13585302cc2bf1224497072a755344217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f278bfc198c93c9ad21c8bba8dacc6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4480f3357eff7cd14f6b919be934b06219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a98aa3e50bcfc41045a467acdf731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be0a7b1fcbe265f8fea359a63215942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ed5bb7bfdb62e387d00b51b96fe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da617806e0ef6e4f2f0b617a30dff02f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c7bf3bcfdef6180aeb74fe7d05cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7498c9f6749eba5ea0b0493b1c416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c041aab0e2428fc38881940675f88a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123111597d9559f5f2a1430c8fa06e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c9670ff46c159733357ce858481a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260311b54440fd63a68fb37380186f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e1e14366193a9ac56b07077fed0d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3772adb592dddfe5bb64cca58aebe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af33a7576cae808cb509d5b7469fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7690d00073d328131e03a617712cd1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a01dc8df859637fa623364f85eeee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2bc8af6138a611f0bb7cc1148c8de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd59d915b7040f699d9ba4a0b216d3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e51a95b7867f8dc6cda696e725f61218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba6d045702c031d687fc3d4a03beaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6d24e0788acb5f1369c55bfa55f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3dfb3d52ac713733a1a470aa9a0a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b2fec43b24a17ca969121a3d1acb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbb2c518b07d87bf86c987ac314ea123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08374c374e559a0b6fde14b4c6d211fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a5d45621a98f70bd38aa7c7f1d1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c256ede636dc3e76bd0cb41ead4f81126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f94b394bc791832dcd10435be1d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a7f502a86841efed182b75058ab4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7af364481e08faf494ad77aa9fbdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5b3734fcf8b9b32b97fcc9f3ad0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e40d3293b17edf1c218273c93b574831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a406275b61223103ea7195308273a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1314b92401f73bf5984f652dd924d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71769874684166fe1ce8870a7ee9b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6025b39523dbd48ac84d70decf9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb2a67f54273f6b198199e5b90c4fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8657abe055db4a662a8fe3787887cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46793a78d7b6579e1752ec997eab9a8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4ea024cdd71126cb9febd0af16c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042aa1bf91f776d3c6188a932699fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d8cc5d69a44fbbbbdb54c4c4c4c1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678082dd494b75820099b6a2b9bd28ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f1c42becc13919c9793fd0657bcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708809b4cfcc7d2ebfcc7a29a8d25044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2748028fc789de2444416488b7e1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad6cf53363401132d6ed9d8fe31e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a92909af7a74337d1114b060166847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2067c22c895c4d35e171b19877afcb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a94bc468f92b04111cf31981ef3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dbf7d1c831c3b7cd976965ae2a89d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc97547e87a1c3cc34a01c2fb59bd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae91f6b5f55c02f1cc4a152ae210a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71a96f8ed13070bb424ce3251d575f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3c472f964e142b2c12a605ca914c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b961b067ef7cea87951812549197e1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e9e21c46870f21da1aad1f1df7cba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bb5987093d34b4ce566b44fac64d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f7aa74a0f520416b078fe603d9a0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756332f8bdb1a52b4f49dedf854a7f2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61b84d0b9c8c139b58e5a57ee05f9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404628d7122463c585de1990399cf2fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d617d21f99ecd0b1f5209b3b8da662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee054e60e38edf2250d87f5bf4d42f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1383d24cf73f6f2e653400edd757a3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b95a9a209e6769155b5dfcd0d562365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704644201cc991528c24504727ce1f6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275df7d4c78e7d5a8e5d1c15ec2068467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae86db92303b0de3aa73ec7c2e01a0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7b0acff2c53e298c6595a43b5a45769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc0c7ae4a26bf006d46c7e6e7bf82570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2540049213a7ad1d395231d5e573c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f339f51da4a7051ac91036a25c85872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9df4f0095668af564093a0ec519ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33290dbf9b236d873b40c81ea654f3ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e7729a8b2eace12006e322d2cb69975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9937e0b8b497eff527fe7209f988876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ba29ced94da0113379428c669dc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9251165ebfc709d8cb2c7317f383e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d5bdcd5edb1dee4621cd307fb0b9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8f78f9967d3159b7ac535dd40a31180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842440e8d6349502df1711bf4dfd4e8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812170a9d119776d7fc96b1d429724382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611720788ae8a93c86af6a82986f24a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f194fb1e7c93087b37dd4d8c0055984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e07ea44e62db42c10d903743368b9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d240b128e7b558667e10627b8eebe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf98ee6f31f1be6acb2f9fc31a652887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ba93b3818a2585e90eb891ea7cd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746871f29aa5759c466a66392ca2bcfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc7258d44a7e510e5f97158f5f229390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5603796134fde440d3f1e97206b2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8913084b1674a4e80c98c81d3c9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661dfe810fe94dfe68f1cf331bbcd3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd398128943f9c86ad5bedca0034d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7afe699bc605eecc463587a659fed495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e238fe151368b3296d46e8ce06e9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ecf797321312cbdc2efe5302416297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fa80b209d6a4f33fec2025e05a4a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b946714676dde0a9e6400731527a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536af6fc49ef27268a0f2407bc8cd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a4818fab1147303b5d3247d158a0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6630083a982054890434a979f26ce5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16719670213954afbd6f1c35d6decbd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a7a44cd6313c4c8992b4f72bb617104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8341a45ceb3542b09f7a5f2826f8e58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9cfe4ca025a32904d1e9ca41d705a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a999ae3699398572d8d8a0f9bbc8ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c539b2ab5061dbf4141a41623470108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8add0a64b541e8f67f8608e6611ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c338437b3742111632dde0278f97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4728303a83ea49e34409d85863569c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092a036d77c4c21800e07d021d86b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ebe084024800853190c6c6aaac3b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea763d75b104d543d962c2c00f159c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06550f0501e4c34e3c32a65768a97fe5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2cf9ccac8a50a8631d334ea10f6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2759a2247faaec9ffafdf3e1b0a377117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d884fa118e95cc9c9895608e52c47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc826d358ae325b959e702cbf8514f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db50309da891be40782b6c46b88e76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd77255378046a26cf0ca2ae9b795c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a1cd8ad42a5f7fb2e25a5a84da14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d216531bf659758efa5e3b5c13d96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f868c96b395baf6e11d3dd8beb3e5e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2405b71ec8f8823b89050359294040125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc558594b88dcb2fa2a048246d6ffac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb0ed6d6fc4e6c0493660f276c3b8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2db105b97fb2a26aa14da964ca8d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25f34da5e3e6cab8582a96a3823704129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e2e17ace17cd3b94e9bebba255fce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb53ad4e9dee7971c85e9bfb13845131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a6061962bc7f4d512be28db9a4481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cda2c610d058f583cda329fc7f27cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe07bc31f80a0a0243580eb7d5cff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693d4cca0076ffe30884bb8435bca0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eb41eaa4d5f902b4ea747631767e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f71b7feedb506473ddb0957408cb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc2ee779e7a254736c4e1aca7d7d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9981c2e11897c2b3bbc81f1140560139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052eedc2e99d4e2e10eda51c1d8c7e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16dac242c3d85bfaace74484956e97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f2c5f28a952d5cc6a53f25af0bc67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9618d4f7eea0e3af22aa8de7870c67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962267337e87a0d6571831563298f100144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c57159134d30fb42c2880d6f11cab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cd55e16241f2f8f31d2a82601b6dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012fc02649e526d700601a61e87e953147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2231dfe6fdfcb344e49dda9671e670148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf672568a4e643266007b96661e906149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba66be234775bd0b6cbb1068533872150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce87591f9bf51717801e1d2408a423151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb59c461efcbe2351a6f16533cb1fbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538da9097a01cf9f0326efd0a90d0d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b544a97bfc3af7de21c4c5a8e9777d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e913b60727ff742e57c702ec8ce204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ddab2f0c9e84fde0da30d2ab0a17a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc92fa9a6055219dba7bdd71200c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffebc997767d8f34faf5590b8b385a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb7d60c69e0fea95f2b0e45030b981159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4846b2e2285deb309e679f7032fcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155672858deb8b03a2cdd6727970c8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd4f1a27e1cc7524f59bf9ab78eb87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f32d59b84a2b11cecf1eef249d8c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c80753a69d2a8f3f280b3eb45dd96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ecfe179e88a9ccfb144b1f0b4e765165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1e944f7a8bfbe2ab5ae63a651e0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16984b29e50f17481efa95c7af8eafb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f07802ab99291f7c103ea821c290b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a7e2957412e4914fb1fdb44f3d4b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc02218e0c9f9fab4975178c20ea187170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775c8b54db3f9d575aa7234e9854d4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80863b9e805e540a2858ac1e12f894da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784339c6fa3b883882fa6da14d104512173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c362cbad73b7d5bb3193b22ae6c17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e45ecabf70298b46e2fd9dfa18980e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf736c5cac8304abbbef8881bd291dcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee81fca90ff7151b738d069121ab8fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89600816e697a5e00dadb32e2e70a54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d3831087e1a62f5f9b10389de64d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4549d1e2f521bb40ab0e2645123d04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea44f8fd3a472af337882d20f89329b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293a9142aff808ee630394ef8939499182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388aede53519b07f7df2499b1006a1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0c55ef07a68d0c6db1c834e6d89a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79141bd0879fbc518d7fa4514947f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af48978d2538c498f1b3ec4134fd08f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775889b012d73659d128546f48feb85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef47239a3ad79f6c9c15d9525b1158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89859b93092c509b81867dd7e744b83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc48b4e7198a891452ae95b36e0ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e7fb3fb112046efbc7adb4cdbf587191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae557eff256fd786f4b1d81a1f2dd44e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eea7f319a5931f08fca02259aec913193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe084d6a4ba41bf930662e6c76407e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aa60bbdcb59cb0b2a3eba2075109f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95b63eaebaf5ffca05212a457fc750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e9a95711fed2c50a615899e623558197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ce3f90858ed14696ba31c922912ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bc01013952958ab69894983c6140d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf2d22ca3c758ce36272443cfcfb45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c12815b6015dff70ad74d32e5890201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a5d74c3ed0d050110d7a5ed326259202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba4a662b3f63a44d9083467b33c0ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99483b65837e85d8e007c7467c958c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24242462d1d62953ea2237108738a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109091bac9584b4ae5fd60a0c77dc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc3a99b74fb8090e2355fa44b8180207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38c7be351bea36fd0e2848583c0a96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc030f1f18b1954a899b3822d68ad1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb483d42491c7c003f0962292dcd61b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4940b10ef6849988c132387653ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5594c1d2cfaff3933b15391edeb48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd95c965dd451b1f9ca3376cc9594c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27051aad3b1c40a37ed46775329a175214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e40233b6fede9a7190c8c7835aa9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17901945ae38f08698a5f912e6d9ac46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3900abbe640d5962586b1f548746e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c5c326f64fe1a4b4f08e2459d233218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f681e96b0daa3df9733db2ceb3522c0219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>