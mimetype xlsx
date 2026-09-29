--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955d875e567bc87b75abe99a88a47f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe8b55eaff4e95edaa413c03b7a6f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc97d169ceab58d941317530252f01d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d45e8f1c56d286eb807131bc6ee7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e007fc795521613f507bfcee38c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9696978e283845fea511a6e6b75e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbccfaf5448ca4355b2da14bccb0bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef11402be8398d3844cab5e5dbd7d8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf0a99c85f55f946d94024a74f9549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f409994b053432c0b3ec8ad6d7dd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac469e0664cdaba03c6181509f9058ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdf5f77d025470e20a29e8fa4627c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbaed82d03d8410c1a829acb57e98b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4336e412abfbb493e7e542d0c7606fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123523809d92110e51827c55e645af5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8ef02b4065d81c142d5f31a899c6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39596373e0c7d1b26e70d8e8ce49bd0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b59904ab24e68eeae478acf72cc6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514411cdb863d7bdb3781c065b1e2b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c8553c0787f64e992bf7581722d6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf878cb4a433f83589f803febcbeeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee7b1c33022d90ced087eb5721ad322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980d1934e1535bda7f3f60aa387b32b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ec383f7d78e44a77a9fb5858268f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7ff0d780ee1ee1ce5dee75188b51825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af89b91fb0642bdc6d895b4d61b3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e87c7f422e0abd40463ad307c48a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c5b53bfbbbf7df512dcb6a6736e0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2505001d4edd207a8b3de261461c0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f4b804481b124bed0a482d59fe1e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea39b2fd44f8d06185d23f9e0ea607731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3081a6528ea95d66cd8c835072b262e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f10d3a026a91c1950a8354286a5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a475e447ffa76b3b19676d4b0da2b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86954841e6e3a38946cadaa9c23cd49d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0f5e9d430638bd2ec7401648e931c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645bdafaa962e53b44f89a2de8b26ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b54546cd9704689bfb916acdc013d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478dc9f28f99a443ef11935c40b39fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642495cff9be4e76bce7027989d8b1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640811ddea0b2d22f5b412da43aa43241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b69e3cd7828ec83b1637810f3d92642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984a7bc9bc79952fde9e835716fa30a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7219d3f97a37ed4313a1486712e4ddb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156496dcf658607631334531f49f4e5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce572aec4ad3f6470d0bebf60ba5b3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b014a3f4c2db5ea4d57805b0ba20a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b89fdaa1ed568fceddb0d4b483717448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dae919172bccdd3133c7cbec3331049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a8986cc29a5a9ba315ac55cb41e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de82f079d61b5a5c240ac7e4c9fb55d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e697fdf61448d072fc4efd68ce9c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533da1dcfb9ba1296dbedde16e5fa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd92560154b36282b00a94adfa90d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9a90fa5687af98b6aa7b71b31bea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e28622d3e071ff1eeff42812579c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd3aa4b28d92202a17c811cc5f8da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c725841252e9281d089cb32515a4d8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9f81b37f0b4fbd044e99a01cd5f3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d0fdbd2b15989b4ce6cb018d56b3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f751ab57b366c1a091658cd905cf15661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d9ba63ea9f755beeea50622c472f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6657e25956260f1f2d7870b38a639663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310e554831efd6d8b4b813b5e69d53564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36cb8a45a98f1582a65c336bfcacc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb5d02e5d46961d6790f13b7dbdd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5915bfef4555c0ab940386a36980b6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1030f9ae68599d986b189fbe5577db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a59380e22a611b4a18b63940170ded69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591bda624def76ffc21676035450d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08d0366ef118cff4f36c165a8c35671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79ff5574557166dae2c9b2722fbb5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebcb2f6c322e7fc808f7142d86adff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0190ea37f01253728d9d5bce5ae0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc3d1b9a34be2cc0777dab24a05b8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f08872fcb0698647f90b2eda23be076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e6d6b3a4de15e48bf0d614fc935eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc9fab38d883e588a7d41514bb925d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60d6e042d08118ae49187432163c9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec39fd086037fff581292162dbdefa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46460c15304b16fdbd1220030de1206681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414ddaea56ed10188aaa9812c16970a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af741e5da0d61b2220c996506e3e139383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcf05f0d06769678bee22d9d31952684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653a4fa3f32f9ae7bb161ef7c0fb05d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc597c86d87e2a67aedf255b083a5fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de124cb6c5c65c4ccf22ba56a2fbb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bcb77e393e99929e110ec06270b7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536825aed8b31d72ce3e8b087f6f79aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5467a1cf82635d353d5bf238a30fa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aeefe9afffff4f4b7970e58f2969691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f01eead56e45ef87bbcc0d10b393792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3540294e6abd13bc265313e1f47e7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf534df1516a6d4c08db9f99e3a58e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e92846cc8430ab5d88d51e78a005995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7fa60f489d13e3fa1fce35fab05696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16643a1be316312cb65951be51b4f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f74ccd4b9f8a44dce00c9d5f0d42198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75251799a3292a26c209a3abca1ee18a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33910745861bb54490b7e3af65a3c7a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dfe19e255f8d2a076a250e5e16a95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def1adbbd2b516d1553cd173c959b6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd9b8247a8bc1bce9de5cd419cfbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c7f95cc6a20b7ca64be985b88dd5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8363efdeffd26bbce48817a94c22c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14130470e8a47f1d09f20964b62900fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d212088fc89660b2c52c5e2c1c52954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c384d33f6dc79fcc805de2457b833b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795dbe5fd276f2054066d7fddb522a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8451598211fc5f912b828efecadcd92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5868938a2ae417e5c8b166b58b6541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28714dfd718b0886c337543808ff6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182f53fc9c437223cae4a4251f58f0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8bd5aa975bed4ba74f29259e05b00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2927407f3d9f7e5faf49eea43ec7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c4f87aa15faaa082ca0ab1cc48a42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe82a6ef3d3dc4129aa5d98363d9fd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade11f8b9dcd0bd1119bde318392864118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a1ebe6859218d7325411062f4940a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e086392bd16c78dd5146c85e97943120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f8f62506fa5cb7d870742b191b216121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fcde7a562e9085635cec81b3c94f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbc93891794dbf3b345d5034c4fe0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66659299cddff5c77977ba8e1d339ebe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ab605c33e1f7ec4de674f67c33e68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44af620cb495b7388768452d33a6fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f17924a6eeb500aa086b69c2b3aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180270f7296e820264f99553517f574128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0520be9d7ef031a6c8bb1b50f55b04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60f44973e1c1fbf01a784d66995cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4578c3e9781d301573aa379a36339c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56997b58c47fc3df95c7420ad527d8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a351ab0e75acae2d4a10f79b1040bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0361658b9cdec44e70aca342ad3c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41688e8d361323fb55a83d740133d76e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4cb0e66c269cf0bb6bc4aa8ec54e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c044b56c0e7be44f65b00e10167d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a84fcc98f9cdefdee35c6127a42aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0daae1ba0aa2efe6a356a2b470396f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c3a71e7b7a783da58a061c09e087d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e9edeea33cbd18ffe07b9cf2e1181141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097aed2c403d148fd713dff8a8d47d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f4cbfff90e91c555ea1d9be0fe885143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8ecc7e036d669f3c8ea3d398c38e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c3958eda666ac2ac75fea9a3439f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83386db38527443fd947c61d2a839d70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d515924b20d62aeaceb728793660109147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e026e15c814bd202ad24ad134920411148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b938fa2c3987a1ac73a75fea83f514149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac6e70b63a2bd41198e9a88a14a86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca02c366a147ee85d13b32ec14e6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cde33e6b57ec09c3d6ca94e5994524152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e211b78cdbad5cef1e5c615b5c78cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18126a6e191c8513ad985d20b262b5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7be70c2eed37f6f26110577ad17e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8313bbfdb296a7f098d7110cd9b53e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d99bc9cd5896ef5998aa95f227f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac48ba3e3101a78200051171e4bce75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205a403d2a557dd802e5d15c20d6fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8705131efafd19fc326eef838d38c41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eda9eef19e280d5f7d602c4ddd8f77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493137888a61418772419c0ff928327162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b41379ff5344db6d4153b48bafc4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164372949873d60ed00dfa1c4eea520164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25438ef98884a0130191801038adf05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d10c204d6363a046db566e356153c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a97eb5ae216a0944534318ba6442cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948d12e7c56b40187e1e16eabd9d5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a447bb00d2ec0070aa5850150630d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f578cca1901329ffb6bfd99efa4c3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31376d992f967e5b5f96f46ec137ed00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cc61a64c839ccae44eece7cb6fe50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf34cc433d5148039626c553fbc8f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e1be21031f2b2394df8e8df4ac8c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9155773752024d29680e714491c43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd43a6a2cc81b33d3af804631703b09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87216af74e47b67670d93622c98f1e1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67dd4a8df054bf8a25a2ea93809923178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ceaacc5c2dccba5bb7b8d3cd7d4a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88299c90428b9cf91c3bbc9612fb72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f71db8c9cb7c6b275c10441406696181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6d81152c0e4d8d2f451b5fe8adc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd4d30a124c0fb5713da574e27ad9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95877cfad662685422d59e6aa69de247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762ef0d1c5c6d80e3bcf74b898d3d43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216754380e08c4509748424ffe00a4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc175dca0ec8a579475f5b80eb5c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936da4d4b334856254573849bd6b8b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb68cc7efb9d2c411bbb0611d769528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef969aa55cf3bf5262ee4fa5cf227106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d185df538c5592595c1e90afb86edc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635fe19e0fab0e81d54380614423569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d73960b9954127e48ea98912fde4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0125789fbb3e69fa2e4ce726d4bfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b7701490f8860f714cbc45778a7c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245c5df711f2c6aeb7cec4762856f96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b5a12107c07e8ff16e0b0fa83b2c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803757f6e18e842877f081801bcaf5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f757f479784c661167498eb84143199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a514789f466c0127d28069fbd7d6aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02322fb30e9338689a21abfb828c1c6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d402775ca3ba8b5a294b7bffcce09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee3781e71966196fe39a240c085ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532de7c30fa3aa5587ca0be3159f0b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf688208d244abb9941c6b5d5bd16b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3e0ffdb9ea09572c6c471b81cac41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62418f0e2d89fadb6119ade6106573a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91fea2f3616527bdfef1864be7e8c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be054e18e20ea46ae3551eb3bfae423209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d61f6527e5d6a20a6511c1ae90964210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e2818e1ce9ce40f33605f668b398211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a3504109a571a0cd9a3c9d3885389212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc79500101aadee859e805632d5151f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabece91e8489b896d9ad94953196e70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526d031d644d5c6828f9ab400976859215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a28a5bf5b17cc9b23b1f27bb00cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc88fe2183884841e03e98b779ea34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f4c05bd552f4069169be6b3500ba1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae7dd55a51e6a03314e00fa3ed13b4219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1333899d80ae2f2bf11925a49718f371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd26839bef65991b523a4985f69d612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d620bde8db3ac2f0ca41e3ca9243ad83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a88d90cbd30ce3eda3c3d40716a26b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eb6c77744dfd08acce37d8b3e44355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75526bc04aede3297b61546a3b6d9c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f3f7ad9dc67c0f9506a86a5bac20f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69866c8517dbcab9a59f259de9c13aa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca825c4dd12e48893b3f55e3121e28869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d679625065dcb5a3037f8ddd3744ced10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dae1003c87aff44369730b435fc2a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a35c1f4dfc3687a88d263720109112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c15f7377324478889bccbd274029d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8323c61bf33d2e96fc21a76978254414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ddc5137f4909e62aac626e3fa556e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7ca833beb57a97d42127e878974516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca817eaeb014c5bce3e5f405c256b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4338d2fc81b0d1e516495ac9143e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a64c933ceac63e605a2a0da35494119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa81a4613985511d8d6689eb01824d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb7ddb6f25f5d04097e9cad4ec06621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5f403b3fa9fcb64371087be8221d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f3dc09cdfb17e256d981097ac803723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c7e6fac72beaf002e86d91de3fc9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad9bcb49942f64261e8f9df87043525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31771deced2912f93453062d00d22926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ab0a4ea106384dda356149a70928f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb5070db7d57c5c088a8ab28462e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68bce43148be9260e6d2c57970883229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aa17e873a605faa550fb232b5a46230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a93bd89b436c688bd7ce5f0ce5cfe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de6d936c8ab08a947ecfed4720a6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010ed872f2f7456f2cab9ad0eecb47f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b94521b86df590317e101841b6f07a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4a3b2ebd247d429346c5ebe7237fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704943862e68d9bf7a32132f0a68328736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee6218a213a20b6429b9cc228d9d3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a530e27dc861850da2c1056c6a70638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebad231d5100731a5a62547ea353f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c787bb1c43b1d8b7fb78c4abfeac4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b2aa08f45b24be7a84730e37aa4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641db4cfbd04c421bb723093a6ca7cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8004bca4f50b2dab0766d79ac4476c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb930175916a2ab43d7fd096ddf1326144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f9614f94677b8f7d6f3509b498e5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37879105d4169aa535dca6e9daf3eed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c4135f89cc05cb342c8f2e36cf32a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89bbaccc5bd9c7fffc5cc30ae71b3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120dc38939c337cd6cb6a0bb1c6c5d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e00da5468a470fe0c35c284192dc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471ff78b0789f6f3981ee303f317ff251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e128ff811e90d68ce726b67a361fc5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9aee0e7c0b74070191563208675b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f2df90e9ba21fa01a40ce68aa44c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306583d54ff27231f260fa5962f9eaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e584a65281584124bb29f56193edec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ff60fc04d75a110f5ac31a1782ce457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbf596c658dadcc7301b3fc544e8e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b1fa2d3cce49ecf01096c7067b0de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020e7b790a4b78202cfb52660cf92a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67b5c278c54b08958a3e7bd6aaa34461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712f203ee781f209f1de82d472ac8da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8507f6270d7dc285d3ccbea0fac9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f929d8e0f6946b5204539efd656864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40e9a81c110a09b124496a36413aed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e403dba32b69008b595f8ada121866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583a2fc6817eadc58cd2079d2636d2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590b569371eb96b9cf2149f958c722b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c77dde7975873c98aa07951e16ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2e75540a9ff7b4ccf94d6356e87e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4b26d6f3756f87aa11044c0d1662371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95df4788ba3b58f68daef17f5d75f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c90ebcd4db60ac139bd59ea4fd7b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf3b9de01c926650061acfde7ecfb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6294ff29b0c1ba68a5ab140f347e2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488a669cd986950c846df573f2c42d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aba17bb23829c22aafd0894c0c2e6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d165e31efff10af5c60153b2b4a40f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19927169bec75a0c7833c2b3261c9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4336991f85c9f8b4fc5fdc34b42cbfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2ea5cac99f523e0b0d5c47357571b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21ee8bed38ed2d07c5d43dd62c3bf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952df33343ef13489e390edcc733202783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab77c484715790bf51f9e350800edb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285eb9580bf7c86f41c0ab2e5f4702985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e2029089668cc4f9e8d0314b205f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04d1dc29a8b0ee303e7ccc32b7603a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289d77bcf9224ab7d17ea173a6ba0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2945679cd71ef92e5ae34fb6f57b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51022930f6f50c8eb16cb8dd866d1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85dd2740c2aaeef5f624c0d412bd4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ff58083874ac5ebbdbd4ae097498b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f9b0a81c89f4710b456e09c6f6f1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12f266bb7bebd40243971bc7ef4c0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d12006163b2eb5c2dbe134beb1dbf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53dff15fc8d762e681812506a1233b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0120f2e6816ba563f07b7a73bff45897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce1f87eeeb4e9c555cc8096facd2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4478bebebc3772b4274402f1fd78e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef11fe7f5cf660a01e69f8dca01a673100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2016011f94fbd8c54477cd0d99bd48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea17a2b97e426f9eea697549eae86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b4be829751fa4f48bbe0c26b8799103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef3d83b7e1232c5bb2218378e7ac6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2b176d31c791cf0d8d4d8f0256b86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3d3e20eb3475882d8ddafdc1d9351106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627704a55224e864eb04c3780f882ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908102f7633f8726d4e7ae54627e827e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72090fa2ef8b30975bac1885da8c029c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524b1aeb044d0455187caa2de6d7af0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161464cddca7691d4cb4545d534db977111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09233512ff72b46e801d985400784ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9604e88c3327bd02ceb69dda28338b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49bb0509445a8d3ead148c6e649e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e6b76bf88b937fb51e2055525e22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdccde1dbcf3378b1c0a4a4182a30e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71001f905ea769e777be79096f41d6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abefcc509f1aec198ee1dc9220caf9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ae562b67d63e51db962b0286218d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64d1841f10abb5a6a36cd268dbffe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7cae43690592780cfca0a6236adfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd67864cdca3dac232093f927dcab92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a730e14802ac8e0bec6c76020e893c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6b6fd6b7c58d5dd67fba4f4d972e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b51e7b3bd42a69edde914d0ae42d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7715380a3a6ccf14f7a5f7fd54dc2ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b435e1f5c281590db99ababaca55e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca182bd43f1409dc3e6532dcb7b71e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e24da9c55bc4fe4ba888aaa1cc38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0561aeaf9b156c6c95d3dbeaf4db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c083591ddf1ab11077f2e76dbbce39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987715d11b08b10e2995e9372b8e312132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a818ad25ac90c66212a67097b3f4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab69fdb6c1b4d0267791c8bd7ffc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a609c6c71fc5732f8ebb3319d3a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091b81e21f860bb3a38f220e45d52a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c070d44db09132bd8dca58c4b9ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b85eaafc988c5cf05f2d3da42e5a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31b0dbda0885a04f4b545c1bc5abb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82230056cced0c00e9bf162d77a896140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696263dad52ff8c4264d7e534dd9eae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf1006d657840e08ba7f7b49a8ea35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9984c218298826d3b8b3a48975977143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fccd568016e759bb69f7f0ceab666144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a572af8a4eb5b36d4536a40e8d9c2ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7d61c987a4ada5e31be4845ff7f2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a80c8392f7f287792dcb047c2d58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473a1b14e476ffa9aecc01e9e6261c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5356d03f734dd263d79dd5128181ec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f672cefa3a251fede32bb8ad08e00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70cdd45f74981b093319376b8d7163151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d9f9c0c149b3b6ffe87689cbaad4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9fc6b2f1967c1d11dda57a311540153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9619e86e2239324de7cc9c8f5d34a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54822c437b4c19d3c21d47d8066af9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4883c76c903338c5742a01420f4657156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfc7a7318ef9e100dc3da16393ba3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd7fb9ef3c04339274c2f12dc315a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee223de1d5cbd369d262d811f0aa58d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e876c9f44eaca1c18d73984e9db1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba394e1d3edca960806fdb30f9e11b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72436ba7daf1c1fa19b0195b6edd57a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf524c7e4fb741408b3d685e0ccab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803e2abcd02d12bab0814cc95cf0bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c218948c9bcf3d959c2b79808242c23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a3e92cc528b1c0e256bf1a01567f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce61906514e84e7f81e6339f2cc7be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0348f98fe4c8def403e334b7e99769168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c1dde452b9dc152a80620d5a62b59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345566b691914b19038e2060872e14fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867b369509329a2b733bbcb9f14f61a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45030df3312b56e3758f438e829295172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43596238cd99ee7ba6c94fd8bccad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3582026c88d055d578efc52dd043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a752a5b331065f52458915e846040175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa345858dd8f6b5cba50f642e0d8cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b677d03f56e10036004abcd7e97b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54a1d35e4c4ffe051de5b6325c669178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf51f15f0c5572735ed72693a65866179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744654e4709a8b21b56fc8a45cc209f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417cf978598aa9ca4a3ee30fc8178f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e005f6f88803b4aec8fd543f2f8a3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0369cc1fa4bdcf2f84dba51995f99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519577ba456d41eca5df2ca0440a75cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e06fc737db397bde02be77bd032c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab17454b54989c05382795897dc7737186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50518c593eb70c2ef33376f8178f0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092b871b17878727dd987ae0d652a97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c1754cc6b6d7f1dd84c2b463082aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ffef297c09a30a63c3d0826868b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdb07f790e05fbef1ce97292bac9a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d715305a1a95db5a04ee2d581014d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde2e7c7c8012818b9cfbb56a188815193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c845a21a7a4445fdf559cf047b29e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9a9c96d40ae683e785136b98b2e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5b9b6c5b4a3fc9baf4f23038d51f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f488ce85f0cbbf45f6ea7b3793c03e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963be3e6402236db3f6be6c1f05757e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dcb2ca37640066b5859647a66c8af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97726362bdbed374057c57b05a87bdd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad8ed956bf0adb9473e343b484db96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ec9dbd1ae4d39045e9d0301519275202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aa14076dad17ee39ffdb7371ffae3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762ad3f1c90124c85b6eab7862cc4cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de6001f97d0fced8cdf265e9ddf8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d85e61d1c5c3356406bb8136b903206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5736d38fe5219a120d5c3e33795eef8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8958e67ac285b5982c9f5d00de792208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21004292324fc60693765b12710171209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acd3d95784f9b80625da392745d7fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ae28d83387b0877185edc0741ad41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d24b41911a3f8aeb5af88cff5a2393212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624b60091e65b5d5662139c5d688c7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a06bbf3eb843333562b28fa8b9575214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4020eb3c90a0b5fb46ceda6e4eb7f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff925743daa702d67a4342a2f0d47c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d04fbad003208e7fe5b9aaa42463f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db8be5bdfb800d59ef40910f9d966218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413aff172eedfb91a49bc08c41b8e6e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>