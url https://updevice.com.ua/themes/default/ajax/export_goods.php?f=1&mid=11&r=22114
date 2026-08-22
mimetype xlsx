--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae3b28af2d70cb53e2afee0160da61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fa4a892d2700c2b5c0df4d014ad1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfd81777c70fe42c2847aad33612573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fab37941c3a9f0020255a01feda694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c842c791302a1cb3a88a65611d3d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc210a912c8be29be51603fce46ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b57831d7e4ec7d46d4d77121d3fec07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67928963f320a6ced517fecdd697578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef14a71f212b4740c6dc7614c374309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaf5c97a454bdd90d371ac4cffe1c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad62931f1641699b8d075bd3af9da811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb665a95a198954ea53105a1678e6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0dba3954429e0514bfd1d5643146e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4211aa6c77a77ca79ee807ba67dff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ee097e57808a47e3b7226ffd2f5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269d3ff212526beb2e5a2715c54edcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606bbd2bc504fe9e529249edacdc76917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b1054651d1b0f38bf18a3408cc8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3949a34d910b58202f532c1cddb04d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2405dcf0f64026620e6648bd1a10e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc433edeeb7ef9399fabf094ac3965821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261a81e2f2434db84b74d69a46c22822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95429d3d5d93f34ceba70d774cdfebee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68891a6ebd1aa0c4b23bfef7d32e03ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649461617d69b0313437179c31708e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7ddfed9de1929f6de6f93de78f06e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c64ef445c13d1f4e52fa0e59c77427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ccd8c1c9f9e3038d9b4951beedfb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00014bdfc690f110e3ae0f044cda295f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba5a4289808531abe0759f53d0079230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b19a2a4c4b5f1d38abc24459f8064a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7b1dbaa036d18c10a1e25749b63a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cdbd7130e573d9607a7ce522e4ca133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c57f42bf5a65363fb6af1263338bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99378358bc93ae774267ff42e0935f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbaefb1d561c3fa7a91730fc49379e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89bc66c3cd1b5ed4212bb29f552e8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa484b417b183fd5d88035e10659f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd8e0f8a26b130de5f3b8607199b9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6dc03742f92305c9c98e6d728f92040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e688671d7994046219897a680c8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab990cb680f705854c403b337aeea342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f122d1144b6661d20f9ac6ff7f5ad2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167eb651b8a14cca8b3a2c72f2309944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4375f4baee56c6de84f2fb9c2121d5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989f4d03c9f44a1ae5a48b1d5ded08746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bcabb0b328fe03c8d33c8d271380b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5926ef020d02a8b98e2f6225eca09148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f11f9380acb7a4f65a22778cdaa6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762cf2769ce29d6886df7fdb089dc0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bac8ee7e0ebc9d3cc45d53302fd6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557a2c49970c8b3ce5043a34e89b23652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7611096ac12a1388355b27f18aae053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6ba3befbd490514a11eed2b31f49d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc98b82bfd433b720863527a9cee5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f514a22046254a01b75676b2b4ed20056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a18462bc6621cad4b40425f0a67b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f350e7e32e657f0f1274723cf916258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a0c6ea2042f06119df8de96aab3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461fcd9d7a9772b5b0866832212d2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d826e8f3eeab8109268c0eb3499261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd849c574a3677d151820a021afd6eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adcaa979da5d6d42f6f6d218250fa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673cb28d64df3743a0175287f435ef664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e661c3c77721f8a1a554e1f6fac165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9b1d5f2a8fbe6da5ab9b9535f09d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27101ea62fdd1e5bfae85214c4f47167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118e26d04ab8dc61bf45e1ddeae6d6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b68fd109439bafd9383961906e9c6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c83438ecb712bcfecc1c8ffeecd49c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd884b30d6f2cab209e1fdd0b3430f3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee5b02da5e3f67830e19ea251121da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6da2e4453aff85f1d5f131f18ea3c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22af1f20066855c52ec97997d56f1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11949bca1758d3c1e91297c69cd3db575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dbe57b6584d43c38ffda08abb715076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401b4b214e5b369dad40d0c9a5d91b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16465815ea749eaba4aa4aecc376002278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d258d4eecbb90000d76269667d0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea025ded76c1c86fb1cf9b9bd34d77a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5fe5660ad60ec36b5670a167fe6fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd219617590301f29cc2f19031abcc0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a19423801515fb4dd8f7ed34bb92a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d174aec659294178fa33715dad68684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d6ce549ee02553f14d6040e1775ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a30c813f610baeb49c6f519ed6ef186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f498eba01afb50b42ce9f53f5b3aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e072ed6ce7625d0406c54b3ecf2aca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c71b785ba23244dc105d56abdf19789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29772f17487525b96651255cc4c5799b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d6738b70489480b51310a9d7c4e5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4919b6fc373dbca4dccddc79bafff392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d191501371426af6ab024320f489193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557c5f27720638bae5c0a425f18ad1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32bdfff03c503ad9c7af0123982a0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397f75e80302a39262c8a3f3a7f079c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0c5420555cf0690cdb734e489963b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef5c22e9e87de98001d13ab141493898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542d29e6eb1149d70751267e9326a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13b1dd9a913e862bcd405132fe33e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9ffe2e9c5246701b4e71d9471cd49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c4164d0d655f6bf0db1e9abc6e06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa68962ff15d0f41730040f09b3fbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23df0ce327cfc448854fbf6018dc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55efb43be9f65bdf4e4d1d0c20926b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4678869bb4d72b29b81ed10b1eaa4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103a4b13eacf01ebe041bdfd5e2ba0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad75515899a0d4d3f219c15306e2f47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ddf09f795351b1a73a1de922d8520109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae4fe234cde62406f76b51c5eb1013110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac460a53657f3055972846b305738b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774246c79ed0a0266daf0b82520cfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a3eac307ee3a193fb2e88a11af94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f60e912807b6d9f62180bd4ca07a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a90d0f5994342ca096a1a40d42fd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbe811692ecc41edcb89fd79a7d1fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452735d83b13b7d5d6c7f184fb06e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5bad54818f028eeffa229c75b9f07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670509195a1a9b5faac615d2ef3a9dc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d86f29a150ee3559b729b3f21eb3fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedfcfee7e780b187db788e572770b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcc41dbd62f887d1f17e155c957a30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17413a111214dbcca61caf250b9fdd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4549f1da3ede1f4b98cdc8c61e18d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e357ac9e017a4748c79322a7916238125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017f9b3e1433a4afc94edc632853b3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a36d68fd5bbe536a876df5d237822127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34116b579da72295d26fc303cf3aabd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee8f7dfeab5ecbfb88d3d2bcacf9eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec7e928a44b889ca742cc7dd86b21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb79819ba714b96c057ddec6b96531131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbcaef583cdc705dadef5e43f8ef02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e5bc928203b1dc604036bc05f0f3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d237e892a0d3db03429d065a2f47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6a94c59cdccc15422141d6e9887a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837301066550f7378a24cec754200c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97009082b7a895e81eeb1cfa086c233f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090dac8f34514f1e808b9986571d707138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400cb2195230bb48e5cd38807455350139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d702330c9f98097a1a52cc5f44048f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6d699f0cc1f0e992248c98159763d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13f158283f34aae7ec643c11c7e513142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1975988fc92dd5a47f46d819101f58c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d4a7ae8a0070a381dd649826cdfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84498d41698f61784e42fd19f2d3e7a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e3aba4127146e79aab431df977c76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ecc6fc93301382bdd46c5aab01886147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc980f7669bfad64119e8f4dea350148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b19a1f2da83b1f3cd154c08e3005fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248d4c5acd89b28eace0d207647eb1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88780e9f013c8d42b43abfae1ab0c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ef92b407e7a08588678b617e93c5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e49bbe2683c4cd754fd84a499ab8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c5e03fc1a86d6f4bb7847bf98a090154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c9465e0b363c75f1cacc605b47d77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ceac046a7e98f8b09a1d49f9249d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cfa5b7eba15796177c405971027a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb541b84725b71a18433c07c8af0765158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa65e28bf23f2652277ebfd4c78c48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac16fbd82f36fb04627f701e13f870160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524702ec6e66a3d1f273970b06ab13a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87438ed1d17c771e5d4d21fa472024f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b25b7391324bc291b0ec9e958d1f25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72500fd6ab5c0aa6da33d1058ba3b0b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa8082c73bd551266a16a604773bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1f9439c832d6e22f970dea912def8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4040b79fbbbb4476b0f31905ac217167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a181e22331bb258e097ab91dba9fcc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e43717933f5fee64653bd61a57fcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc43e8b2774583bbd8c235a271e297170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba658c594496c3cf00b5eec33bada057171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c80b22ad920ed3c160d25868c0ddd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf11247e417a908a7d1508e95d9123173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d0451c3fa2da9477c1f8cfe72c01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1dca24d3e37f46b67b7e03991372b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e738c8ed345427c70b05c116d3d4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92235d5cef8d6065bb9b5990d10fb38d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d21a95a8c233a4b1d31a1f3603ec7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df28ad4da514574985c7882b865b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5018ec491d2c7c0c6e47ebade60a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c810923e337c168f2c6ff73727f657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85fafb2dfc9051ff4e1cc4368662b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a8116e6516cb8f1050f03bb15809f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e66e77cbc9f2b564fa2f9a7e883b4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6521fb943f8e71dabca1b977f699185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b09ed902ca2eb2b87d98798c15e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c8e6bb1ead50c5d7912635a1186a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc6f9442f378eb87eba3260a7c7feb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b5c9963bd979e221971876f01387a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922645a3b8db07383c94b4f3919190190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d258f52910a192860e1b9e46d701fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ac717f489239a7cd54a68b76228c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1217e48a814534bd54ae8812ba6d04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11cb053fa65454a2a0f28a62b238ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fd3bf72bcfe6777455413bd5226e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af5abccf9025ece5205590773d0f7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc438c43592f585160a9d7ab77b83e8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09939337f062ea9e2003e95e3116cb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf868fe38c896fc2d9a1c8f566a81a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd11da953dbe52319df3023ead15a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a909d492ef6f488c5e3a32f9f752924201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2498ecd59ed82e7d2d3a9babb9368b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500db8be85358837a4b6f2ceb7f596e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68947f9af41008be1d7eb0ac68a2de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8c7776f566d62e02a5bb2cf39ca25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77325a5e3286e5d202db9c5931d6da93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38b1535b71c851a6e10028f8bcffd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f720e8bb2b3e3a0333c372b060a746208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d02219fcaf506812074615304cfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23fbdaf7e06a39b880fefb7cdcd836210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ad454dffacd19f7850a23b1d4856c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f29aba01c48fdaba0260029cea40a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4ca4066410bdd64f358b7f428e838213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9be11373037cb29811cdee5fdf9cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73eea578715c269c949f6c66cf2cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6732d54df5de345393ad21e4030fdd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca46a071f1672b53d145d171ae16a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477082bbfa74006c187c6072867561e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e899444df6c71704c5a166681f665b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7679fbd94169c8747fd39cc8079141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e3e322e3e0b1e7b4bf7543eae2afb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6026f895275fad2cd5a9dbe4f63cf233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70df5e8b2a41e7b666d7f3dbe9e9b174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6c8fd1908f75ced971776d9007eb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3e8ed87e9070f4df62b09be280c796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd58bcf7d842822a1b1455d62705a707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40396a0a7a64412ed133fc8ea987fef78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591a4841f1abbfca322b12c71ec7b729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcea6e5b0bee5c5228fee956ab431b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3524edbb638312afec8c165bd315f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba99f970ccd0ba2bf7b3a6986a01dc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66698aa97848f453138f4b7d4c86a6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d766edbda4b8afbc5b3464bc664eb7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965dba789c6d0772289548f57d3f2a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f39d950672b0567b9da3ada7caa7f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a853aee1e9a5c0bd7a6850faf154a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d625e312199fcab4adbaad8a6eb5c9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5a3a6f0bfc5d95e3fc968e2bbf5e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c65b007d49dd7619f1012d59a3526320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b0ab02120071f00165d9a01c51b9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16b029c2625450af0b29daa55ac9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6073e6a4362d410125fea11fcebe25623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2da0de13a1542e1885e62c01d0e1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06bb686c401c9a53de6ad5fb748a6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84836ba9758c7eb6e164a7588a123f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3b19159b54817a4bad9384293e3f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f64c161007b54194f1bab000f2cc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a87038deb0ae22385f7cc32ed972d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f020695cbd0a68c9bf89e82cfb5fb3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2667c6677c80fe34eac21583367c40931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e063ac5ed5c75b97d2ab69ff4f5b9fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e7be8dcd36de0d684f42e701190133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417b47fdab15070f2f9c2a926c672cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b94e1cab561f4d1a1d05b4a512d2d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad303e1c54695f450e924cf42f73db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d728df9a9cf639812fabedd3b3fe08e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7e6b6d90fa7a3851cf49effe4822038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5f54bdb376981b5d4b8f6543020cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f3cea2e7a6a866a5c9bfdf9d5db5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb427e624dd2396e029a342529c41a7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c174481d9abbb0d6ea0055bccf01842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb85ce921363355ed9d425e1eea5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b115ff9e79ad3cb9e4413ecd6e90644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc644e0e72515fe7fc4190b27d6a4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c105b34789eeda96d7480ea2aedd4f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1c6c853e5cd690027205b0dc4da3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a247e2f7540896ee81530fe2b8a5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571528f43fc82c7674838fbc236f69fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de04cdf38be5bde2696a0aa71f7a9e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981d3c5f0e2cb628e6314d1c3be2f4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a835fcbeff2e63b3fd31345f05bf6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a264a72e55620d8d7e9a4b927ce253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220d0277577fa00c91dc961f6c5af8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8a51f239acab48ed08287977c7dc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357aa84c5da323f5bfe809e4c48de256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74108457a8d68459c5924933eb2de25357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77ddf8d8c9640030b1a77d7f0f7e9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec663f5076da5f1a1125544a9b73d3e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135f7c32426f45023becfd69510241160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d565b5c375db3afbfb7d25794f08e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872e19368fd863d6c450917ae618d0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cac0760f36dfbb6c66541605c05ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c32f071b52f863af9d8d156944c94f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bccfd0cae574660de326fd02cb7de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ec847507afcb8d9c82bd2c5e80ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f37465a9c7fb3798136e9f6ae49ed167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39206c7ab6ffc4e0b7b8978fce2d7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b40f4a4d5f4e08155d3825aad57a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5d05871a407f53fad0142521782f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95522571fcf573bc24ccadf836beea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1474a464d3b1cc8e840da2519b3758d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453fceec01a8cb32f028bbb178e4ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a972e071497b657a0283c21207ff0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60d5383b3c9ac8d2cdb196d7d9334775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a36065220189e498b775eda9f380c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70a5f97431b2476b9ddcf3d9b8703d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145ecca8d87ef768c2cfa5a15ce06b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5599bd35ff912f8c28b2489ff5fbcc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e7b158a29c200e537ba89440b39a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95a5030d6e2599853b0e88de00550281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3853f58ca8d77c6b62934f042e871d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35709be7703d4cb501533d9531c22483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e7c7acf9d6c9a52864963d8be24aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad102c09dbffae9775fab2707b0d0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02f41039fd8e0d7ecff1c37a6c063c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b0c0d4b1b66b85e5097af48182d5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4458b00848fe99dd765293ec3438f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb107e4989a19661a007e5023882cf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ff51d406c13546c70e4ce74bf983790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ba14ae719ba6387657bacbe7bcd9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35945b0bae559cb7e499a7e09e2ed0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac04337c59269f7ce12c6c4194d75e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fff2a53107dff56bdbc383aba2468594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057d2387b5777b9bfa033ae2157233b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15801de8919f58a343eeb4c7a50a7ad696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd9185aa65c6135bc784d001e60a0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b67f682b6916daea6d83fd56df1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a16f2a716457dc0ba87f1c2395a71699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343b5ceede334e1d94a8bfb0d0849f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2583d9d7cefdd6b575b883b31518e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfc94f3f2a9b09748c6ff81f26e162102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b65f4e5a6881a6cd3d660f72b59fd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab24726e24b1b96e123237bd1fe3489104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0484a062200c3a95381bfd3c5cb63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98f0dcda96eb21efd96c1141b51e03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd903a429479fd19e05c397a4bfbe7b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc894bcdb77bd0613883c13903ae2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d66f3b2b543f9031435f926f1fcf58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d219a003fa0a8990176bfca638954f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c40d530e99db2c42479109b3ed3c31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da6e0730e33dbb400459c160a0c68f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449ccec036585ee24be3fb751c2842c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83269c17e28a22a1ccdaa8b64625d197114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263447a01b3dda018887e1fe2ecb5ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a86ea15ae14bbe39c4c76f852de17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434596ee0200c1f2d0f7ceeb1bb870fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6af3e142d52c3b475abfaf5baec3e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1845b98c78fd9e91b27efc182b7b3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd34aa5c9c4103e4ac1c4866f58de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9fd2338dc756bd30319998f8ff79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069a32e43e7d3ac568eff602cc93bfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305d52e8d4fa1b7fabc5dac3fb3eda3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4e1edb76f308c4409da5c40458a9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9ed6e7344da4b8bb73bbea865add8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa6271d19ac48437aaecc3afaa33b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5167899ca9a97d2cd08757338d11c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfefdf9737e5a93214dc0306186d51a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5ea825d9f5484555a0f87e88c689129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41761d16213fc257f975ccdc1c1a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9ad2f7e30de8ff6fdb0fefea08d18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778b95686e660019d2c66cbf55a3dc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27aa34afb065db081975780c7c9ac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecebae38433c26827b1c462206449c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534120c8e65eb44e67a5a2ab73d86be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee00aca937b98a35a994d56a4e06b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686329f22baeef9fd4159c6c5235c89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8495b61b74d370853fc55f51b45ac1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a044ed7af6b81c4ffbe6ba1cf9115e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b87b984473638eb55db9ba7819b14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062ee0332ff8a1862d5adcfdeb034ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8d9771cca9f227ec1e9f54f5cd32a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3262573a9e5b83a5644e7e33a4ef6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f60be45be0042ff90bb00ec7db25ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294033821dda1500619f30dea0828883145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98f479082323238f4975b4d31ecc3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debda502f1327275be6d63f9e34adc1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90f3f2fca3685ac6b2cf510081ebd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae742e7b476b04ef9665d09206eba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b3e4d2af79d865c3388a2bcffe2d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318a8448469c8290028723ee521547151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fffd72af0ecdd9e8cb3582bf6ccaf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380dbd4493cb39dec7603d3c073c0c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb497162f775f91fa2ffc65c7b53c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b818f0be19af85d20abd736b644de09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ba2af5f36b14cae18a208274cc37a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aced67c8d1a1b267e1d6479f044875157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a819ab6577eb2d8e3d4c608df1a5e82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9fe27114823b0b4462985f1407034159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6a93d0951c3d983417c85a8fa428f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22400724d2904851d4ed0c228c6d8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d443b93ba3d5f499e9d736ed8cd11d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e9f1da0392990a7c984539134ec2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb795ce2bb605e202c6a641dbce14f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f43fa7439207e63b9c3a94ecff5f17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302759ce9db57a952bd41defaeadbd84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7df24ca6231f46c4c6801a6281fe3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fcfbf6d7645eddb75120e127306b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a7ab8a60a1f79b468974b1af2d31e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70d636b0f7bfd88571e3e830aea7b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04210bcfc86889de39e094d3b51a5899171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25d773dcfaba3335abfb974ad41a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e506dc40513832e357961159fe45f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08108e7b4dcdc407bea0fd5bb9e5b6f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a3f8f03d7bb7aaa5b0e6dbd5540ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b53c432fff72e5077a5f5fa4e590b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc019455c8f61509311318152bbf33fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf4761c16973983e22e002aaca12c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d86a21fe64fcfa11561624ad381c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f99654464a68c3fcfc4ab5bfcaf8f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acbc3547058064e227ded4c74328df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a53b535e090a96984e33a2ef1143a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa844a034110679efba3df95b007b30c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87c3801c457ccde7d4f7b377dad93a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30f8cea398b7a55d9242f832712474185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10b2e68b1ec89754d9a13abda855cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9646208ac21dce5cdbc7c912e7abad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a1e8dc54fe532f22afc88ea030a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad5ed083dd876fd71b554df12bb592189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08160e5a55acf99e547884a5a987d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f219e0b1510034ae33a08cea8dc0fa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c63c71dca9fdb55be706ce86bb11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed309f5497b4b64999544031a16fc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d636c2d2014e5e74e3a19a62fa01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8fa93406b103cce157e385fe3640d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d65668f43122062677e1a48ea1f8ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976497aae1e493ff63dec06a4ded3cb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b0c478c3f516500bc445fb58e69de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a06dfc3276103b82a1716cf189ec4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5f7edde4f5dda098ee2c7686b61c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ae4aa8d20d301accd5481ba371c27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f7cbe008bd05814d3ab6a89d1f381202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c915aaf3bfea6ca81ee502e6f8873203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb2b11e7d4333fb144328bbbe66367204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7b92c31393ae1dcc0d03b9c387a6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977f7496cb513567e8e0135a86438bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef775b22a82e085a71059148bd61e18b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11969a8677dbd636fdea2d804c8d0979208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34b97c9123b40354f923b043c7286209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72083ed53dfdaf5367eff4b5a404a20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e0cdfee13f52d63ed04c56c945917211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941be0270cf721a57e550813edf9ade212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b7c31e21579621b28b0fcf6524e5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4f628f4a6671c55f7d9abf86c1fe5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ec0d4692f0592697f2758ad15e130215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fff96fe655827f55f279009ee4095216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024d3b2b087294d3c8987e914894c69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53402c6621e2cb5829d7192b1cb41d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6de743dd4eef8902d96f832f1e0127219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>