--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583961e671d3666b7f7063064622f4bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1833ab975c883a9d23cd759879bcb0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e3698e8d5043ab74c14a39c4f6da43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6020aa6a78e9cbafc6ab25403bdd614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8687dd41bdb4d69d24afa686204011f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f9fcb2b53e439e6a1ac36fcdc29d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42be35840625396ecd14e6a1537755f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78967340fb1265a916b61e6ba6481618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea2170575631a207749c32929eb1f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3b3e68bab915d2e3347f0a46a196310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dda9b15213c1cd55d7e4ffdf630b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229408c20209005ab5eaf9c84b656ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eadc8c0a7d48b9df8cf84ebc463e2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03d6d55b2a01dd100cd579f75baf8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ed865814f60a1a4918bd4d463fb9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087958bec3b4ffdf278c91e54aad93a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f69445b3c0c3659ae1290f6599891817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc6f97f1e591c12c9274d568f8fb5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f57fa7b56d72bb429eacccacfb5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab4dc56c59d780dd1e61ac58ed452920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7747e7f1d180d86a127faf78ec855ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aacf39dea5eae1e0a71e82f32941022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdba841351a397531657f39471422d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6330d62afec87e94b984ad2c71ad324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16de6e91e32eee0935831adef571a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6589bc2c9366d8d252be078f434bfcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f3eb3f433e512f3568e4ad1c4f74027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfe7b93cd50e407b0eae0aa47e4b8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1131fafdde5470d7524a21579e0db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621026444e2f338304cd502557fc12e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d0ef7dc2fb415b268c8da432046231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d309e513657250e16da68047504990e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717faba82cae92831a12aab4ded6e78233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9c1e965803fd8e98ce7b2690b3fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a0ce876db4ce6e55aef02037a10035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ff85114607fa37277d814cea58ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f407cccc166be4213ba0b9cf30a0f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec9f832ce97b8ce5aeae53f0ee7dca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1df3d5d9273e00a3d0b04b9781f85f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6864f271e1108453ec23a5bac63c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9661d2b682df19018b6b02cd02d5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfcc5a05336486c5f98bce9ad433aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafa2e56f39615768e7f658a21e661a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf66ec5fdb9065a26be38cc124d0a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa6f8591b99ec8a6ff3bdf1b4017145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba58809ef873bcd162f69f6f025eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869405e57b2aa9ff16a406072ee7d27747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4d5830dfe22e04c159a4c8579a8e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e489a677051a6f14a29c89af251949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcfa88f43c02553400cecbc57a718f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99314e189b03cac14796316b1e374dc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999ad7a677d961652d06a40bf1115852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae45ced8ca30e4599a812b312ea47a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0fd8bbd0cc60a63597fe32709b8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f42eed59c06b9900199fe70d9991255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8948b37424ea9817ea0a02100c424356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86998acd6b93cdf9c1faf1d151ff2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd35983f2dfe6f157f2dc56aed48e8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c2e59770704861eab0e477e9f9a6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f6b205cbbe1e6ed270a01221ed3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ca5670eb849ec1873bc1a86661fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5ccbb1d1ab7b2604e82a954704c6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7362eca6b3d703e4a6a0798fedeca563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86109c4d11c3a6b954d52b90a05935ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56294b69f5b79f7be59bb2d14ed2c3e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea60ba775b3ed8dec6bc688f704381966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96726773a91c4b2b9f5b3f2631135ace67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a764d06be07b842980502f302e0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa462eda52c18fa4c482720f60d0277569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8387d08dbaca83cf74c055630ba1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2345f230e17c3dba13ce6ec629bba6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80220768104ab49ac62017c4695ee49372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573313e859b17765cdc1ad57a42060473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1051183307a7baebb3859541c5d715174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27877aaef11fb54b1424e78b9eb0633375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b418e391528ca08e38794d1d18e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8324c6a997689433d028ba873e317577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c6260e6a81b94b97effe8a5ac034a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9674bfe25bef31c7fc0ae1f54d24b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9333efb471cf2b55dc16d268639e9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887e37b5fa934e3fca77019c1f7dff881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4128dc29b215af2e9b2fd56918eee7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16befa03d50dc0fb50dcdc02a3fb8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bd18af1891582db566e4428362e1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed87cdd6df2c66cb215d93f5bccefc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d80abb719ea7bf8c59e849299486186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdcc94274319f407b92529187be8bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243bd238eaad997a76f8b4ab43023e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03910eb1fbce4a72f97ed4824931a67489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc5ef49dad98910479213e75e33ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fc1bd41b09f743571541eedd147ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d4787e9b76172c5bb7c777e49ba392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81964acddeab1430f9d8de0aa55b9b7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a817a0fe6684c909e061eb6be045e6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097ba8a79b0d6b60e0d3836dde4f0c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509465363714ba7946595d0a8d11107396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ac5f5fdaf8d1e234be4a02dab828a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51503d16b228b5a4b6b3915e4f556398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f81809c701752c3e6f49aece9bb3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059afafa9c05827349772aae046dc5e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4803138c0bf2b59e984e81c3ded2b99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc962928e925394245064be6f0d09c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54afcaeeb9810869dd7bd3d8bdac97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267448d7e0d9f4cc60ee045f437b2a7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7ef95ac7e709424d229ee5be7ea9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef930dec6debcaabe5b42b08c0ec38e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0cdc28fb4da4973e2d698a0a14044107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefbfec4829073e414f468e810684b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bccf7bbd1a0b11e83f1b7838b0675109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74142834dd1d500592e72650d5d784110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a5d03835c3e56a3779696c00fe611111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276631c4c4f2489d8de3986660a85562112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dc26508e5e0543713a7e1a0908f5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ff9ab80c102bbbe29ee08c6177172114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc44b289338c342635f6f91012880d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44193fdef46db056a64c898b9fe50024116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81058e1271a7aae97c0e10d5567fe092117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971516d5916d4f9afea6ad22fb6d4a88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec38fa4b43b440353dd2e73ab7db462119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115af1691e53ed9622374fd66e7d3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb8616d46c1ae075680e7d2522dad1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71a20f4d24e6ddfc64b64f515040ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6855614a5dceba93c3f749f3295df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa54949ff50eb127773be9728509a95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b31cb261c3f00bbb335f5939f8e37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea02967bd35f14d1a046506ffea24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae9dbdea1cf49d7d895563b996bb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45e30c9ca15e4f3814c77cba306b9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8427f2da71abcff4361fa54a3ccb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f118c79805b308aa018153d85d8b5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c5a91a4fe05bdc81f17a79d55e19f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d4d159550e8f57471a1efd078135132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72a909a21aa4f606e931ef1e7ab8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1fbbc10684e82670d733cd26445b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4f1adf53480ca3b011b1db7be878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d9aa759371560882a245d0c0caa5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41326049f9b7e94b3d5d8fe09ac7e7f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa966ce0b089a6d7c541d72e4fc1e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8889e667dd746be422052759f3040cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881126bce1176ff68575757249017e7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77615417ab7333b5d0ea2d9d85853ddf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f50e946262572d4798342ee32f9ba2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a395be76928ac8e49e7c9b0b9103143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5d841b856a6a33379e083945dcd55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73140b080e4d7eb543a5958bd7626447145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff23a03ed067ec8b1b972c3560ca0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d0a1f61b3b105dbcef5671ba239a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604c787c0baf65782f208c596df66c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db93da17c6cceb59311694fc54e946149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc661a899f5f49cdbc28754447540959150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a832ef63f1f27bbfce6c0e6a752e30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa438bee310dde161eff003690eb2a20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959077a6ab328cfe45b1093872446ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9023a7b3b0573ab855f36e59a6fd680154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0fda10f54711b2a3feaa2e8f784e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c4f97614fb23a8cc274d7afd9e5e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa60016cf0d1de8d9fb1617fca9398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affb34754cb01e8f5b95bd7eab541b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105fa1944150d0fc29d58215b6eb268159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634beaa10bf8e300fa5e6d1398e4d10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c682f0407684e3346917ea398a1a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d4cbe331bdcf0bbc4c55ca5e240a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cbcc00debdea0f7b7207e65a2738b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50c4f8491d54e39eec8615390f470164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70146d9d68f1f48e504d2b507fbe76f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bc250530a61d3f7a8f7f9da4d0b29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1603f26beb7c0f6bdf4bda68aefc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564d7e74611c1e758bb9a54b6219632168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f310c5b717d5af5a46e09acdeee3e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8e4f39177236a9e2be516d2fdf32a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24562b1b9ac6fa4107d00f9c1902eba8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8286a7624a3440f93424be51eaa4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc0a0f55a481f5950abcdee3b1caa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fefe488e841f536990cdae8d2d2f7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa2ff8d0e82eec1b2bb4d65f64486175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d0880d0cae12cf7ad892cf090a42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af963057586d9f1deb9d47af92d06ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141f3cbc975754fb46dc9cb63329136178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d39a6e23b41ef0e2df7da305838aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245793edfe7f632221e66b90bc05d32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9004a1546f1e7613007779e8d1492181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a309df28ef6a19787f03a17e656ca2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68867cfee0756afb2c3f465ed028d9de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9c2efb465fc2cbc863fe5a79b680184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c948b5fc55ac0e384eb8ba7fc8099d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6554acdf4da40124cfd755e056a1cdc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cdf5b595e2d1ad9c79bdb0a8fe554187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191684a3ca0893f56a5de8dbc0d3c44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56257ec7ce1c20d38d1c4f3382db2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e77ff805a9c28e5560e7e1f95cec1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2820ab4349d659a2c6687088b2e32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6e1ee478baa59d77a15f81115205f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e016e4fc5fa995c0600769866a958a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333473faeda4af79fe86256bd3da6efa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7be0d51d8277eb4d175c7471062a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c66e1cc9dbe7873cf7301b4ca231196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb80dd1e117148b7bcb44a8b922f3c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e35ba017ad859acbab210353bde3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4b2d7e14fa17fbfa46ccd4f8c9134199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2ddd04ae56c50e013402250c7954200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded363fd56a520e2122693776627a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80fef3c7f81ada0284cb520b049b51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6542b75cc8c1ab80d29eafe81646650203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff69a8db2ef57d634e873d64def7b31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bf3d31884449ef060fc62bda5f57d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82d9e9d863655a9155b7fd398503a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db431804a16c7776d8148e9aecbcc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d32e69819539d18933cbe387a102208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c07c0bd1edcccab18354ebfc9955209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05766742f4b1830933bec553d62ff4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e249701d126b1e767097fa06a72916211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d1f0487b6e77317cebee654844ecf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0a2f1f2d65071d3bc716288ec94be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4417f68a05469426f73c54fdbb0b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54807a4fd07444cbf47d41a988b3495c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941142d4aeed1e905430a9d3669eb49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c372754cbd8f06f62efa6a2e50fa1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756ad00fa03971794a3202c224e23d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c87b137840e170b8d88111d7f4274e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57e175db491f6552843a67ab261ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150969cce8d6b8f8c3f87b9536ce9b7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502e7b7b1546ab4230e9700706faf1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5595f1a4e6bc5d111c35c92ae5ff6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9dbd446c372f02ff0ca86e102645b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23acf4d3f65e752a4127fe6819e46236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e962e7ccfdb49b4e39bd2add71eb6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf9feb632809727ec3983be23d0748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f71878bbb74d5635816cb7db174d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7be031a4c337c4a5bfbb973e464a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86db949c5322460bb2671163fb014f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be991f81e0b7b0b59e275c40577b7a1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c58c93fcea42c73f9ddd5c397a1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5b6bef19b5f99212340240f95722914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730c2f422a8ec78c321ad32b6808aeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f23cd5960e063d5062abfee06758916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ef7e0ea80f86d3fe6636889fe38717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b450d4f65f92b74ea7db39fac92689c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17590152cf92833deeb32ff415c9557a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774b161439e14daf920574b4675b79220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64241dce15f2d74e35788409695d61d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381af68d5879c45fb803c118d8986ca322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73587520f7bf63fe0594ebbfe69d22223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460930fe20789b5f90ff77212c045c3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dadb2493f04d28505ae0ab9668100925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a8af8c3778098aebe6ea86a1eb3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b137bf81b069ed4a6ffea1c8bf1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9956dcb163c1e87b39081f16eda58028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821be6aef6795211a02ece393d77a2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6640bb4e02be4662b6fab313dbdb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc84ab5bc0b1aa035be4bc57b31ad931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fdb1a3d0c30f4021e83111263960632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0e765cd5119dcf7df5aa7b017762033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99efafe6969e82da77f57bc40d5c2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669dac5fb8e91292c51af0c6e33316d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c1daab4b1b10d2a7e9808699781b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ebb420afb66117764d62b3c89a76337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9419f5f85919ef0fbf9bb02cb66e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508971f6e0203cef4a8f7fb30331dda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e9b22d0b0cc0866bcda363a74929d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0059a04504405336babb1c8c4fb5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d262d02208932117f0338cf7cd066f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0473d39a59ec42351d8f4a09c3750a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3ec2836cfc0ec20d904dc61e847b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5735b48774dd20e78c9d6a1fd45dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9584567ae1796db807eac9babc8995f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795f422a13f0fb6829e87ce9e5f23b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5dbe7fffa5146003662f024c6163d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57717304890767a58570c5b1ead01bb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be03054fcb1fd63af6275a4678dd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dbbe48f9bf5edb3529119f841a80751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba69de6926a0dfec985926cea1b8bdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969652325635353fe0464921fcc45f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c3f2c610fc4e11390e562b7fe59e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525e357ebb56897e9036b7ad487f3ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a17e6c46e171cf3a45b9bebd1ae1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3246ec6a4e414cc67d79775167d85457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb1b0a6682a63aea511c09bc65828c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabaf55dc465764e156e6f4f1d82e7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f65896fe643a334bd690ec7dc4d2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98a621e50b21bf9627ec79e7709bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffd834d42c859fcee603d4dc5131f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45864229244e2907ba78774d9b70458c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ecf379c589094acc1383ad0c2002e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5c513da2141bb11c413dee08f23665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617de6fd43d0fd7b06225ad7789987966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57557441e9999bc8006af791df097e5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29418709991a2ee5b9e79728fc2bdd3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91620c375a59639b7cb9df47b2da6c6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2d32b8b467abe39b0b16b54bf9a6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25341fa0a4ef914f01ebaa80d5d9eacc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6982a83b26490f937e90aef279cf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac7346811cbda14b238044aef03fc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcba53f2d7fb69148b03ca7295cd6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45bec52b6b93dff63efb3f9acd6c1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31409bd7e88234cde85c77ca922813976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a39b4b66ad67c181b50debbd939e7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f3aa9ee569ca67a2808fb6d2513b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd653588af64c44407afbeace962764679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350db1562fe6b4ac42c900dd48b4c83c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c91de1ae45771f88c09e42f9da02b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed9113beb5dbd6d44956e25f59d50082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c61453e62f2b2720fd95d18eb1494d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00fb24f2d2e96435baff9610d26fda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3f06709b488466b810678312f5fdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432771ccb29e0fde0ba43dc248680dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1630025000893ad3d70cd9c7e32ee3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdc777f6d66654bc2dea7dc26cc1bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ce09adcd555f658d4d91f8e3614cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf3db7e684a591b89a75921fda4b3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95b0dd894c9c515913716c824d6f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be04d4e8373b99927db12974b14c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f2a294a471b1e6c3e893815c152693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2580ed26ce4854538b5adfbdd65c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f193ea1edadd253f0b12d18ef57e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b3356a09f8ec0afe915374481e5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14facfd88c72731353e86b3248c7c18b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231143146c804e2eb1bd8cdd32c65c7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599da8c06e5074dfbcb61fac0d2e8cbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bb15f5f64df422b1f2e20d024fd18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cf4aab793fa91ef5945bf0962318b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600712944be589b6d9463b720db157102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76032e60c96f35669d2aefc8212d6c6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99645db1b97c88b600296232c7038a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a7c476b726e0aacebdebffcad4a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ebce7f8d1f371f5a4badf933c0062106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62badf5ff4886aed6271fe9ad539d8f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9be6448fee7a70ad7db2b05510313108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd6aadec639d6be96ae18c6c223b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9f038ca885d42d7bc3f64c1f31148110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b249855b35f013b3e4639cc46a49d13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea624951478ea398f5a95b81d7d2815d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927f175f7af0e7f4febbb0a0f1f36eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e03eba0cf975579756335a23e88f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21315abca60138ccb886040b34e8e98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f0f4b5eb4aa9069c4ef3fdf89dcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb7017576e946f7d0b56b8de14e4e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff577348a3216d17ac571c161585e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b206974dc8f5e5aa9a13aed3aa70f76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa893163a9b7d71ca2a526cf37fe97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971b5101a3eea644b779419151ea8c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a379fee297fa387669cd656ce79d22e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87bf4d99e0f97b623eca1e5a9a1470123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd806c3ef67d456454a59e8e6bfa316124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c75ea82713b2908a68fc21c5bf9d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f83f52b92fd0034da54eb99482157d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1f763bc933a2b5c77381e2f9fdd88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b02ae680e503f46b7cf515bd4e272128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a7fa73ac44524e382b7d663938da5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed17ad37a6f5a2060bf0223786ccaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ea0c420ac95a66953a476fdfeb1c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fceed0d7aae563359ba8da385c495132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d07e93db76e8b0594bc4d1552be0cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839186c3dfd36b6f455e26b1e8531f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031732383f76b70b0af81ee41bb2bfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74249d3f5ee274ee945005e3d334abef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfb7ac83009e43abe877cd0626425e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3501a2b03c157a7103b3bdee5282efa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1483e277c95dc39c3c39cb26cd2fed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dd3c05da0680c293b1874ce54aeed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7119fe6dda1d874bbe3ac56e64019141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96d39264743c8b80505b973c022934142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1242294783b8e5014b123cb386ce29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6184c812971f3dee432fd5c306f748144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faaa563e685599bb289a44d6b55247145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277fd8f6e30d5a534f694ec8f22cbbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08022cd492833f9e5a14a2eac742f5b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86218a471c922fd8438280bdf8d48a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a4a71f791140dfd04ac94cb87413149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910c70672385eb4275116ba5bbdc235150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b1cfbfd77fadb2a572fffbde520d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2c8de94895b26df53380a2f05cfbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c03e531ccc171f433a2e432d2d89e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba036fa2505139d8c5667d2d9934c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3405640102ca3a41557fc64ee805bc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e61c2b67341bfb44c098708204db9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fb440d392488342e4f13c320d124f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ec90f9a69b58f1b0f12a0eb597f99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf0c04c36a67253e9be05827400ce3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b1ceca2825d0d03a9056668560bc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d8d862f67cf20b9dada26a3c4c09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e39cf10d5593c8303a28c5135b82f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033f31325cac035009dffba637cf90c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c810d0f80f6c2363ed7962430cebf42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20ced873ceafd9f0c117ca4bf3839165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306479830732850e0f6d4671d149b2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2a227bd9dc7902ef13c261eb2b764167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc992c7ccb7c15d6442d600c1c3b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef392e585fb6c96da31fa29785fe9cf5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19110cf996a82f4abd397c879f2b7699170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25564c6db1fc7c02ef1be3f960df129d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfdc28ddf86964b8d0cf1682e66c00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769cd10a0867064c6d3be025e92491173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e94967f121bc52f72036d33598807174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ed04a0f3407d9da90bb2fbf0cb9b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd9ea8b924bc460b412c35e1027d09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a23c25836a560438348e54b7c6253c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd6e389fefd48d16f39a8e886de10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379061764a0764e82bb7156d47055381179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714687fbcead0e4922e2b9f73e19db7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be681b453fa6681810019cb3595b47f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799d4f4039ff610f040a92a3fbf5c3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d562e0198c29810c6b5b31437aa8b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bea6cf720010532652556517efa25f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee66fcdb2fa995f790a309ca2298aef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6483490364750317736c43251aea5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd311a74cb8ae523dad14ab04d7b4d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef1f5d9888f924176666e61cf3a273188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503083881ba88de9b75e6250001abda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c50580ba03f4e329973f6cdaa6ccf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4947d0935ec5dae34d4fd57938b8c92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5e21147bf058a52079169dadd26b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b621bad9b4052f18d86b8a6a043264193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03248621339a1587b7feea7a9e11c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c12436bf40f5e9f0968c610fe5ebe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a1edaf8bdd39b770555c3364a99f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4513a7c2fe7ad2ab2647e8edfe9b12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce3707ad78bd7260eb9c48c4b655b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426f55a14617e4a97f32cff95fd6f6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e2f342dc637f0341430fba4b18017200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20e0a1501c78b2c8fc217ca6b604f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c86f55c65094e1fccabbcfe1a38dd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5a4e540f2d011776bd22240148690203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b474c375f15b3d4db0ff051fb430c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae1338d730e3e1aa42bdc6d95a93f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20022f3a0e6affb31f40b771e4575f14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd8ba4054d00955efd47f63c032f2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2bf35c5dc297cd85b01522f25db63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb822dbf2f53f4cd67343965dd8693209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62f28a8f867013c1722d7f601cf9df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269ee7882d863895900745c76fd011d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a2f241940977ea7cb80a6e5ceb71f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d695fc80e3d5b5bf239295e52c7d2a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2406d4d04bf76fe6cffc1c209126a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f76361896661bba42e4d06c923de5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c304302aaecef6738f7bc0c29f6cfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e54b3a43ec9ac6e23c6d7c058173217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7bef1d9e9479be6ba1f8ed8045669218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa94be54089cd909117711aaff2a1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>