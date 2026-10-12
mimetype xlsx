--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673c4c3ca8229d9fedfcaf782723d7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a7955d867cf64ccf9005c8e8108842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445efb5282a5a4c1f2eff5296c5a6263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df0f53787275a7fd128f87ef842ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264893807a931faa6fd355c7f3f75b545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4ed9ef73f344250a98db5fbc0dcee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14712d2fdb14dabce35343a08452357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d3e3a7255703e11e795853b59a8b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa60dabdcbe04715a6184e08bc28f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ec0e32556fbdf60c35a3c6a26146010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633a824e516494a25ee20651ab046e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3829607f9c9d28eb09a416d89315812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35447c56ce8169bbe909150add3c0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e293c5df10ba3f3de4d39ffcfff3de114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729b17d21c1429ba45a470ad012c8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a2d407118db5688d7f2bdbb85e24116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c278491dbdc2eea2b9404584d1cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2a2d70f88cd1929e066fa8eed02c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1db849f0cb3eb6eeb45f4eb424aa0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf4098b13e45879f759d8112c8947320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce490358feab75b04159201a9f1bfc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231d1d3c78d468c08bfcbf8a3a96b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10c5e8d253de88ad55a3052193040023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d28709c5bf3d2e95ad565f846447024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89583a0f989284abcf4f01cf34343a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b778b0735f3a8166ada0e0ed07de826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff1c51fed26c159fc08b4e96246dc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e69fba0b468ea3db072775f74886028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78d992d134e413a100d293bb7081f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac866c88793a89eb006a0c21028b8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ade313c83f3bd8d56222e7f0936ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eff2e9e719e0f2f6e4c047519697132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce778d0f407a161d2e8f3ce7bc06e12333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa101cadc46a14d6b2f4242f5ef4de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844904c69ac1ca0aa00983b6e3989c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df89e4dcde6595272b22c4778c2476636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ff9ffeea203afb96feb5d337810837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4444b28bce413ed63f199fe95f6b0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e2a814cdb009fee4d24c39e3e497739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ca9d6322f13de2252428329a091540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a9910ead229eaba4f258c6be87ad941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bfe47a7b73dce2348d50e9eacb66a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7de92636b76b0bcd1e75b1f14e73ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1156259b8aa68744e381e69c377c53b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d88b504732122a504472d9468bde8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c37b840215744c09c6b39aafb9b5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ad057cbfa852f9d9aa8e3550de0c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ee11c8918229b1d196227685228748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427326716e6c9ce4aeb15515e8d2f6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ee138c1aaced366c756c7b7bebd1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf751986e9dd6164c2e6188cfb3b9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2bf6e6bf74522e8ba7bb4aabb9f0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8495b77fb218aaacf216d4b1a45917553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6bcd45f49f0df6b673c6b282cb4c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc466ca797c0aa6b66066f5605079b3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce572eef976674b82e8172fab145a8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945d239c2379f6f10815e8eab2c269b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7989c1c9765e97036f9e3ffeac98ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb77970808bdb5b997cb242c442cac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d55f32a11d67c5222e5338604ea0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5efececdf66392ebd7003bcfe319061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec988adccedce55b7c8345b48c43dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6572100f426e5533627be80f9091cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78b9b1b0a9f4a0d8bd26c2a75881764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f2ed8e0f0cb1c001d055d35d1326165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75cda122c47f391aecd2f09a255f0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097ab46beae98a4ba02330f62597c3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e137ae097e0da55999274d54a130e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405622d1f54e0e455368430b314eb7b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db11792d1eeb82d6775b994b5b56070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b94fbad73ac58abceb40946788bff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce93c217d73153b3534348bbd5064772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce03d31fed03e8762d36b0ce8600b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda4ba3b13c90a45d48dd7ff4ab8eb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ef21e4f10ad76c0c58b4a608143df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469b57ae3a31d49b27aa56c80c188ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c1146b51f2f820f0ac87f42146f6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f09da81b4f7a901d92f363e8901978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104b1362272d05cd63374ed28dd104479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb37436a5fdc8efdcc6df928c3b4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c64111f7342b85475ea0e2d11d6d4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e181ecc9f36aa1e42c18107d69e6bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6456fa9c1f326c80e7be09ddf70f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2b4ad7d97da9385d3dd1de162330584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1089fcd3625e6ad5fd9af2bb52318885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bf697ae63f5af2c1c5e11ac6b7a3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e7e2b1af968388127f67cdf3f8e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020813f0aeacc072afe817cf790526988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c7b97369c53116a3a9c764dc92a5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9237d92bd62f6ef8fc4d314ed3636b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd893e2704d20efe2c7b8e5454ec1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e040bbf161523a23e09f59c77618f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f92b949b171896d5c8a209c7a626293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b16311a2fdbdbfcaf9ca57f9e8aab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232d274484354f5edae4e9bba46bfe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d043929d12a00c86efaddfe8ec0d0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae403ca56b376ad0482832a8caf8b59997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3838a3dd09a1f3dfdd15f7122781198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657362c2f77606b3f2879705a38c66f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33989bcf42f20621640d08261e46100100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9883640127b9d1c0706b33d80037850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d09cdf8c6a778c7455a514ecde4ab0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131acdbf5fef655a948ce0d97add02e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28aa793ae68e2f258e096a0e229014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e40ac5e4b3504425ea5d76df1160d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f166f3580a77b4faac43b7f40f7f7c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd257b0605ce8644c62af8f9e026d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36d70432c456841d5f3630d25a5d82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892353412083fd96db3018fc5b14ab3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06009662f3ee53282390da6a965fa38a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cacbb328c2e68e0c87ac74eb1c684c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a4a707fb8cb685b270f8dd31616c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0268aa623a8046cc7cd806c59333d8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4bb7cab03156b53c3872da02994f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26f9bc569654e553f411c268ecaa58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103d7c7b245941711beadd1fad44070116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8574dce7fc7097a6e64310c39d24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfd8260a7903ce7624b64d08904e7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699be92bcb36fd660b30a3b18cf3eae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde0e8f9c26382187d9132f1535d1fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d23c2d240b0930f9665e2b60dfe69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13349ece23917d24a25aa7285bf99ba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf9a445d36780bdc6307549075ee73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a82d06e021fef5f02ab8cf4fc56465124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b90300e5647a97909279b9fee291125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52647cba4879502570310e5247de461126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b58e26a2dfbb4900d95286266b67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058322f052685bdb3e7d5f0963625ac9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4174a1b2d77084716bdff018713ccc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06c150a8773a0f9afa5bacbc54466130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a0ef96124a2664d0cef2b5c9a07ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0998fd40669dc6e96835dfd1324d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b7fce781f4486ba225e6a37935f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa2a3be074c9c590e42cc5cff3f5d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88dfcd502cb4923f561ccbb85bd1ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93a1b23c510de3db71de15534d181e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae129804dfd005b2f1396eaaf2241137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f986942b253065ba9143a4e6f32d34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9eb1f7c54c6c68695bd70613397b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038223f45c95ad408cbf0402cc1cd01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f479beaa86673dc3fa1f72df890a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce31c6e19f7b9d8bedc25eabdf510d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f75adf2eda6e9b3b887a8c7f6e43d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7948e6ba22ca7a05c2cfd3d2d1408144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835913a8764da29c1765b1b7e07537145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0625b1596a0ffa03633f148f1afd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75a88c13f3587d83173f70bd128a49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6218f020d2887ee0b2167048536d79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db7b6295c186a6c79c95a9e98b7cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28416d898617866eeb9276e728a99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d598eaf25ee47af726c05c81eb0f59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1077cae032584dbaf463d29641c7396152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1add3d5c4370a0609680cbeb4b7b83a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1659127c21b4f3fd8d86f2f0a8c201a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6958ce8d95a71e52223d1b2230af11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c92a59012074689560496efc5c5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787b731e353f136065c76c72e3aafc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb6c6b324a676930f78a7cbb955cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec24e784e72025c66f9375bfe55e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a5f4bd92b89978a1bc0ed53844976160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509962f7eb6c291541bde6e200af8c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530f9acbd3cb7d8a600f17670ef0a0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c2a643e12f0d054b8953ecd563aae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e4f4cda3e6e967f47f36aecc3911b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e573385de7e70fc36214ddec60bf99f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e34ef6baef6ff5ce508140758109f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f104feb8b7c50709596640f466a9ad9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c163b6f38de49a03fd17143bc07f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920a872ab1bf4d35c709d2c8e32116f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e15a60b87da054f546708b7b6d84a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c8b185fc1fe9a17d3f56933e6117e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f85520c172787c8dbd6db1b6000e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a39dea0535fc1a2a8943b43a7f7bcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274cbf69b6b445a3de23b932fb4995174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b81c39469979dd8653f56442f5ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621db99f443dbf893fa24341a38d64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d60ed5881b2aac5614820caf2315b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b233be0b722510bd8cc51289064d08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0262ca3ee9c957c9bf89ca430a12951179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8850bf2d07e1a17eb87cb06bda8be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ddf221f410ae4bb20221f74a0351181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4d5aba7af8fe2dbe0cc0e549f464182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8453c3032bfbe9b785f48341b22e01a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef4d2ed2cca2aed3dd0ae7fd94e86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ca4a19f509f66a5fbf2c71eb97d1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a10486077e0d1a83663ac0f2df22d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d1df2f3aa336d2769056e82c55be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece5a4f9edd6c8b669257a89485ce31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9a9bbfed1fbc8f63af2a69307c03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9725673e1fab5d5c7530e38c78c5b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b588be108278e9e20f064dff000fcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f096b5738a66cecaa6386dd16cee3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff20dbd53cb1393a8fbcbd51f8e299e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f218af15d34d81b221d582b1c87dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6d0578c0e9fe1bd38dd756c0d46f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776ae68203cb584a782eb24d7a47f11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378adcc21e69246de40a45245a0dc0bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06460d2084f197c8c68182a8f04835fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433155a396fa54e599dc269e1045876199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a611da1e2e29db191a0ce72665d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434a1df9479e7a3861ad50f184da694201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af65f73f6c420265212622c0986c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0b4100e8d24fc7b6caef1b7d563c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083c6e3bd3c18ce922a1c6d98183956204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53f983a01c2dad302343d2a37e622a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3c5c8bf77e3d1fe99a83c036ec5e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b941fc4319417dc034d6a0c377e5c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f893493c2959868c0f15672262eb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7ef3442fab9d0c51ec37bd4a392c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c57e0720dcf9044c4c7853a1442ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786c90b66e311839837b4632ebc0ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc6621c8c92afcf93bb1efeeb726e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5715f13d00dc6139c63464411e40a41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055f327b0a01c705e6a4627bf2686f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb419d5b77ea231f8f4ba5a6ce723721215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c63d76af43fe6bed13b1b86cf46cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df2b0bfdad5a551645f41ac7ce2f70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8de51d2e6402a4991d3357bdaa100218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7df54a19651eb717401210f2680fd219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825e4c421f3fbd98a1fda8973661541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe82d41c2b2b2bac2dc1c58ee640022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be038a8a4328885d82d90098ef5b049e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d345003f7e59c5a7ec81cda519012744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeff1f70eb95d80c1a18511e9ce2d5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f8cf3046c2aad30e28b4aa9156506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c72704dc33dbd925921bb64ca5bd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381a4a522d51811621e0e3679e449738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671354ea697499caa19af861b49b8289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60263ea5d10927316897d3221fc98b5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50839446caadee9e95b4fb24478ef2ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893e1f300e1797d0080aa3170cebec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e4d673b4b2e1285999716cbf0d43613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6011018f189c37423c9b60b7cf56f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb719a4243abe21e84c2d872573aa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71610a09f0082c44274a078284404ca216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c637186e0280ee766b5e7c3c72b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e979228599d45e1c611949772e599618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f517a15dafe09fb358b6b7aaedfb8fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c50c201d8415490c515fc9ef17a0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1615d91901d474adf8bbe1931c621a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e781a24511ca3ac12cd62d23b3dae322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bbcb7aaa265c402766712db35932f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569e3c7e2b66078571379e617dfe31824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44011abb3de818d8b22d4563b6c7a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc41db3ff059993675ba948db4ef71826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3c528d3341270c60727a01a712f9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd48539a7f2eb1767f6023b2135a52728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1439e510741b728662d97c5857d9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5907fc09bc7b9282dd19408fc035f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a0035b85c12fd3769a38f6060bd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec393923520929b31eee4ba731619432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde56aa639dc35adaadbba6e054581633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca7e1fc3dd9d29822dcea1d2d955e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df55daba57f31deef8084216b87571735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d92f781344713e6bbde9032ab18b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be53c5e3a73afb2fa0730e8fb4de6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221d6089ff79c684539ef9ab2513c7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd3cd08139c53720be44ff06863db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec74a101af3144d0d8af3eab8d010940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea011c49a678857e669d94d8c8f93d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e06128a6b44593d120d1fb624773442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d674efad2ed9bd8c51797de90c51aff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70666331d71f6373a13dd6a6c4e59dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d76a5e334c344de1e6df0eefdce0e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c13fcc9272ec3c63097508605a28546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b336128597480a9ef4b02d8585b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3ad37956f5e4fdbc42696ec30cce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002819e29a867f8f977aadc69084eeab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733d96e917a630833d0ad18e3531dc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ef069e4f5ae7d4ba80abd9a6cab6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47a2e4d0c13e7e14b08fc8380957d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfb5ae896c22e1791d14433ed33c7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527f05cc73a2b57b2c824893ebe1f0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4bcf47feee1e5bf0f2f7466989e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb00b698a6bf98178c310309e570b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a114bd78ecb974d118b1fe3f256d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f0429ada92d1b683ed4a801077b7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5c44d9fbbd7b7e89908916b5ce4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35b8dbb366e1185b50ffa9266777f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e1fca790c9e3991745d5d8b0c5a7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665b699dff91fb389fc57609e74aa2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327ff5ab3d332cfbc8769fa8f4739763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a4a2d751eac8396f5df6096a13ec864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb582dba91f39d8d06ba05b2eda75a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a34ff5a9199e19e698e17d5b58ed966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b91f6de041dd2c0ce01e2d7eebd0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef8c16e19a7b87934bd010b8ca402368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ee851be6fc3ce7a43b33a69337db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cf0fc659050472988a3c4810d656f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c288aa00e96dbc87497be9d76dfb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4bbc5027bbea049bc271e9681457372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11ec223d56ba4eec4a0e884c98b72973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ca0ef26fae9276db34edf72d244174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5eed49849a740d30cfed56d0c74aca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e962b198f58627f819aee1285a7d0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e327bad65ab769a67adb7b794e8c8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9a2101f61e7248a80cdf234fd218e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013cfae7edb9bf8c98153d4b33eef4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6660721345fca62d7a169bb26e7318980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000642f3ea05853a8af2a501ff4c68f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f67963330a3eaced6b4b08e14c14e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d37ac5ef9929d3a3852b485e3d0b5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae5478cd3f3ec4c35a840251a6645a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57f192bcb0d5b28dc56439bd0995b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e27544b0ed301c3d39970984738df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850a260c7c64289c492256769c39ac087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf2ab38c1d67e8f7dae68b19e1a20d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bda9393001c9539252c192bd70ad4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed7b3fbbee9bd73a1ca43d3128d6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3da11f4f2f7bfb958d12abe8592b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde7f901d6f7e6ff29229d4d97e7d2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24064954bb0658f9caf6f059b3e3642493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68afbb755a4472553cd68b6624552f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc54837cc888cb70b39cab4c14bd0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139842125c82bb8eec46a12a4124a1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c2eb8998e74e91735d2bb7a9853aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742305fb224caa2c90cc8323141cab0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13659fb473a1985c2c9668e64b03065a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6443187b854f2c54f772e595e81d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe07ad2f5d21bf53aa8b9c881161ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb3b4418d5e87ca9de1532e85eb095102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c60c7fdec4f4b2ce7676728bc484af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c46e100fde432dac1469fddbea5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0e4ebe2b34a2ceea26a2a1d26ec3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef6d7a9d7651029465f86a023c8aea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff2819b131719dfdf714deac3080dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a90c18d6d3e25f71b1c62d5e6e236108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278c354c448a50e3c35cde853d95795109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe374348b73ef4574e7edbf854831c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28083297d85f8ed8996eb75913eae640111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea444fdf839740189a3da6cae771098112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f03ab20d6250dc39ae7569741067113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5b5f3094bae87cee0413020e801bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf4cec837a9ed591866d56d26bd790115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb49a36efeb2aa7c992dcd2bb39f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe69bfe66085ec5eed6ebfd1f1286a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d87ca6d202b799b8a302035ed2f0f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e29f268075baae28c96cb193e37bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bf5a001e28423025099b208cb0ba1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdc90c22559dfacf0f7b43b313669c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f22ea10b2fb594b67920e1717ae5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b02a6123e67343c42fef6813ebdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc63b53bae0d863041d0b5a3cc046124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7322d5649da0df9e4c854def69894125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd8ed803aafd3b5a8abaa0d318b7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4583a3ffb29d3d7094fbf48c28688127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b0d50596d72d9f00e025603547777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94f76c1348a9d5f9ff66bc470c93b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10172390172f4f3d2f7b0f5be2bb430a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4384a275bf725c858bffde61ccd991131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e355f9488e14ac58a5de674e4d9cef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e92ac5b781d42394b19433e53892e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0546b4acea21e803a735b705bd54657134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708709a53481b3fd59dafbb35e5ea5fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83ceba1530d4c8f1cb5dd7aa4f1f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaacbcb1e59ea84c4d231b9cc4caf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ce5309d2eda5ad011d5b562751d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffdff689530ae3951fdb999c0b4001139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caeb8528cc49d8bc88494ab01c0bc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057442bb7afac6e902b7f67e425e824d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317474bfd5ec44a334e9d1a82a2a08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e1fbceb60deae8d58246340ec4e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeedd84333220ed8340ff16e137c9a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d6153be501b848bcf50128b58950145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c585e97f8b5524e4766e72e923b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59099d9d5448ed6ef2573226e04a8e64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa843a462ea2bfb2e0e45713a96abab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee42ad1ee2d1251b541929ba2b607149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf7e7e6a7b5e2e63f18b3fcfb5bf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e29ada4d0442223c51f43e976d1127151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41cece8f8af3a76cdc7ed080b79bdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184613b2cf85c11226f1d386f2b5c09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c67c9e1c6d1b96d32a61c4a85264a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b18d45db742d7a5523b7b950b6a119155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d382d35fb022ee184ca21470fc9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4373f92878dc5277576842c55d366e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00702808ae0f3637bde40040bd0ed3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a6ba3441542d97323ba8b5ad915bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfce8ff900bcb73fb20ab41aa8900c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89506d6b6effb5c63446bf622e8e20fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde818e0bd2fcafd8dc367e9af9d021162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab6769a698f4aadb8014e89c055c6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a60b511a0ae4722021685b5de451ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7f0f324fe3be89ec7ce897751dec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa390b9d8a6a7c43aab809a2eb5d191a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d92336c67227f125b549186a4806167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613616778fafb93b21da14c8961920168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7875441c2dd99fabca3487acc1094f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03275321adcbd39737183488602a25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee13453eb3b67b89592073a57e91099171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccabe27eab463731ea5661a6b6f262172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3b341cf354f7f86eeaeb402eda91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86298a05619dacf6c980682eafb95df3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e841dfb3b1c1fc3116af07a8ac5dd91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec03ab4e7963028a7a9018b5c1b8dae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e2b3fd3f3445f8e3d93d10ec9d38e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b3a62cd12863e4f38de8a0758cf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd52c4810e443442409264a858a6626179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdc5443e055273dd093ebb65a1307f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35950c9e4d03fcc77fd4b7ce7c574181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdd9b52ffb933c21f84eb8fc3df232182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca86e3cb0a77c6da577b04025dcccbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2427d107f4ca29a6178761d5189b65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5ad9acb99e089d3d9753b1e8b589185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1501ee23f7b81a99c61864e696b634186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180aec1c2846b5f3f19a75a888d368187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5c652b61ee433f6c2c31a639397a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c4cf33755fa946bf152840cedff11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9fb14f4b3d70016ef84100231e46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd356c1bda40b83ef6afa56e1d045f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006b91d564d77bd388371325563e39d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f219ba88fc869608c0e220e3aab58f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1e43170d650d0693f91f542fd1dc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff74cf73210c483b170582e7f2c3d1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec34a8ec662caf123ac9432140b002196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3a0d6b38900da1f8909612aec9075197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b1dede15a5e4f3e62b21df87347d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd41e31eae32ecad33e288b3221756199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf271879f6baa9c8d387ba70a6769c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63c559f36a03421688d1aba20c8b2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7116d82cf74019e405a72b6828c45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac9d3475a9520bfd639858bc313fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07260bfc834c4b8b3139c97680cbfe59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c09c7a19322cd75762a619d5f0ea9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ef7bc75aab09be58490950a0a55c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87e93ab98f2ef4d99f59c7724f846207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40b7e9ad74112358923b7a03237c76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98005e052a3c7083c234d111a818624209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ac7901f87aac4b2211f0a3d25998210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cdca5c529ab84faa2ab864094161f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba2bb93ee4fae7e9d1e2e7806402b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d144bd053f6c1344949601f886d39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c6daf48c3774772745e020ce6124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a7436ecf5639cfc12f42acc74dc1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31401d74df3103df42de1ca8845708bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc9876cf6faffc519f8bd1b01aff68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed4c3677a7097c818ebb5860397061218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaa7346811c03cbde6eec1d4547c65219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>