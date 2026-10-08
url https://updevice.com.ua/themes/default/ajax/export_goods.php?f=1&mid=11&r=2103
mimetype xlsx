--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef8281dcda6e17a1bfb7cad4305801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8d7372866c88711d08d1bb532fc602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785774b8653daf30ae83f0435efe9f4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76cfe3f14cba20d97e68f6a4b32fe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff10a971af484da175a3c97e45e7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb637ef07029a02cb4b8fe397396e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef873de849108a2ec1ea70dc1dd95d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faec70ca6b4d7dbb4d35515938ad2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3bf024a177aaf5597361b7fb774079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6184067272ab16c928a9e821f300d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44810826ea75ad6b29c8aaec56b60e6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983128dcb4d8fe685bfefc938ddd734112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faf15dbc9917127226098485a2868613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d976d75e29410aa17131549b08da614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad72c372daa0bb290f699552f6cf9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb57d4d7d0499951e3c369290f9657516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415436a43740143526f904f7e7a60cf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa142437a2fec516126f5446582a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a93de8005c85599ac7fd8521716f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c2639a905654cb7d61813adb0ea5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeec905b1300b995b946d161ef645f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0888d2002f8f8cefe5ee0650106c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c7ea2357dcfed810cb1453828e28023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e40e02c11e62412f984a2e413eb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f031aeb46533c10d835149206a3a0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a540b9a7d55106e194d6c71119c4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b65f94a3964815de717880b26e66b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c009abd3dac143f6fa657cdd69fb0ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000c73d20f2ff918758361b55e502b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c927c7f75f8d0d0b6414204cb893a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279bdb3768f3ccade8c11fb6cf798e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67331d50eb54f9ee0af53e9f4a10b3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f4313fe89976f68d862b8abba3eec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ee62ed9073752dff54431723611f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc340eed0d46c18ccc5cc0d8fc572f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e68a654c3144edad8af18f419e5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb03c3feef6c8617fcc9b6c769f9b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d3b82be51e9eb68ce5e59971c6b2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf393cf74d2c6851ac400bbfa1d7e7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17621773b46d76b7b5d0098fc0ba92a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f3f19b61237968b5ae978775bb0a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e5b760e68f52689ea0f81e844292042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1fdfdaca8c8bf9fc72da61fd1362443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285183c501874df45da61c10e36b192244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e64edd2f313d4a10bf8856ee9541845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf8901622762333cdb902f168709646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29836dc2d4f66e048e49cb547769d24747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879813fe5c389f0412d0258e0addee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f692377837fb1987b12eb4fbe70a0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c2a15053d8d7289cc64c3b31162a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361e5fc61b390c4b3500b15c21bb48051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb31f71fd33a65f2e45c482c5497ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa9c6824ac7c99f0fc7bbb0b298c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d1759c458ae7ba7fcc40fd557488e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ffa601e86e155565f1395b56ce39655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732732194ebe301cac463b02645a8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741fba6e2706e5acf0bd2b8d67cc7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c25c0bf9432ca57c240c1b841d11458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7965873652b54d2822366209cc203e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3546ed69e2d6da287e3c1db33ebc1d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2e7a96c96384ecf1ad4c11d5811f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac882ba7e0bf92fc8bc7dd6a004acbb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370ddd60d3a32d430db383009ee6e4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b318d37d006439b674f3fe7ce34db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af803523eb78dd7528abcd3b6758f6bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd21d1617b86fbf67fa08c4b0fb5b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561f8cd04fd1821ecf0a97a6514710267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117387589ebfc198777f0f61591857168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f248a47020f752bf01756b4085ca4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d706994d81c0d849f51e77ead6917770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f100b8ec6f6035a908bc723f7f22f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151b3e529b2f12c82c58b95523f77e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b51efb3495f03346b1a1aa75fc98d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02402823fec9bdb259d52890ab55ff074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b2880e4ca905cab2302ed8abfa7b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337228e3945f282f004ee83c784abf3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ef5aa6178010bc65a7d5e975fd1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feb37af27a81ec0de90c7a89deb3fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f3c69b2f59e198fe30442ff7b2cc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e090c10858fd0e6b5b9a00e1b3a20880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b0b004d62ebbef13d23daf79359981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51473d1bd9ce1bff17a3c9487f7df3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702953e8d81c0784681a855f371d7bd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497bf7819c2441bb6890cb2c180e35684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d4611e1692478108cbf3ad5faf7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708568e332c74ad1a018771e81dac4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb90fc5f8b0b4fdf0a12facc3e18c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bcdb6955a6fa20d4f3609318ee49088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556c8a16b17220035b91f17d11ee42489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db31b43ed0900f5343dfea30c41ed5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a977a09ac15dca2dbc22dc3d25d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e7a707ec60cadf5c8caae39c5976892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b745434d7520de17f456eb5d199e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5182a0ff282dfa5e46fd092639e0fbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124daa40141d5bebb2094e939266c0de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35377f762768a21d7f2e0d2f81a78cf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dde1947860e148f361e18dd854e0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee606ffdcef58dafff418f9d897936898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bbc039affc9b8e08faf672512696699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1355cc3a40206b166f749e09092d8a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2c4ceb9c9663c5aae32cc30807353101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d06ff739b0edfe13fc88645067ea3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b4bfb619d89894a126dc21ebacc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78127830caa26a38362bae86c74c53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b355536b315918e7f34487629393105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b4e4c0dc5cfa698364a3f82407c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5794d030bcadbcbb0aecbe4dd6342d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4d93757d669fa9afb91de731969b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f29d6e4c2d24b032b667a28562c52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c6aec621ec8645ac05f16cd1dee1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1285569b9cb80d657ddc10273382b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaec4d8a10a69d2eec97904c3426b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5553bbad3a792df272c3cd8bd4e4b39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de51c36962ff0e77b11c59310321089114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298745a77dfe41a090c20771502647b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e3c65f79b85ec54285a25e7da2ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7a180ac9b26363ad55a31d9e822cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2ff17bd4b3a4160ea47cae66f8b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadac7aac2d15776d5baf7b0a101159119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4edc5c5a7b6b828626c1c531f08af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed71064fc8be399152740fbcad8750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107374e5d99f8b7261672cbbc1754014122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ad65c48f9658da8fe6817d9821b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ce9cd8fdbc73f370d64a1e6dedb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84a64981ddcaebad1ed5ca82175cf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ca4e10c9ab3f0bd2d4c2f8c5c67d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a42789d7d08a23b3d01e8d460e480127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c856b6dbcc7418d2c3fea09d08e5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc44a4410b94bb881d88aa6d02914129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c944a121558f1623ae43242d64c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edefccff801970a5fede5e42f563842131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ce00013ae54de0d0f90e2c9710c58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebcb0775746b6eba17d405df5d9dbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3bcf6a702901af45558bfd3a13642134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba60b32f525a568c94b10c68e0ff99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5e97f6ec8b13e1b52de89005f217136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36de07ffbff1a9dacc2fc739348d25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72564925b148d7d1514edd3c84bcf39d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d1c2c82869cd0eaccbadd209f881139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f8859b9a94a6167777b429be171ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe239b8ba10790139f74c66b7bfdf939141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dad4bbbf4cc8f174ba41d92b8e236142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ecaf8f3165923a87bac795c8040e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a6bdfe5d9af5e9f8733a14b6aa73d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccbc4237e45376f88fc9b0f41bee5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221a9208250b473cccc50f5f1017c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e92acdb8e1c55f335dc25deee98e70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31fe3828c120409ea61fc5107ac0ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7ef6b522f8cc52d92ce3af855b48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9893c25afbc2fe7d7e0993d8dac29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a14ff121f8c27bbb4b868e76bbcab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cf36afcc74eb8d1ae10cc82215d01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a88aa12e2d9a03b80b8bdfbb5fe06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a497d5aee09d6e7e05022b26673308154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0505ef2d24f7ba633b63cd9a36d4f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3980e77fd7e53cc60b9e852c0380d1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8c8a234d6ea470629fb08f0b3917b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583c06388216b55999bb503e39bb44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7dbabba4c90e666cffcf9e8b2da05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70be9c111c349c55405f0af6c00c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a1b77fee35fe98f77920488fb172161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f100b0257b3220e3e4a4928b5d0610162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b13c132bf8a210a6fe7c90141d2a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489902c368fa9ba45716666a728468164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ce37658a663e5138a7cc99c4ee3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c1377ad02aa13d759ffc5c5492c60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068cc18e2d27a19bbadd9568d5c7ffb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ade752a220723d2f6dd9bf404c55e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e49c335a248a1fe8638c190fe537c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108aff61528af4dc55be90fafc77274170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e531ad4d4be2e9f8726648f58ea8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdbfd1137d5a6e63ba36a4e31f6a13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd2ccb1c475278a2c9a302c12caa80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83326ec28fc00e924363b987b1f7bb17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b777483548ea7a99e7cf133337fbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f01231f8d8114f49a40d3aaaaaf51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe83de71c12dfb112e8323accb5ae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2555a80768889303544767542f258be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef3b7d3a7c17cec048dbf2c34d0560179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1e3dd0f2fb3b62f02defbe432a19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf7f73ef383542ce2c227d9917e845181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291563d60c288f4cab5681340e8aff4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda54f49a16940e2fd9c912f3cfccb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7db009fe07ffa3c8dbb5a9bd52a93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcee2e3b25e84568cffd69698c9d2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad80b09ab9cc5ea079898e1e1b03dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72181e45f510c9ff2bfc56647b64c755187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71c8196239fed5999f86682e179947188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d749bf4056f5fa686a0ea452aa5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b432691ac8a9a2b021e6720eba5b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f0b112f3ad2d17539a15f8fc8f083191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f901f335dfaf953ab7f0aa319cdbd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d310acbe17ddcdf51ad44e8ebf2747193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4bbfe27496f965a9ef2a702373ceb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83345692b73e39d41d0512621c79674d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c1332a528189309d9fcc2b0bd542196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c78f25284d3e82f90518ff0ee980197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caa300708db08540dfe13bbc3257d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5611401216322c4ce68457472b3396199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752231c243268215cbaff69b97d5b2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce749257d1536247bd8031faaa28f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ec47de71003dc7507fd98f1bdbe73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218fdac86c092cbecb8ae2cfbcee0d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb95b21c2bde59221bcd927133454204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3067cacd2f9cbd7baba0ad9a7266e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76bbca9b8f88e898fc539f60cd8090206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eca3807cd3ef8d3825e51875316f5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef5dfb0ad286c00ea3bb0f788c40c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f80386a736316093408a03085700f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9ff028f8719af6b57a96e07b77258210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bb9f12a5915354511311026cccfce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95eefd83c7b5f6d12ed073c3a1d008212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb178bc366f8d38873645ee3e45cf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62184021d3197c6ecd3b4820eba35f16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0459bd1c13bfe71f3355abe1e62c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6454ab67104c557c5e736daf00cf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c020a43de42871cb5aa4dd850c19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00a5031a3c86cbac72dc5702589adc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8567c043ac413b94298f673628665219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18347d79bf520a6f530e7148b13b101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b66405077f6755660855469c6775c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c123dad52d02420dda6e7bc5293fea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b662bcdd62e0d4ac5ad4a03323843f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a47a02aa698d905383210b82fe73d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ea2d2c27d6ed361fca57f5f1389f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e157127be0e5ea836e022cc3965d2a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cda7229d5bc0d5d85408375d8b3bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2488960a51428723d9224858750599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c820b29bd67e7ab169538b7cdf476710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed95d9b96c4d20e574627d3074df11311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd204974749c2772dadc09dbd725512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dada1ec7f80d247cc0c2e20b2a56313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681b2b1f4eacd750579c500b44e850114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa63903ec1e7f9de05588f6cab8f4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c707d4680893316f3a70e81ab8015216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e364d3b35ec891ecd64986bd4254d3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743ccb7112bc576baaf75c75561de918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457476467945cc6155fac4ae40d2981719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4852215abb23231d5541ee4acc323a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737852237b8f99aa013a5dc40650514421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3ade3d12c08b83648422079facd9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b338da019ee0cef7e161b818a0f274823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59850e483a532e4fcd9469d5d8c66e3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcf636afc9106b804c48bf68e9f55d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd2069e723a92d5fc803789ff5358826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6b40436a1f5695a858e6b191fea627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331f69d4573b93b5e2ce5f98721ead28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ca5fec3680456fe2a02525fbb7d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccc34ba0833b92aa2f0e434b8bb4a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606c15d5161a0fa497f82b7244aa15631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec5993b3549a88677a0e1c1ac5af2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8306b3881c8be974942e1aa49db52a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3132f7c36fa8754bb73f75cb944a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17934fc98f5596d084351596cd3fa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1dde24316b78c2febd4a2bf5aee3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d078b3047636412f0f3dffc01544d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb365e385c57b3cf12a3256ce738bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b182ee2ea55c9bec484d23e042ea0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf29cf9f57526702e7260e25bdad7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155f84742003e7abc24030eab67af8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab13e4b075600595d9ed78fbbb349942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b7800eeaaf0b0c6f026328c8a34f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e07261e4efb701677cc12231b1e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb4fdfb77b9a65b25e9dfaf0e2ec845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf26e6456dcbe0c3b2a733da4fbcfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f1c44407da6a07bc1286d10d59d9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d615a37b19ffb8047876fc8b941bbc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867ba879db01d536642ee5507f0fefc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40c08759eaf2b336173a110418f7b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645494416f912074a257a7e035d348151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d3fd4318fa089c10eab52ad2d532652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0efd05f8d7bc612809413568b75b4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192c3cb63068053c6473ec42ef45d1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78652c79acba518807086b4bcad275d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd9b78c118479213af62082c2f08556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a49bdb9d43ecb89d83421a17780a0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c896e0d120cc4f337813ab2504978258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3938b6645ed66fea66c927ff2af0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dbd35a350156a8c52b65b4321ea3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86e90ad44b61f2549653218d0d9c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e00e70e6fd47b0ccaf9bbe94db654162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053cab3e9e1bd4569cad5722037b2f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3504726e1b959ffad766809eaf784664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb7a00445f8d882d91f47f69366ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623137a53aef1f6fa382722d2965ee466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988079d3e8c651ccaf0d0a12cf4626367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a93e5bd384be6510d34264e888745768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e35dc8c746b10aec4f413f295145969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395eb025d11a8e167ad9c48e907b20870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc1842441a46a8d4048897592dca371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c9c0d1ed64d71e631c9cb974036f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a10f3dede7f14d4f6a115cfc0270e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a68c9c6edca88fcb0855fb880507ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d45ff23389cf74988653cc7ea29e9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1600b9638c8686f9578fbac27002676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685eeb59ec0db24b2d4f5de1bbc289477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a243e3b8ba98631ca481ecfaba45ec678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de312115b9acf7e21707f4bde71bd08879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de1d43bf131728949b426b6b6be83880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dd0697cadd8fe538284b3589d336081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a53924ea912cbcc47fc15588cbf3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e9a999214f43ae2a4fb6b559c3e9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938e0e4195a9d87f48f93ba0a2fe6ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb7caf7d381d3b70a58c5545a9583a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc908e7769a42a23e4ca5629fc297e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c2b96e2449a0305e308a128c3053087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d236f1e9b7e1b5d200128607202c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8b80086c98681d80b760b3b58e79189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d8c58c8d182ee77c12aa6c797d1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5ed1ab9296cb0e198f9c2a3a6dfc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b6d801202f02824c1bc34135753192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8f28f9f865609aa2e016cc6d2281793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf45bda436a7cacae220b76ec936d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d62f3c339fab721f69f3d25b2547095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8d13e443e410936b61ca9e40a8ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54267f7cf4d3d2da13bc7bdf79c4bb7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c89247c1783a435877afce9c974098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e38212440cf96d10851ae588aa21e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebab626af9bb6754d7008aae52dc902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b2802f4bd4df2f0577b2fad2a38d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46938ddcfb3657b27ef4817aac9d82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02159c4cbb005daeff66195ed85aa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcec981e353c50ac1298d68df09f9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62c95b5b20511c50bdddf5f364c8dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084b775a97cec717daa93f0d4c869f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f614c7e04430754ce91a729bfbd062107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb6052e862aa38b6a377dafc294e98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d884dc7e9c44203915e57b077b2a56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035a0237e3268267df0f0d31475bde8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9526e75c7a265964b95e2225d24f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6087084c8c0318f798742852137ee40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9c5441b8293cec58db994324d8ccf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31998da9debd3d47561288a19b258293114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8567ea69d640a5a7e1702a8634606c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d41781c51b881634b6209a0e19f67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc62f255846af1305c2d468424af298117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76759a8a5ad716d6415a069ffdf2115c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a168ef684f60434b77d80472c3f7c08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd91093eaa8224bbd68cc4a375d70a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81cfac0c51915a425072d433b66a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5330c37544fec0e4640f3e7ac7c193122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd24e92342d5306e4c43820bb171d8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ede4c9288507335b06909263fdcd98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694d4d2add796392bbb359a52dfb35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10057babb6f13c5add643a9cb4e48798126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1252e08124f20f6ef91911497cfe907127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da810947408178ad39d94c49a62e94c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8faa476a5b49974fa1f80318cf68c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f20ce1f8c393eda1cedd7778aad87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506421e34e8996bfa4a537229e86403a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2221896e8892d837fb19ba90caaf425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308d52e10c2e077b0a238891626f97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7bcede0a65005cf74f3a4d6531839134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de653f91a8bb11c8ca20c1fcf169b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff610c09aa354566cc45a92d594ad8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aa5e1ae2a699e97c15edbeae031aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad78e62e2fa85f07b4b563d10ea347138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81f28f2731fb6afd2515465b2405a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f6342b81881aaedb2f48d0d0dabf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710c9482baf5101cc7f029b5eb39101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380229c1dcacfe44d2a8066688d7f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34bc963867175e31ab8b30a9ac6a91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33551423988cc95527a476f3a9399411144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089fea01f99cbc59c981aef85af0be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961576e68cf1c2dc490a97d3fa88af7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c561da8810095e5ffaac0f5788f458147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da823ccea27a3c1c6d0d0056130ae0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b7617687af8f134eb037715546f29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a959d646381c168b2e2c42e0cf06a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc2478b9d03d67bb76b1ca1c613efe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c200ca72c2f299ba2753b2f03add2a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693c0b602204cc4c334d0f4bb9aa918153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f1559bf30cebfc2e2369f3727bd83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fb93dfe9516b7c79df402f93ecbd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c1dda366b90cbcf6262ed1e50345156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f84ccb64b7b81bd1aac43709af3ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae8b91b8e7681a2200d75cbcf8c72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc48067b153d37b92cec49e0fa8e71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d725f3f5d4223a7330e55a0895f2b56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe436986cdeefde3de15ce6b939a9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ba9c7a005b4fce12bca6b9b13e922162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de22a8f0a2e1d92101fce24ce9b61fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a73481d82bf7d6d31db440d80e60ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb8185374db09a7ff9ee489317daf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8188d42767318cdcb55c566e985b6d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3300f2895967f613ec034bd3822c91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b9a18004701c38d25d8ed4997f074168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c11ed1f377f53ff500d2a21b51588169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c8e32ace52befb543359d8e65e9c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0f97b7940f4a4a6e10e1d56a104f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf017f1b9133e1817800882d66cc8f8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600c382a488d7f5fc532f5875c50aa8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d296d07f1cf6f82d392df3559daf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff8c13cbee17dd9ebe8bfe1d32a75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ecab2560f6033f246935f63f50d30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11247d8254f997d284adcc45ef4752177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753b60b0e9b19223c77330fc6b359f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee3bf4c9a2b0e2dbd158683a6505c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6062ab86ec1557d1b2761d155974a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6552018b93cfa426103efdd1db439181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2400b841a6b49f4b54c7a9224b1a9f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f34728c964448aac7e571688382e72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc01dfb1c6c6fbd91096a43fc105f17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1227c6b98245d1c7818e7068a91a142185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315dde2e8593d37853fbfb84204083186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df0fa64c03d7938c0c9b66117e225187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5d42dbb625ed95d6641a7b6f8cc86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0744f96a51214a4f24f10f6d6ebc41d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14944401ae73a52e09bfbdcbb4ed17c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe68f901a944786b33ed7e95ccac65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a104acd5759f02ed044f5a16c247ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda2d633be5cd44187df5a9ff4c8dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1370cf6e32492c12808a5a2b0169346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3f4afb6cfdc642db6e9eb2d6e5bb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff606f9db217f18b34d5f7326df88ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b9c2543ca2624033c4de2821e29eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57715991107232ba6cca51ba8f942593198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe9e7bdde18496b61d0ab7ea173f3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c278a5a3704ecc10088201f29edb20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e14d2fc0f8c33589e13095f4c14d92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade122e384cd990737dbe75b60e6d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8374937870d35484cb02ae3ace5dd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a02ea89e1c2c8a56ca36724242baa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef307d1eadfe0fa3e8062476a8db9672205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92c1605087444120663f9d99333252206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc696dd57bc8e0e973d09c6bfa2ac74e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b8124fd1a72e9984191c69167abfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8009a2282ac853ddfac8ac4436a69b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98618028a4ffb3cb17df0ad5365a4d81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645682260381dff94e1c5ea652c5a3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a845b0cc314ec72cecc207d29966d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46587eee121e45e9ac861619b5ccf669213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6512f3254d836159be0a5dae5b0f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4f1a91b6977e78438421d6f7003ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3430e95c83da53fe4ff39d120d0500216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb40f23f64211db6b24bbc87651b5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c742985e46571de383e21296cbc35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b219b8863f8ef874486ff27ffc53219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>