--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070014ee7fe7be300c08899e338d928d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68940b4a6033bed1694429d6938eb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60935331cc3266b5c25e289e10cd083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aea0ce12a6a6aea988c283ee5bce04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a22e50d8968d96dc5ccc74ea652f435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6777c5397669a648b150d37b00f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc72312423dec691c9588dff4051b017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d884c77f5375aad768bc968661178348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ab09711d9224c90a3c980c6c36a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912fd194b862a7bfc94c42dc80128e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b959f30d3cb0049b1ea8a62b786e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb083adc267cbd61a2fae7ec7543c0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670da79e3406c20d8d9a517e1312ecb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f28b40e390f3c22c565b8b62d9716714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426096de51847d14f4a90ba59073a3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4706af68c4339f2f7b3df08db54d9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b644723ff449ccaea5cea8ab849a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a686dc9fec54d0aedde8062515ec3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80ae00bdebfb3c792712244d5793ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21583c4533503548fcc4f314649fb79520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550875f10a68e1f337d89bd064678121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62ada76e46973f2ee3cba05a6dc4f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b6d81d3e71f2754ce87f5faf050ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7371696b09d799f6d613a40e561fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef4e26b8bb589e0eadef59997aa9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac349602c226033c184bc164ff7711a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5622ff44ebf24744c7739469633af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00904e5bf6d90befb0667784987115d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc1092c0e8c592ee301d52817f127729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acff8a61d9a6cda2dd0605e632689a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ddbb32c2624bd6e175814f8e132131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc7232fe4d674a2ed66506f5f7b9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcb192f685feb5a23b751c15a6fbf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f0ae9e8ac8045ff23550374452b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fac1fb6ed0acc8965458e38f7621e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb63d86eebd0cbcc4444efdae68f62336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b265498cdc88fd8cc12bfab1696e3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810870b24800449cca3e54b3ca386c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f30dab9999d0d2ed49dc6aa9898339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9dfa69e82b4b27adb68516be9206040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30defde50290c79361edb21c7b00200f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb6638c03f7fadaa642e52336f05ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e4a79c85b43f4da81b907177f3db643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ac2d55a7889941551b1534b6f2f1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b766f4f9bf215932ce90719ef9b5be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445c0dde8835f6538a6ea6cc6457a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a188b53cd61fc55a0467dc193ea16947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a1ed6a656ca88ea225030ddc81f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b2dd2d9fe3b68f48b6f91c3d341d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354afa8f2d861f4ecf43332f19c6c5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e4f29cb1b6fc5e51a688728975c6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8658813bbcc34c535129ca18fc438252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ce72724099dcf828d18575e34cd4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1450fc045919e3a5d4cbfe1b79e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89e4cdd09fc67755f88871c3c39b9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8688fc03b182ff05b9d6e0b8b3623256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843208ab92b9672d43393ebda83f1bfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65323fd5a4dc3527fc4c867dd8f18358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4188dda59132886dfff66635e2edf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac81a7b966b48d9735dbfe999a313f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926624fc503a24dd2849d7ceee94899f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efafe8ae9474ffcdfe58987191d240e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf267b05cd3aa7e29111d71fb70a9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397137bdbfe332006dbaa766aee7557764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ca930e0326adfe1b2eb34c47520f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c61af237a3baf39e707a38eef779af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6506a4ad75cfdf8a18eb67253e572c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b7be812cf7836c4c465ccaec70aab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cc98e0d13eb9dbe924f999e3f8f1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94bb98ec5cf2d359edadd5096c45870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420cb7e55763a47475b9a79ac090cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e417a39e42071f62ed0ea420f1c3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9894da88f781c2ca7a4f695ab7984873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b312199630470132c922724b44ade574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c7fd391861e59701eb74982852e3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba014179ecb9f3823390946dce062976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87794aa9af9321bd12043753d038dd0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9395f7a120a90e4d7b4c0c583644578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666384e72a681ac41f5a4fc8ed462079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e58215eaa7c728146a97a75b04a8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf526fc634150950267d3b1dfec1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c166f3ab58c0a748ede5b5b0a9e7df582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc5149d8f00b7dc2a19b402221a3ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f945284b80eefb286803b83866ac8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43e021875a0e0589b99a617d8b18c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c91092a7d43b1992706c4ec76c8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f483be235c01470b876efc8c94179587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b9094248b337fe9a6d01934c6081c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a28905f0215ea3fabc967e7bae9cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28744b5704223e4aea722c08f8952790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d11c9848069742f3eab4b14ebed70b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20a0274891fd6b43b7ce64721af45b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4944a7b9df576504e9326598f8a7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33db34d0f4d24ec75a5d064c702a21594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288bb4a8260b8603a0af41fbadce07695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b464abc798fe575491df59f2e1209596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bfdc5aa86f0341504f12bb837d79d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2a5d5dde17f83d4f130889b01a79098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae873b52236720085a152b8fda2141b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41022aff13d882e4780bf8872c13ab27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9bcfe9dd13c6b87f385e3e5a46676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c25d124e2c872a456e9e38e672ec1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f2c7b5467f0f39697ac11d08ffdfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef308dab401f59f2e923c3dd07e15488104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886623a2bbd0857c8a40f54e8c3ee34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca8278dfde844962d91c41400d4be2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49227391a5b48b88e763d034911c0351107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a165e4f0546d4167fc12aca9c2a6f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fde392aa581e828ec8e4ea15b0911e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0ccaf739818f0e63eb6481942a411110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038bc86d3c652d05432699a76a26cc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c79c1e4d53f496f85756b683c5e776112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a3c854b5728f208b2db2dcc69ae0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61f68f4d6d815d6ed5ac03b65bae5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b291de084cf7325f0241ddddd77c395115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0ce630d13955c31595ccd85637ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75885aca130731f22420367d8444ab74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234a12a5978216f6749479338873082118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd432ccd81faed57740f62f1ab353c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f72b1ddfdd677230e081806bd38cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c017446457f7e405eb7376802fc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e7b0252bf34ec2d867c9464ca953122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d218b274b87d409a242f0361e0d1958123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e7cf27ad19df44e31b1087f89835124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c407fb21c6dce03e1b8153e5506cbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb7ce030463a731363da0b2f29355126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc72adc9b2e30807b94523e59b39c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c4ad304516b035d69f0f98763e67a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16495e25787922885379c11528ab74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b737a42a30b3894e69c869e7db8940130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee099ae15b7ca479052adb331f7cbdf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e310949d885e7981b1215fca610d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f296e33fdbc05b3501599c6d7ce2af9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa6890498a22342567460e8771338134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c88afddc6ab4c7afa78e4951f1ce31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd6711980749456172c223d9c67d8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae38991cf581a4ee70bd6848e2c07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19f0ab328a0c53d79ae2c9f53d7478138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b503046d69c31b13ee9c5185ce8d93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8634f87ddb394030f2ff5d55905305140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a57eb9979d5211a0919cb41f1fbad5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f32ab06f9cb0b0c6d93c6453ba570142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d7b0d7927979424574d2653af6a17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f55bd0bcf4d1994734e7751c35cae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b5006c34e067ab6aea020cfbd639145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc3a96431074bffa3158ea5b0bc49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cbe4ae969b3fd39a2609b193eaf98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86560dca36485fb6f7133b4601e3e32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6ecad95787d82d5ec63435d2820e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d227c813b05abbd62d0f8ba08008a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c448e5a528212cb22264564062784f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d5d8512221a4fcdeb823982b07079152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceaeb34f8628d6e73f82b551af8fcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75762ae7a874c77417fc936f9528d1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8fc2ccf7f37dae9903ea0cd7291aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734943db66a347e5c1e22d8a6c9d554156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aafce893f37ce02ad9b5a251bc1b1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180a978c8b7cba1e09abf2269a425e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf3a9886a40ceac74718e7e338a99b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4d9eed3e8cbdd503b75b3e1735d35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede94d3c13a31f9b413b903a670b7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876a0216f87e40d4d940cfc91b027fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e73afe930c516e1d7419051d2d13b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984db8a2a3275fcbf69e6f373ee855b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35679ba3849af629d3523981730a9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100e5f193e3344987536f9e6bd24077166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b507be16b0b92b371ef6fe44a752ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba9b2366200ccbecd8366c2903b272168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e365d31d7e434c9c02afa8039ce430e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ecf899f6621b823fbdc77ca70489170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3f2cfa840b776e22d69cb284d4fd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75da899c680e5191815ef373f2c257a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc03b5e43f6751d5025893047124aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e678ad62e92a50b036cf01acaaa654174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a1bfcc5b0d7dfd75b64e5ff50b4f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d371596f63ffae532063abd98094a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e765d2656347a6883c11cea4ee0bdb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8c9809ec14ac6b6aacf4025ba64ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dc68a750a9786b9ee5c1a15f6a95e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dedf012c3ab67bdeb1be4d837cb4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff39d0c7cdeec64d76d3891e4f4a4b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61f3a818efb3884f0c563e44ce203f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e780bf14048965e8df7de064f7806f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc84b44ac7e2f8529b533184df11e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5213c132a9999e96d64d6fd4855c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829651aef6db36e6c3e69ab1f924eaf7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820ab397b3b597c631387307119e31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb84526b874478ddb4a929143c52e3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759195eb0a0d2d530988fbf601bf7fff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a74ff7939d2ce921de945c08a3ee6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab099b7e410fbd8cacc7693df1f9404191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379f5f9595c4515565a6efd5fbaadb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56863895a98fdf910e1512dc86f40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08a38e00defdc70be283e9bc99fb65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04994570dce1176c578349e9e49a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fb39214c67b5c284e8713b08673ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e317befe79aa276bd5b3e60e60166197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a5bffec5ecdef3d44d5fcfdaea95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473640fa94edbed7cd0d54d8b5dfa6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6032f0be5e54e1f420a977cf6d496200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a647f43e6b2abccf8e16f05c07f6b9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbfdc3321d2c37baf49a07883a9bc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c7350145fb002635d360056fd4c30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440798abb2f7c7b55bb93bb38bb072f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc79461f33da11ac64310c64e3ccc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc53e4719d8d7b4876bcbb94f1d3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de43ab4482823d1fc3c7c62a247619c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed6eb646a608bbd79a1f693f946140208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b15a7f414fcc9d0f5a3fce2613d594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc0e4bde62182fcbd3fe3a31ebcfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4649a1f8d39a3cc2e12825c998319211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41cd1f3de8e04edce846b4ab611b3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae2058e79ff2d8429287c9c4c6346213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e66b68dc86eacc5ee7922d0c57c777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0005556753162ee375006748d700215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1616663ba6b6001dbe2473ce437f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb7b82512d19119392f51fd689e0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975eb814a3ebd52b857ed29a398ee82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612e658813e35feaee82765b814fff5219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a5ffc66148bb2ab3e87fecabf607f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7e13fc38afe07c49e2f59bc4ee5082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc2619ea719d978e498f18847d6993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835a6e9d754581c896f4e421e2965404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef545bd9a4d9cf5f5e9836d4fbf81a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3dd1d0a109ee39ae2b6c35a788f386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf562de1b83141ce864497060971df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840087fa71c02c0b32dcbcbf9874e8238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f57d3334cb3e7b230ea5c2b339ade9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952af85a083f621609e1c800c79570710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419354a36ff2da359cd4fe89bd0f096511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84136a3c7f3fdeaeafaad33442b65fb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd4252eca3fecdae39ec9476f331f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf48fe3c33af3b5055dfc6c05cf65914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5144617aa15a8b03916ae96c0409b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a4f0af7d45653c9d101815febd2b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba7160800cbd6cd397068a2fa5811917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b23cb38f7605267a9423af1abfd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f05ab3ed0b6af09aca469a57da91a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e83b7adf9a92f98eb6258a136eb27c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa05abdc38ab27f782f27e43d99c7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5ef27f668f43d94025de9f6edb27122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf70ab02160830c758f402cc8950b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327440f2059c1a46b8adabeb91f8f36724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a43119f276b2e6d884add10994a4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a60b318b644e5068e6a00995a4c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a158e35901ab781ed72620a5f91bc5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe40f8a9d25ac79a47761c98aefc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b84bb8e202827cc0c773610dc4d75a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cde07a8a02875762af308fd19809430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0cc5bf3f6d38d05bedc064aedcc8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857afaf4bf33796ce6638ee879bc23632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0517751501b95109a482631edba7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4eef1be098e85acbc8117ecaed10c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219fb3a79449f57147a5433acc96b7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbf8ad2ad77b16589ad66100bd9d5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e579faa30bc89f988ef60b9c3ee57337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fccac7ab9d2aa95878197a933afc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266133faefb40ed1f5e91eb19234efa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e701e26c6d69a7d0328aa16a1139440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f5219abea64629eec0c0c7810ee0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddba4bde3d2308b149a0b8737ac2a5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeefa5c27e63b3c3d41e14a42665e7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866f1aa5e7ac07e5e49223e11e1d34a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b5d0246690b00eb81d8ee808be3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f229018e90be1702fbf886f6fea1e8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647d381b7f1b681461fc5d00cbb7ad647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989734ba417a539d227bb332e307ff4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41474847d311a7cde9827f5566d2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d769628caa9a6177c028294fc509c9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5c32ae2e471a74e6170219eab0bb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd1fec961f87a7f583f6e3ce44a7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6efa5e0ccdc9d4e00a0f78e4188a0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5704d1c22490b0b23e587ac9e02354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a01865612f34fa4f530596282fd3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dcc4f241bf6da76b6d5f62720d2b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0fab59639b989c4dd94b38f55ce7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df4f2f62aaa1ba0df94714c5b3ef6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fef428141c6527cc4210aec9126abe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5638dfa8eb3c3db884f4d6b0c11b3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d83b92d3efba128d29d75d689313b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939df7a3ed7bd7a9346e766bf2d9617462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2448e8f6517b23905745bb998ebb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685b9e94e6cb48a1980bd1ff28acf5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91b0681b6fe1cd8087faa971973d0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281ae3ef74cf63df39c9fcf8ae641466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501696cca2cc3252f8d9570fc75b98467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c09ab51b73593e4941d51dba0de068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b2cb8074d83be5c33ef2aacf424dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f1dbfa8cf5283b97f33edfb9fdc8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e00582e9ad7bb40d035d8bd7b9f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e06cf1a62c8463cb8a08bc6e6c0e5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9c570f3a4c82b844b4f9671d2d2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190aa76482950c798d8af80dbfe731074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4aa2aaf07e44f2d689fc48424260175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254b29326adafc9a70e7fa82e4460ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a27df4e0788629a044a39ac181fa8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24c87ca03591d86b4a2045311b254578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd40cff547bab10fe4a2cb282612179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772bdc7c3e287c72880b8fccfb4cada80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10b3600388d5be082b9d92f95bc73781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f152183b602a63ddc007dce1b50382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524e866a52aebef1372d47acae8f13183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbb0ac8b9814a650a3983c63c0c17284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43656fb6547f346f2bac5638f5d0826e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c18239e44a0635293a43ec3942176486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727aa1d4f5196f4ca292639b9af413c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535c3ad4c0e9811ea280097a4df5e5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7194c3130a90f9105d84c4245b3b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2598cf9c3a7c1484162979f4be51c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56e3bbd371450a4fa1fc01a404347891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f677c79351ddb8090673a581de37692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb4b3f67c96693c99c7940d129101e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f063017a0c21c54493ec8423a31576b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c8253f9fa9277a68f6443091f79695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3e5994d6b0c3b7b54288ee7aadc6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be062c31f742ff0c257a569fe58562597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694bfa0b973663fa43314176ff3393298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801fc591b5976e8d0cd0efbf81e572b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00509cd2f7549f32f22211885f2b3625100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3113c5b4de4609f04ae0f9d789de410101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be255ab0add56d945b399da7427dbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a584d1801703dea738bad093800e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a47ab0e50dfdc1ff404c0cdf8623a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e4717bf34b279f78b8047c0a6641105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af714c2ef02f4dcbc63893964bd1843f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ed268e0f2a9a1e09a1661a31654f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0c503ab4a1fe2859fee1c6e934f5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18ecabf01b3348898900606246fd2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19422a2a2977e48a5d2b3499cb1e14ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03439a1e6c670c2f5b967fba164b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5451d3a6d5eb37808319e9ef9f1b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc11c259e3d4e147034190cdaeefa8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2d6b21b66257f87e22e89426e5c40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f83ec852fcd5630c1600c738460ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78049004f0736aedff9133a12e64768116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a18feec9a5fd5f6983996bdc3b8a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ff56f83816eeb69b70cf90047ee2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4497ab4611dbcbe14905ab6a490e70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9612c13b8f3fb815f53cb6e9bdf93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5835b85112b2b8b0bf9027f4402377121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b47db2fec5713ff2299b6f1e3f79e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c364739791fa16e49147ab5651ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664726920fd528bde173148f2a955806124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ac126bcc3503b2d360a1023072d2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d723a63e43ea725fa978bc09c7145e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83146aa5a6b1a5f487d5ba2933fc01ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3403d543ec40b70b9c660222faae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443081572774cc01fb0d8979e515b4aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97ba0a2f78045b59f8690a20b6ed54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9960fa28a0148603536f92d55b4f41c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc590358e42fe86940ceba12a9503cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a053bb9cdf7f8c3fc4d61154b50bb39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81fd1ddc247d99a1ced350f5d3bd4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7363bb5ae99a1285d8179a01634255135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c687f5eb23d96018574def49fa170136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11b765d35582387d21747253ce8a70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c531eb608738a18303262a7c071332138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f3ba3ff22dd82ef4983c2a4f1a4a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52602f65cf30a752fcc7c734d154d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281706d2aba0f75ed5833abae54d1db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff33994abd73713f6375566902ea39b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc640e7c087b49392aa81eeb741ddf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79353f931a45c503f7a1f42d910d04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0a3a21afe3aa7e734cf91976391f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789d59314339cc456221c1ea3f6ff9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bffc65ad1bb4f007ed1d3dac43ee6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fdbbcfe47fe0bf3fca7e48f8cd665148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf367339687535b1967b3f7fc5eea262149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdb9000bd7fe4714480d986468729150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e0a227b232d5726a8473ce4f1b0ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af84c76a03dc357bd3b6d4b32e655a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9bc0e5ff081c0fecdaa4ad420a2bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45b708b837700695c76d099ee559b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d29348d7cf05d9fd534ebb6c3a1d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f32373cf2b7bc0784b26749c42579156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332ca9bf64f75cca92075550284a53b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e8cdf013a85d9afaeb5e8cf5cade8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f405f420bb4640ddb13beb811595159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111d24ebbb87e3019e16c8e688e3a9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b9edbb59ccf64281b9b358463419f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabfa2203f7aae93c3a75098185acb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695746eb984f5dffca750bc8d40a495163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a690f6eb8ab26fadc6e226e748119164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7db59246619691842cb4562aee372165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc226a7ebd7daec1603e9d851e32e47c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b370f25044a7dee0ea97ccd327ab0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41ef874913eaf3e3d9ee35f1c7dd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d127af7a94447c9017e902716878c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a0a44ea0b4e714e44291c732c706170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23a0bafc3144444c707c14894c5032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6c4b31844a866f9a05adfbe37f713172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c48f06154f0b0b000272bfcf7ac7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540976dd240362a03084d0f8b208f16a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac92b834183aebc5945d02056df949175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed6dc8ad811f6bab2c903b88f75723176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125df349086bda095e1600cede86d7c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c68126ee477b2daa7e3adc16abfaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2504e6e26bbc895d34326f996a1285c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48d7b510c29567067b204fed9bed5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a345ae112210d8c2686b5e92b891181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49047abad3f6d56bf0dfcc584324c587182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396ea2a28babc9072fe450bf2f25a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b4a3abddd80ee47b80be1b3a52bca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559295a65e90fc4360093a7901bfa64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fac4298b74cf85deeecfbf275ca98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fda96d78f10b2a8f04098dcb6c1d42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984e788c8c1ade966395ad32ddb7759188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739fb54d48d1a607e5eb279cbbf9ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f99e08ced99b161f0365e698696a92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a589296a4e396fd95be49ccbb5ca7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97c13452140d70d92965266f3ea750192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3725dddb6d9568cb30f909cade89f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca143afc0c1332a0f39747b9aaf79908194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56947fc6a8ce73872ee22526da0a247e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baadcf60704837d9b03ecd0a41c295196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee75370bbefc1b00117d9340dcb84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245194c7d39e0367867eb0a5be15f0f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878379faf8c620fe81fc734ec11c7f32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a8dc2dd79273aa6ee4b71fa69b9b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb717038e5048cc53d4f230db029df6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c51ddd26c210be9286f03e79fce6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3113076a9b8a8c53c0861be0a8c229203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9df9e3aa0adddfc8e485f9bd4237ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f40272bd9730cd8bc95569ddd738a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82601585746e306cd9992d7da61a0d55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6dc6513e4ab58c688de09843fecbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e4013cb6d4f4bec26b30e77f596e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ab47aecb1ab4576d6bb29bff8d0ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f30185298e6719401cca24b6b8dc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9139fb7f746d3bcf2e2f30a1412ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca680de21d8eaac6260e07bbb36a9f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617371b76a40f17c82b11d9993add3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675cd95f7204535e5e3ac623cbc41e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f652580ecc2ae183b9208cb6c9c37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7f071925b7debf8f25533762a92ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9266e3d0b31e252b7cd19d7d407b16d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc8ae9524cea6216e24f81f1a76d5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f19553159ee7d6fda35620a4f00a4f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>