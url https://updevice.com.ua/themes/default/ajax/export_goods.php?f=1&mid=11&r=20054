--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37572391456727ef8726d4630c63a251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e35e84570a5fb8afb39bdfd0e1ca12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32533b404f3a2c60a5949a24a9ebd46c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9fd9971af820a9ec0a0d79a9cec7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deb8919818b76fb96faa3cbf5918b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28a5468b49a23ddc8a966e804db396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0607bed19bcb13a7ed67f0d56bbffe87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca84f2743e2b627c6ad3e9c452ecd788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036fa8ffbf9ebfd91fbcac2295d79139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41899191ca6d464f2ea775d684781810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f21be80d2f7861fc1b8b0c6aeddd0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9eb45571fa05dcb43273459ed498212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce954227887f5d3aff05185b170cde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100f68683783017fa043842b6d890914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1339af14a1352f02b2c38a116fa0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8be86fa130e3a9fba132fb9ab5b7fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa7266878aaf1d378583d042ab641917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61c4caea395dd98cab99502ba87b7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c6c0f960c05ae7ce5292bf7bf6f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d3d2e424ea5587c8235c9fc4ac12520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12024ec992f61498604eeaee62b2ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705801dd7246bb416771473936eabedd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec80a700dc939ce55915223ec5b5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086852a61a7661a281d2dac75bbe91d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e28a4ad9a867f312b198ce102901c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c530f218d4df36949eb9bff4afc36de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876129fc792aee21ad5a2a7fe5545c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0fdbc2b8be10c14670148e9417c3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e02c00e1cbc3a40a44c4f89e4b93529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a2ea245865b24f74b9b95365d51730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368741085727dd577855119cee6a3e5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74926f067182e2720fa9361bd69c13c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c179448c6393369ddbb7a5c4936133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcefc8bad15326491f6aef1534d789a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7cdbefc53e9122ed5bd6d8e80d12035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b2fe4c5b0133096a7187777fc579036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43551aeca52c6e0ec4b47f792f0a301b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a2bd4cf90327a0c64ad5393d23c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31224260bb23ad2a099ee48a4578076139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48682bdafa2cb6a8839c3865379fd53c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985bdaa7274a9051405d3a1a824026341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5da60f90df9e48c3fe893b8cd5870442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f330fe8adb2df12fd9052dd50814fe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d690672b47252375a1bfb9043a92aae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb7605eec95ba8efa37273703f27e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7091fabfdda8d1022aa89a2e77296f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ce24413217129028a37e5e9c9045847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd33f655e48ec823e36e9bafde2d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4635ff3a490f5e6697a7186771cc97c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56399ec62f6e083b5a5c17da6be83050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b8cad1ebd0722b584bfcd37d6986b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807e8eb28a27c21d6d282ec4653ce8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7f719e0ce655bf06525ffb32a53ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568404f68e17de0a36f5072d9f856ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de1cf69faf36aed192e98935e8d9e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b433d2e6d4d4351d4603e957a0446cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1946a3276d467d8aa491dc3ac35f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526e3de35c57cd58e75561713054f9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21077237bb888467b50a9e060e342b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8b3c9e7582ae3697ad09a846147ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c794fb97fa73672622f583de22abe3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac2fd85548b6d7937484a7c9f0801562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7136c24c49098d6952a0a490e2767963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ef44bb13d71106b3dd7de3b38716364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2a7a237b8d9d8310da999a84bf6f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f07f45c6d651b6f445f5cff376319c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dc687af6524cf620a4b3e0fce019467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db116b531ab420aeab25af2148505cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3d9cbaa1eefc9875f28ab031772969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09633e8e481e6f07456d0ceeddcd63c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5827d53c5c798d7108dae9abf684c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f91aa6a7e39740fd0f8e993ef0ed072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b6504b7f9a900cb0b3f40e67f16273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6aa9eba56a349396a3332cc1b61ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faed9b28489effe2ed3ee5d34f3ef975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe485a9e257ac8fe38c049f3a0e78cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55662b64d7e1650cdac822acd015271577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db7d88c9461f54e0eeb0f11cb6d84b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118a4600af0eb8e1b97745699529aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cd41cb66b9185c5ddf3325fced89080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c11ad4a3732680893d708fa3f8c0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048c7d04ea6b40817e7c947896b6d1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec662d1483d64f50291948f2552dd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1242ae28136ce1e0e246f5edc3ddf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c95f9a4868a91cd97cb72991ca24685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef18205ac34a7d0ae6d6f703f515f4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a4b953e1c0f22bacbcd29b6d1e6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de115af582b002b1fa118c324220f0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4daf84938088ab16708f6e8cc433f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d050e7809bd8ca7a4de92a3844f2cb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67619a105e35bfed7435a4580c150a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee345dfeb1d5179e31c3c54f39ca5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433dd6377e2eaef7ce36bda4c510d8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6adfb17ab07707da75bc3f70369a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff138f29463737d7b685980ca2895195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f1b9d3bf614af386f7c2921c100c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56675e7d0bd1143dea4903233e737197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2646ac39fc8f99c913465eccd9e5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dad63960ba8f7641df88af7a7708a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10105310d1bd3effcd9d544cd3a10f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8328c681013e81440339ab5a359274101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc772e1d8c8ca375767ea461c2213102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85cbaedb86f592df43498850604a59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6588220352475ae87b0bef40cbba2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38be4dbc6dede87c437709d4491388105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d9015736684adfcee9ef2637b0bb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00fd0bce326dbcbf719ec6b8e4ab09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740212fc507417fe3e12b864cea4a22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65524d5a3814aa8eceffa6e9141176109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c86bb618b4ff0eb35f18c81ce06e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b48a476dadaf681c335a87a068b9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042542e6186947085ec4764977012b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bbcd405f401b6d4681d5285f75c40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc99c97c1d650921b52f2c3e82510a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac54bf0f851f3461bb805c3b384f39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d7aa785537796d4e45eaf9840b2e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192574d9100d73801c2ec3e830bd4f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee1519f788063383f03a54cdaf1abf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a57db671048a75b0e517b85a97bc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29f759aa4c6f6af4dd2396dac31e23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f18d7ee8247c9d293c62bb740cba2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d2e56629bc765f35b658fbb63a6e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35426232af5440ccbbcc9bcd5c433a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2d304db4e208244cb56afc57e6a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8730e14aa05a116ce87940d2a9d32a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bf2d61c315e17ea13e6e10f04aef0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fcf9512adf7a8f4632b1cd5a90fe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918faf90e2361f0603efd1810510735128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099bed4dae808a3b1c3a1dfaf6da357129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67b06e8bf29e197b37a2a0e947d47f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e76082ba78fb861586cabc1dd2a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1340e08e6c7dea5ce06849dad6f4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1182688e0fdde670abb7c04cc0153e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4bae7d73ae771e56e9a4f987bf634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fa72b3c1971f3e4ddf7d9d8706533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763cd75cd35ec305735b36ba32e335136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f601c892f07d7069776d010394088137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b5f032cdf5dbde97b9e52979f37da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39762ec72a660436c8a802746a7b9ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fbd720cb8b4914bbaf74da8c2250c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a436c1499555e65e7c328938d2f920141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d94c679734f438f5e0696f919d3b70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09c46a96df937ce1652b0ccaf1038143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04872640063a0e37aad61acb4394f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570718c701ef3b80790ec652b987498e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3cebdc50546fcce3a0773e518a43d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f1adaa8a4c94c35e6c0f44affba7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e9e1ac8cc8a633a19be0da22448ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c69653fbbc53b4dbfd0dd7e3a889149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51596bd6b0e907610ea045df1a212150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b396b135c0768c77daa08b4ecb21c64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48ce65685ae046165d0413e3f6ba8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116fdbff6ad94d8281302b949cd7e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd5dab2a23255755feeda9ff72fabe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88115f00fdcc4804630abfe54958139155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8362ebb8f4003cacf0f4c18e135d2e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0fb6d69ebed27c776242992d77a35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6166e7fe1ce6cab1285635b8885831c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1560a7e9558f0fcc85ca7f92f4e6a93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d9c8b2e0aeab7ae7a028243a2c2e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290e47ffc4bd1874ea9fbd770e4e8c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0e020f3e65cb6a3a9379a17e637df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb4f6bf0fe5193772f21257df5ab1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bbd65ec727a3ce6cf11377be072ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb89dbe2224da296f15e1993dacfb53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5f44611245e5fb27a5900d07a276e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c52a1ef265be801cceff7b43a7d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238da3373bb030419a81db53572d63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e12cf582c34939d6f2ad566cb6930169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518119c849d19d29dbba34fe6fa34323170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463ac64fd7270b29312c65b41189164171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c356dce84e45fa7f965877daec63ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660dd15a6704c97b1f3060d041284a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb2a971051c9c2f30215c2e8208227174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3816df8b7b35c47fc2e25951b7ce7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77599f4ba5dedea0f436c9ab0fd8ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbbcaa82f779b99405f3c125ad523a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26d78439aca49a0bad25decadbcc51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669df18122cb5972e7d8576322be84b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead09fe91bf593a8dc01e47858a4c1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3301fd7f3ab6a3308afc1a98d041b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ce6fce10d41a028decf62079809b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290fc54d0d905de1a7dc332fd003e07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9afa9f777afd20e567cf64ccd58b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622099a2cbea0d5767eda7ee3601641185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb11a02185d6f0e159b6ef647bb0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7827bafe0ad73c81d7faf933e1393b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfdbf58481a183b4c8d986a4a70d3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ef6a8f73fb3be88b47a1873aa228189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d9d4d00afccf22bc41cfabc6fb525190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43a67efb4498a7b1da4d64dca5c83b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29493011e58be26f36157e1938d5793d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4f43ceb2b7ee60762a6448c4fca6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e9db81caab508e2910c587f214c4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb2b4d0ddb86b3d4aabb1fd3441b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bb9e3c8f62a5d0912ab160ecd22b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86940fc0ff62f54eb76abb36b21ec78d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da765942be53e70e76adf718650241198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aec77baabe711909107acd130b488199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a6a64415905d61d381f164542658200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f000c6fc16c463c055358c930c4a5a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a239b06ee2bd45cf8f2c8d907e6021202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c4799b3450be96b3e84f0a7dbcc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb087d9a5d40aee0ac510814507e25ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ab9eaec30df208e421606f64dc55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e469a66c87f6e663c15d50373718d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa82ab94a90088d5f6e6fc7168a02d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8220d81523fef48f910f86eed0ebd4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad7de37b626ca10b45b18d4343b41e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d462922073cf2dd0a7fc7c69a83ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cce91554f5614b9a6a8a110fc9fc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39ab6e919ef2e222138e67f7d4ddd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afc973b2c12097e02a2417cb099ff2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be49b9a70b33acc134ff9bf6812bb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4b62b62aa308e814177c2291a8077215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685610ec39aa1679e5500c89b4be0abd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4740c2a37567f00d4db13c01e169a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0574bdd8dd01d370cbfc5d50ef3c2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd571ea3d03b12b4ed432676c41545219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906f7d211597a4bd961f509a8df08c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519326d14334db3c154b6852a7eaf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3359a7cfb8e20deab75554e75200793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ce94a38637fa884d185d2128461814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d34ae7a41e771fdcfdf29856ba465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d531ef0da7240cbaa4566ad78a896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03661a942f260afbd7e9ea75c563f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3016be541c0b500301d65b2069bc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c07661e9e7f251436debfa3444f3979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f3c93e8eb13091b6cd3aec5e795a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236e0a227a2e1d3f7be6d926262f8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836700900c27b90a87a713fde999b8a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed61180ea5a9de479b2ddd18c3def513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee47a2a7b3cfb5c74967126c72ec4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c88c99d92a90d8cf3cef4c93a9adc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c16d38cb95480d219635c7591a0a2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d2d152c4fbd0253a79443baaa6a5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62247033651727f9a2c5a1f3c4078d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff6193e9920553341138d125f9e6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0bd727f2fe390c2cdd2fa0138330c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ed4161cc8e567d925f243d342b59e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f868bf6d701037d71d7ca612eea59f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc45fb38efb05efd2e681831bd905823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48132a9fac4fc8f657a23c1cb6d94ed424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9727522b782599f35eff9ad810e62025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a909c55d8ce315d9aff3ac6d0ab9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfacb7a4b740088b1c47dc8978f6e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7ffc702da01fed15f727aee2722f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04f0e43a797330d5d61b815fbc55c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbd67997100b7574be0efd1b2a446530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a54638d8db11b901f6d7ef73ace13931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d41f6004092bb429edae08f15bfb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aca1123e34e7e5869dde07e0e7b2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae54cffcaafc940dbd40e0b001c9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4df1e49039f79d21165c7f3b5233e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f6266335357a58dc0957fc5a18d1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc3018cedb4741327b65d04edc887b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c31a39578d4653d2eea39bec0a8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69128f5b41b1a259e15c8b1926b4bca039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c313ae127d994bf907ea51350c85c9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf243c7e20c5c56c0a03b85e8068c7b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0c0abf98e5c4eed2b30f84b19a22c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacfb9c916ba8dc62f7747e8477806143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dbd12c1046c619a8973c85e45ea6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277594ce1d6b8959125729ecdfa821b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6af87b2fb6d5b99a449b6dcfed0b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d0096539d46ea0ce911672b4010d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232a21851df2fd9f74397fd76bc53448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562fd061452a77c08e3dd13728e166249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8d51d318a301f30ced59cb290cc9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d0ec6883e1bfd31631236a539a5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae042309f1a775323bf4c683577c0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8f8f597123badfdf1ace082aab31453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca918e9b77e37f73ad9a961dc46a4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc81616229dbfc683329583824d64355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22116adeeab622ad569055413d758f4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487259aeb20014cd308df4477518b4b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ccc55c423fbccff45bb7d16ee3ac358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121676f1779c9986006463e043fbbc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b9e533a0551c2866bf2faa06753e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3f7d8944c99b671d1012b9124eee061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7ca03cbe584d2a63f878c7c6ded2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2090e8abd8db0bf5f81e235b9fa3fff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33fbe73ab6b41e59889f215a867fd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a570874a30ad6a794f2df7aa0009d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a885a2771f0ec528715cca015b0fafe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54332330d6879a6d7d3a12f64adae967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03a2c56cc99b9d9c568c5646641f7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400895c475a55d551dbaab715decbb1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97092a069b78eb0b1b0d879594c40f5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e901d38f5d852ba74689fc500452671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c649615d855e9c41a9bf0160f08067672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c9411a491bd029d5e8759579e3c4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fb127a5179979b9306b9bab1d2cd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f377e81684b6a0cd65700fd20209f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe7982d9ab5d326f9b8f57ff570f1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b2ab1afa9bf887af406a2cfe2dded77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2bcf603df6678b9e0f2db623fda1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b80b938a582ff98cd645df0a64f5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bec9087636ac62d67c2271ec8aca280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a6efedf693a214719a1fee58d07dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca8dc7489b60c2534105f4507bad882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6dbf6e367a148033182c2b7a6446083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af2601b63eb8c54d9fa812555dd6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb338161a6e7e16b1389c6d80a113a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10234e318b8db92657647412436168b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd29ad57f35e1dca9380aa5d1a44287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470cdc0e41955394de4f4ffa1251ce088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9138bb6abefa60e63971c7d6ee436789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561bca69b219c41bda37744f6e1a0d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba709b7f243707bed5e773923358291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda06d7cd8754ebda0402f48694b152b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d9a1d20c9ef3202ecd14caef7b89393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159a33c9f48749e9a03c154c6483bfe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d239c3df9cd23cdd547aa8ba6ee5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4433b920fb0726b627de7eb191d3d9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a42f555840b603bea9ce325e1e88e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a72ee69ff56690eb8453893819c0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d38b32f1b6fd719537d901ab01e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3b99cb0f13df30a1dc85316e4791d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24cab4fff6588aa19fc6fced9ba4b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817ac2e01a5d9ec8b790033fd7e6ea6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e16ebc8abd019db35dce636d40b1e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c861114608e910e6081f1d4f23c6980104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83fa06cb42ef78545c5a11e35a7bb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4fb33fee38fbb7bcce51acb324627106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d927c824abb630fccc46f8a3a651d62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a2e735aff499d91f8be1a1775948108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcb4c4a1b8e5e299fd0ea8a23157e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45683b00ba2c6c4fc8e0ea0915dc59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82373be9f7f1d945249ab4c77c28dd7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e232a46a9bf741fa0abcf769e4dc59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab9d285dab8876d7c95c22e42ba0d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568aa13ec410499ecb86e04320eb871114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13f0b9bcbafc3cc171158a35770510115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795550e9e91c8befb11214a852ec4cca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324a28aa07f73ca0325a3f6f799217117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babdc45ba0bd68c09cb8e108fccb836118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd047eaf151db265754af98b16f013119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54bb845d793748ae0e580f6be04da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32454456b5d5c474d285375a88d87b33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297eb70528513324a7bae295ca2aabe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc356f4576b56114bed8c4ff720f59ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62212ec4233f1dfae8020301b5a3c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19be6d823a3464964e0da703992d9c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1934a07b5c3b6265b459e420fca4c00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb1294a787739d09482b2707956fa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d79c854fc2cec54c559f2dde30b6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fad7a1f2e7325d994d723e94dfe4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5104074b9610090c8eebd5f8f7f50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9b0c6a66bf985758960d6d24e8ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33072b5817676685c3454abe9fcca03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446fe41d7b5c628c25df0206e8a1a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306937e0359740167c95977d27ede5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b7d9e395493fb2ddc53978b08ded6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23827c0b2e12c164790a761580330ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d6f4dbe1b8e7ab52e142122bf55db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c67be4190558e801fa2c1c34d0f4d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3983f7bc11720dff796511a6ffa844139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32219b4872843a3c74ab405d75a6435a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fd0c8fc7b68c23be61fa77c1c21cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac190c5d62b14de7b19d3be84eccc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d112d16ab7edd3dfe346a7b7e4bb9cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13026330627b48c0fd783976c826cde7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605dfa171349440fa2e2cc000124d0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bda2cb45fd308cf6d7cdd1ba530c61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316d90788da661fba51bed923f9979f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183d92039aaa8fb3d36bf0f9fcf990b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca215564c02a7d150b0c6313cde7bbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189b9a3e915b4a5303e54463ed15bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8a08f63856154d3232bd0cf55db7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee80de0cc657878b48c071e02b589b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa7feae594996714a73640783f95e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f6fc0da82e361920ebbfc86123f77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d0a0077d5061611f80bdcf26a5ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45385647a15e95d87a9c5f7f478c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8e5b5f5b60d08db784dabd4c47894157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa92da5c4e476cca68f287e1f7daf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f6b049a9cc0d43b9519ac4e3d5d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819284a07d08b9143a38f5fd74b7734160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5358e388972fbc3034e8222f8ef82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5431ed1e938ec4b9ca24410e9df341162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb367410318e66f9687a384622a6ab9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18ba52e9026a0407bc8c984fcc6596164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d8f8ba2518a5a9702b7ed9510de9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973bc0c57fe722de6ccf6239099cc0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c4f21c7419b74f44dd2f7820e1274167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54664d2086a396ffac214468cf9a8b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7deab17d3949e9b668a56e75f935c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c3c7cecbd864a4053f2c5ecc56b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8e983e87d07c98a34352b3715e48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15d8e35930637ec65a96f3f408fc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2397386b78fb6fffd1e5345621a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26e40ac6c96b889954e07bb6efe888174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9946360b1fc5ee64ad6ab3f1a729849175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5500b70b070e0ec1b8b334810b3030176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b2b7d05c89aee720c589c5ccc22b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc552cbcd20759d4bf8a3d64ab0efcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8cf7bafced86ed827b058a0124bea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a06114b38d365d655731c0c1062645180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b27b45c434a600953fad3776ccbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650770f4da3eedb4ed0284983d42e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458bc4d680001af7202a3d0f18968ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6915ccb16bc704935d8708b5e6ed6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a7ee85f187fdf4a55f118b2b8f4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b356cf0576f5d490b9eeac5fb3c6ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52384cec1fa882366dddb9915931377187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacdda22e6184a0fb580eabeb9fbd46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782e53b2205dd9bb0920b76b2d12c2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65f230e963693dc2b7ce7a4edb28d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7294c531e556a816ac4b49c560208b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653013f867ae45a8a8415932a50faedf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4aba8f7d73b83212b979d7be9baad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c183edecfa75608fb9d86cc4f3bedd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090fb50baab423169df92efceb34b70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c65e84166ae4416c4776702c36fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b45fbac49a87fa36b52cf3f5399aa8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d45da20a0fe905bfd415752bfccb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc9cde70afac57cb59f323d4379b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45507ec61f71ffefaed7dbc163a27974200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5334a26747c9828b170adffb114a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4172a144565a505b8641eeada7f5883202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4862b3be9585a9ec275d1c988476b07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba197112927e54ba59fee344f164d0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5563a45691fe4667d5c61128d56fc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f88737de299b5755ec42708f27866206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdd0eba903ce1d6b64e784cfd1a0e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358be4998c3254e9309922d9057d53a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f607468584851cfba4f2ac7b22712209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b94fdd40b70366a61912113401dee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2da574aefd57e7aa89ebc8b9240047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396df33f34689b8a96d31b8cf67f744212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f0e6e6645bebb327ac4012fa89266213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610790d8ce912fc525f8e7738be45d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394174fdaff250d91127ef33e97c5c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38eb9ec901831b2a14f894eba06fed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcfc944831ada168acc340ad6e594a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d4bbfb77738aecb873a0fc709b08d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309134a6bcbe0e68a2e013473a5fff5219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>