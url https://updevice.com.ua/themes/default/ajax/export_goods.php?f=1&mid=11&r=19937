--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0887386f5cddaacb2b6378d4de13081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566384674ac37a917bdf33767764d132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb835ab5393c90948333c5e8171f433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b078a63ebe5fdec28c567a181ae7c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9181a52c2ced98ae9015572e9a86b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a8ce0e24ea55c3fd3e677982b08e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a67b60b15db6477ba77c76faea5167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daf3cf16f0069dc6319886284b9c1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b59ea6295d07ae73d32dbc8e2b9ad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959fa8fdb5029a540dd1978b761c1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdacd9486094ff46af54808e212611511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b46ec725ce8935d695b6fba4a672d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b843864983e583e5d14d782713d4af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf5323972fc4a893e932324c2f414114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a9ddcb6636a00667954f68cc46cc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f4f03a879c76b737899dbeff798f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a789e6db5cac3d43ba350d471bec9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ddd9c07b52ac4edecdfbb6be512a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0849811d8fd1967ddb5f69c48cbe9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fab2e80e1dcf0045730751df249b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aabf12e3df402101a7ce07d5d2a78f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9523e07cf1264c7dd3f47ed51b97df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814d367ee7d4ed61330aca37648b9d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322c6d495df077713a6cdf9aed6a02e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0fe9ada431e0328943d8c75c67e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299536e4b4b41fb40a8fd7d11cda6a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449ed0a70a045f5efd76a16a319a91227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c06bf155d32a0945788e2c04c357d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d457e9ef8c0a609e3597a6ae82bae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a562dc192f95d9b0116eb40675e3ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29265aecb70e3b7e53520b0051ff9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d6944e79698218efd5089707ac07332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a06e6ae1b586a645997c169f550e3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146f6c7881823fc700e3798e758842534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a370a7f0b6936147eb8ec700b869435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153c7d9c1f45f316e9c5684e2d353a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d364bd93c4d28cf11e56db6a0900537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed8619482cc4f99398fb81ab95aaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485c0856c02f0b06263a72eb7e5217239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69ae36042be72cbec14afe66f4871240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eb12235c28d7f2c326bee69fcc6f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9d44ff776cae985378bee8ed7be1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd559baba9666f705630c3463324dee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d580ea1ae9cad4a7a6804933e3a17144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b059f5ee916556863c3b36079134645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae136eb8861b65a3841d8e88e0a293c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d79e70b68f890b2b9de7b6d82c89e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd3ac1b09528698315322ff509520e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e8658c44caf3e4c53d63170bd7ecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5148f37dd599069170b3bf033f1a5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ee7d02c86c8d8949bb26e9f9924f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f4a2a2cf3adf20d897eeb0c09a3fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de4dda8d0542d523a29901d0e1b71c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1d61088b79db6bdda57664e96360554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee5709c35a73e3f524c819534dbd3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e350631d4ba2bd6b0c0480736289b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6e1396d2db0253f0cb57f2d2a107157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba0ee1f8cb93605a61bb3da6c11a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d29563c23c93192fca2d11953e0c9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b7178fea09d0ecbda41d0109c32860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c9a56f9ad41410d65d643d3be2b8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d11b1c0972f95f204bd8dd65200ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a5de639692254d85581713b679b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaf7bd0fb3dc87e5dff7828cdd7f5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d775d138e887d2b003a6d5a9c606ec665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19553e78de2d04863b929279f89f0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a058dd700095b7c45270a07cb219667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e369c3a833098ad73946e8a7f64768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6976944e572ea18f249b70070459369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c92667e7a8686b429252a4ceeef6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1576efe5ed969ddb11fcb71a53fdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c201cce488bb879a589a2b810e32772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fefd6d6ef8a4be0d502ff142cc86b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f4efa72a9c30745d672ae9a3ac20e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed1385172f5b8b8f2f42d31e82a1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10874af1998a02c92e9d63542ef7c6ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d508b818ad34637cea01e33d80f3b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52be83164e365bbe39444e9e72d09f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55fd0ba7a92c04f5591372ee3a20279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a798c68f8447021892e834e2a6fa80480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5355a04f25532c56c1781f718be87f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767792c5ce55876e6e064dd0d2f3f4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6503818d8f679c9d88f93e37d185e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb052e13358d56d2495b9c5dfcbe41c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636e501b50c2847302360625a84621985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9a3a071088e5f8bc26e7b071d44db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7c28b6e87901b6fa5e647de0703b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14cbefa9fe4fedaf2f4e2d2103f3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff616585b4c6919789ef501b433dbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233f0edbc2504f1a120b5a3b8cf937790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e9a41b8fd5e2b7e2186b759a5693691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3f04a9151c21c733330f4fe2f112a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d408d174f0bc7c7bfb910a61f1fe293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b27664cfab33b23a8a68f89e83e93d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecec4f5d148a44f4e91a3a97243e9eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbe59fbd4bfc7e2642515f9cfeecbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b164f45a3ff59a526c0e93b9d9ee0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c0335b51d133b2e8dc26e7eba6f9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a60868f6d2fc04c0b54c6d17b3f4ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb419a0059eec9366cd7d5aab365f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5fadf15964c2c2c4fb26db9295c58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782f29c4c7b088108dc1cb2575fcd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7b0b0f62c980bb3f18d51ae4c33cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2e98401515142d2049464eb712dcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed192fe6601ec1d0272eeb576184d1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18bc12aeaa7cd57c9e67be24d84d5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb0f51774db9a2d2358993036781f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95bbb33fcbbc596f43bd6ba9e9c28b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c7c780a8ccb79fc4ca235dbf12cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75e75941302118497f22c60b8a7607110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d7454d23c71412d700b8300b124b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d32c910c5f653df2105e4b383a206112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dfc6bc2a4b85efeb06bd7435acd32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77240173e5da418e9e2812d01c05f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ca6d1281e1d32c43997240a23d71d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3820bdd20ed3aae2b26d7eb2fc8e12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d291d21ada3c5ba6df518c74fef0af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3824acd68a8701dfda87879acf457d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d3194b756634c7ce4ede4bd399c57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5a2fb195610245452633bd8bbd31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dee12c00b6e2c991cfc4f89be73cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d91bfc82e42a2660210f99bd2145122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce544d1b98c7f345359d7f9c756c0cd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4edf450c642c2c1ac64bb510493dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c3729c6f55edf82bf90c356c80216125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c8a9506fd7e9b0b0bfcc07072ba69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26757b7e9ffbd511da0e7762c792c29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b412dbca6019aeae64c90f54c9c61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd6ef8d0dd577bbe8eb8ea4df0d4b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba18257be7ad2cb6f304e4cc70778130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d01ccf11d25e2c879e34f614306410131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998570874638c61c0aa914171f8041132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926209f7dbe94aaaacbf926b65a41e6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50af6a1ea2b9943b32517aa5bff5ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847c231adc130cae1273aed07feef5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f6914468f91fc1e4b29d34b115398136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028362fa4eb5f427935e0b0404507f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692347fb4d7c2c9b9ca63177544ad67e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6f45b802a5101b9aab4bd78d56bd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8105a525b80954c5414493349aa34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3f037330048347ccfabad71cc9d10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599928a022428c3ced1b4bb0f3194dd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36ce8e7f73770953f50317bb0f987f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fe13628daa6fd6c0bf1740b7e5bee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0f4660a59b474ec27fafed0bb8fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5be2ee69e2c2ada7ab63c0473e95a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f735d1f2480f0ba6c004ec73d66f43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd6e5ac5ed6dd0483519245fb0817148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c62a6e3be4d44bc5c5c47a91c9ece149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a334977be66616642a7c6a98e1899b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767035e052e3fa6b497d6530620c18c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc049f16fe8457068afcac573fda2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb85ca26e32527457ced8c800c47181153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ed1de79e76000aa099b0b1da239b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8bf060f9bf316faf7d3f059972be0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b428cbf5f4d39b70ae483745eca1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba7880fd4684576c7866a216c3f817157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b8152c41a93267cfcca282594ef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9ba0c7088796f349192e38bcaa839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0c33d80f4ce7688b377cbf8edf096160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa658aee064b1ce0b31f2cebed88acdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54834efff2d2252676d60f52d32eb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4287768714d006fdc37917a8175e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c8716b6f9cf70dda41688d88a74f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88f9a2f4db6a00dca71153b94216a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e86ff9885873071bafa170b5e6f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948f800ba170b58b274ac8087ec23d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76113689e7f504f00bc9fd5e62b8d6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0cd2fb737df98dc5337004ab1019f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6e8f9cb187fb5da916657e6cfc96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac4282306e45f9b51b5a5d8cfbf23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa46bbec026910a30d04f7f3071dfe8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2569d0018d03060a744d8947506d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e72aaa06285d13168f47ec8f8b8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2257199212fc8993448be03d44231e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d9353b2171f739da916085352f8dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41569e4d9bae9f087259c9928df485177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad88c5c4701447b93f68498a78c7b41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715fd9fdd5eedf7ff54b0aa45fbabd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c7b62cbc45a12f181528ac6f8f9dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ece27a4c2573aa6df2dc8256f25285181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5bc54cba80b77213385acb3fe6967182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fbd4e4c2be6084cadee17f8f88612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312fc5b0a2581a2f8a984e1f991e97f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c39d767724796bed4783d2c4f34552185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77becdff4cfc93a4d6b47aca24e3bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6fe81a131eb63421f19961111b5c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ef97734617ebaaa40344cdb8fbd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312e206021b55079346b44079c693b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc662686459122427060b0acbcdc9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39a8d97a1114fee1005a6c1a76e98c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f252ae869adb2285cdfd90a9c2979192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e00d9aaefd31661e990118ec7ad04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a2dcdf80b7685535ff4f00304ca89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172e36a36eb9d2f101dfa115cbeb91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28af71c30d138376aed89e322e48d68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287700a25e63167ef661e3abf5484044197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d3bd55e2487fe7dad5d66f40e7ab5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4a7c4f5e464c6ca81acd8dc95e98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e005e19756de56617788999613d77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2ccc4d52a407785aa8b147f1059c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f306a4220001f2b25450c6095464b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79cad6b284dc953fbd8cb5178f7482203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcfe3fa8e89be500d5362bad7bb31d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782bb938d18223f092e258fb97e9fae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a91a7219ecbc844aa8d1d83df164b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab4d9506eb4318081a1940f4899deb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f5ba390c50109bdbe35162d384452208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98781690c314a1f660129e4968b0c330209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a67e9586d451a5c1d8fdd18786e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc11b68369b9639cb4a9c8d69a9a64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da959ebbd13d2e6cad3f0b1b7c1fcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86dbe64501300cfecaa451af3de28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38ad6fe6edfa1ce50cf9f55732fad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113402ca71a1340afb480688132ac73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21120089e1cf64b45c9b8f3fdb419216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74df357ef5da6b2f055d638d8c3cd17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b5885380f452ca88699e94dd3193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f9c61644f39fadcb47832253bb8ba219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc9dfb63d752681d9f5ab53d445bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf21a8c818e5eb8c98a07550746382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5155bc7de9e7635416c7c52b56ffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93e45d1802a9f27a0cb85539d9b7394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d4b5d2d1d1aff6053771cf795cb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d646442adc4b3d2d65e2d72709cfc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab37d9d93cf685f55c312c0d6e807c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467482470ad02c1f5f71ac4655458fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd32ae742a2fc8ed24c9a3720d9e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987971343e03597da6e847ea559375dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32d2ebfaea74e0935b8fd25e23b8d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0892d46da17900e0b2fed18a83f07112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888de1536fa5a706a812cbe5dae32e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645107040c84ae13635d080e78d8f0d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a956e00b41c64321cc2bcc389f27015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f668cad5b3f42cb38ec1f9e83b929cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea319503c8bcc8af6891bd61862bac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bc0775094d7156849fc845f4176c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3aaf60c0d734eb1c9e2591a3c6cbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025796afd4b111d18d0efab6d18b7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab41b4abfce685bf6e741b70f00a6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ac19e25f9a6a68ad58f71f7ad8c9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d3ed1be4e052928ccee326a80d9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee81fc9b483defa737110aebcf1e84e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c9cc6c71f4484cb07ed4f1f6d728d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6910325ef3b4555fb0002d5e1f413f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525061c0c6316bf820dbc9c19f18fb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f669862b2911542e15a6051fecb0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e8508374e14a380a085a0adf9283b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a956610f4bd0b61861ba8d7e85965f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b3457c7583423522fce1cd7df548e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5415533b3089b0cb32943bd205234c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce08da0f8a2c5689a5b3fbd14e821433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5b252d5f7fc62b7770e7b3bde569434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f7f39f1371d6ad7ebe0cbb24de43435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da610e6e1576e361ee2ce8d7b3a0d61136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f056d764dd183b252f174e19cfa2b0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad57f5a1af0cd7b3d05add8e3db30b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314cc758a9527e1adb110ffa466c04f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b83354321f7dc865ced78f9b606ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d90b05cb7e225a0d4fb7d92f5a4f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce263d899a0fef0f1f8d33cc3b6ef0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba762e78801f73a5307b33bf54b65443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0af292c07b6fbb6f0aef8adce322c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989f0ace32156a9a102c72009ebecf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762545d45ed15ce1d50f3dad71791a0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f737932d70cb7c91cb3ad85bb0e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62522ce449796437859bc6283ff20fc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af3676cdac7988e29c6b0486a2e2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d7c36d52826aed3ffa9c925efa40d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afefacea9a974a28ddcc631d2e66b2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945e533244dc1c8bf0b57bf574d57e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5b9aa10988d9dd1a244a2de050c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d59b01599996966ef006d47263b6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930dfd9d2db783ad96274e529e86d1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc3e6b1be470b5c8a946995d3b5f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df1a6407f6fdb9b9f1ef32b0395d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3f163524d8b33a523cbaa69aeb9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd159b7a1eb265093ab532db045b7aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a87d0e3eb2ca6aa8af9642e1c9d9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789a250f7d78034f672e361542963c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01555a94df29ddd8c39d6ff1bc7378d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5d0403410ffda97c7500088e565e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84721b7207cc3e2c2e5fd3c74ce3314b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2102335527f020e6ef5dc5d50de9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b44ab46f82a70e7b05c7854d4fe2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf141e8725ec87ab6fff9d3451075ca567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d36b75bc63b29c7a90dd95b367ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd07724d77972cb373a1c04b9a16d5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9882c8d338428d400726a8574720b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352789676a11ca072c187e1d910f559971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57716d3ac160fe13cf9ae65f539d20572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662585e4780fb39a17153a4d8a4c72a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b22709e918524713fe3267333473b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fdcfa09c578dbbfeb8ef165ce104875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae486427fe0232eab43c6d125402c6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae80eb648e8c5b616829afc22de6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28525f886ab0530ba0b7aee7d6473ad778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5432701369e8f9a33b7d4704a62f7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b0412ca8d444f1cbc62471ab8008080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e5819cab404cd50516a3d5736c96581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d168066694cbba3327ef327cd5255482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8a1fec5956dfb83ef8ce9b8733f0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63822882449ecb4aadc08e88e61f556784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bad8752e5b7d9809a48585d32cc8fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f60daef176f33020f4af63b830dd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3888721d1c802de31fe6707107f2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dba2414a4f27f6cb7f749f0c5bd2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9d0eea50fe826e6639b10b6f4318189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0954fb3935daa4cfe484231f7e8fb5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95145d6ae7f57a3534362001130f0fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939040fb684fb3fa98dc34a07f51f15d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b2863fd05b824a7420f035db296db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e25ed0e3491d2b7d3bea7cb76306994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931d3733b4e6bc8ca2312b28a4d7b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2480f1344cb75165f058da9bf74e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d280b729bbab1f0e1bfef075bd4e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50d5ee6ba23e7670f8ac9317e1a96298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83592aa24a2e21f056133aa33486547099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce2554cbd3ae96e0aab4643ff49eff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55de974e0f4b71df4fe6ef856e90b29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135ccb626b40244f08fa1a22bd587b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c4b0a6cc5d2b57939c82b3b258ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7fc73005a7d29f1a5d0cd9748dbf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1417665c8bf04af79b0b8950c33c6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f0ad1a094bd72e622e91817e33510106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601515e28e778163f046a8368fde777107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f51d0a5325bf1f919578591386a61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4217d30311c397b46800f8569507613109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238c19aa11be57b1fcaf7b205d91c78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5a94d561c6686af45d59452e74fba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a00c26e54bf452f2ee00b060bac4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff073a99070b3d0f4d49af534857f245113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa57440ac31fe51b806ff5608625515114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8524e78135e78e58e664bcee418be1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adb38d0d2d56dff62c0bd7fdc5b623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399714b6cd827ec9c03ee29fd66bc291117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8bb88edc4c04def38dd55ae238ef9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ee6a56c94017f8bec61d5e8a9927b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793368b1704120d719449d20133008120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e05bfb0a7b1474bee1b17f8a7da79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b5ae14b4aad0794f42269de33d5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d847fdaca7d26a4c7643464eebe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa506b5669227b41b8ccfd347f76267124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875bb781ee87984e67664c2a1bc65ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c7125e62748dc9fa08ce98f2fe4d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9ffed284949611f24c2579dc02d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ac7fb6f72fba3b1b256c3b5823a1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806574744b32509507a399ae05ddc02a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc78882ec8e1238252f274ed85fd90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacaf507fde8c1717674518588916cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345e12b4c43de228abafe6c0ef6e6c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ec1c2ab80b82c40c1504353ae1a88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697443b4027669bd75cbe3424b4534a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb3a481974c822a57b08aa3ef3d501135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd3007179ff5161564cebed91e463d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8a5252866f29cd569dbec19afc00f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dfe7c12560dda0e02a996a73ed611138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550b0cafcc79a55df8bd78a055ef4ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c942dd11c304bdcdb61390ed7b4e165140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7436af82b752ab8d4c174fef85f0f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a21079384f4287c80469afb67ee800142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dd13008cbcaea51d5390234393946143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94520a8bc0b063863754ffc2ba4c40a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167122b1b1c9dd8f2ec07d29aae85e68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0420ba6c61038b221306212703376c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da9b1b91f0ca56ffb7eb1831116dc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344c77e653207faa51a3040cb3685cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707ad965345557cf5f50f6755ac61ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f1acfd7be07658376f029b8c526e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f02c2f0cb82068dffd7ab6bcd050cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691103f21e3f4a58dd2a1dac4b47884c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abb0707607b1464bdc623967c678ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ab99eacd2f48eae2f4a03246cd6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7cf87d3a16e466566b6012592f00b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a45fb281ec17853e5ec80c8153097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9af4cb2d6e113da2ccd899d785dca7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e6e2d63432edd2a560199617f0afc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0725bf8b2e4858090f824abfb1ea1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c8e5c6319d38ca5bdec3674bec2d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6afb32b912ecaf980a7d1b8d5689dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8dc5a53ef802d85cc92699ffb163a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d76c11f1a1ed7fcb728999c73504b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c1d5de8331bd7dab7e919c0aa7ef9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a2ecb9c03526937f3acfbf0b80bb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab57d6097709b09b7a26e7e9d4dacf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25196fada29f6ed49ef88a356cc6b35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767b484b19acf1d9ce217228abd2080168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dcfec155ac703bed62c50f619303d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71ca7c1a8f7b2976f7f5fbebf1c20e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc62f35efa84b20c0f0bfd4c304765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1d85033fd4f93425ba7d35a881aa7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224eb605beb415c4889117cfffc4f02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59d62f708f93293fc676c8b6ca63c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f010f28e777d6cc375c6146efb166175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bb91f583f63d8b3266e7d53b4273c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5c7825f2cac0650c0d4f1784f534177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9699be3001c9f9d363e50dc1ccde2ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553da8191ec587b641ba6d62de7c8f36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be70b64ccb75e7bdc8b87b3e8a76b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af72dff13110d148ab9d0ddeab167181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d786cb8d6d0cf7caac9dd2a2ec6dc68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65760e6693c0d628d54dbdcc8f0c1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a77e056e8a99d8bc9576073fb6fee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e691f0e2b5ca3840df37d9f74f5e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565771b3c90f5d51e9e1bd409231118f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038abc527e949f236746a3686bba91e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b878842b90a7cd27e7e346b7dbdc95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2660a611101b97dcae0a210999976d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18707100bd85403508333b8bc98f2f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff45f6d9731c8e1d66f7333548802e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0a920f76735ff741cecfcaa1dd6bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ad77ed2891c200a963c7d069f0ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1303225cd4389edb29424a88a761f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4e10eb3908b648524ecb301fe8a27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f5d42a290304602069fd2ac0f914196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212d3c2c08386bfecb7ba290ab3b3dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356561692d199063d50688ebeb860e25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a94ba5f313ef7d177947b63683bf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d14fead9f4a34898d47e649272f85b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f693e4b281354b26a2a506713146201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa87efa7cbc4f86080479546cd2364a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c869b0aa4c3e93e34b09fee6f247203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2922026465274c967ae078b6fb305204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929433dbd30f4dc7458074fe7ba6612a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c87ed6006bed338d71705292f2f67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c609dc0594101cabe3cafa05fec8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd22e55a054e3ea75d53501f8036a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f3da126ade8d6f42a7c9da283cbde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbdfb0d06adb0214eabc063a1e9e80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944e5ba90fc55b8e3a88acb6d54449a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee0a425acf18d15b931818ea228e2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a9cb0023f835a3d1e35da0eab4c82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac14d565aec613951b5007c0019bca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e385de68072d4956c175293cae68d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8b3a02877e8570435a315cf3e5203216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f7257f85eeb199829caf65e0dbe42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a28ca67377531593ee81e13403e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad249cd899c8de88477a2100d0eef43219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>