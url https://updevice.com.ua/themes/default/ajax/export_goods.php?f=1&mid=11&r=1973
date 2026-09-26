--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947eb5faeb133fe14190f6b7f89051b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c475eed02c895c28d258bb88859ec92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2fe08cf85d03ff52f154d6b75ad2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf96c0a3228963b9a8d4099b90c9e954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687dfc1f6886573a5a54d112e65d0095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ff9a647213540ac47618b867906c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954dc4e98e9b493430eadc5c4ae82e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77befe76e9640f279b128c59a4dab5418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b23ccb9fe1451386543cab1c2f2e909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3865c862017c505d4755e56206b0c0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aede1956a5d8055e077724968e175a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108761651d2f5a4d9536fb34c3e1ce812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9f2a2374b624ebae3e422d2c9e05913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8148917c191c5e041eb3bec21e358a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dc245223f914ccdc0568dcb8a289715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5afbd7f571e90546fb14d47f69de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f31193649ed8eb7b68a3e2bba21b2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44423874a343d2c7af622a4ee121ab1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4bf3a320e1ad3d8b135e6c80aa08c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62531ae9ed652323f59372d868fd531820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311959fa6a9b1597eba10fac44ec478c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72f4abe499c5a09294c1565dc9bbef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bd14d2b418020a2d9f93bf182bd6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111adf332f88a91d19e560fe73208f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a3f9833f5caea698e841ca426526425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78e7b047f7bcc95386044f84ef53a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf5bffce1c0c27475e971dbf130e0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb7e94a62af6419f0679125cef0d0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf3d36c3cbccbfe27fa61585f106429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1648a33349d7add37772cbb8f946130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cece36334d7bfbed926671ec5525931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52367366af002bdc013eb7335af5cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef77f700a4b181d28eadbc640218533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80963e1268760e4f341704fae287b6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47c87c9ac71525552295aa49faa23735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d948446624f8142eff680e6f9259fe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f4320cfcdfab528d693023079701a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4a36783e5a99335856acd135d05838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e1cf6c38aa662f92750da5d60c35839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e76101ec1167998e1d5acb59bcafb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68c41bcaaa675ae187497c5a539a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e503e86f5094a5d03e386a60eb0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f48fe2bd989de37339ad7ebef1149343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d949aae6d3c71e06cf9e3047d283e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc92a1ee53d42a3abcf52ddc502d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fab0f131efe4ec7830e2e146209b5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56abb312ab732630cba9f85430eda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c709848851ad5bb0451441795b017d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96af8447279b532e2dd14b66d15df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9f571533cb60d2a49ddd2d1d9b3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3af5aed6ec2b5faaab081fd48af0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe36cf937460714627567b90780375052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295094c79a267fcde1580a2a5f0d1e4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a161f7fa4b27d00ceaf6eadb25550054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15f11bb97a67e682b2812d895e19ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14695b30148584de263c0589a081ae2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b42b36c402f1be2e69fa0d0eb9cf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d039f52ccaf4c5eae21d8d806cebbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764a635fb3779c106ffbc86e395c9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6072a057451937123431318247e1b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9c11f29366afa75f19a5ae1c3a1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2888c616a8e9f17f72f0310b692a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3f39fdbdf418d52887086da2a7fab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d71671054d5532e7b44b9d0b593664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66b7b26d78f52c52c9e689a418b2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdbdba84ff95cc464b0655a3bada1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fc40408e5767ce6cce5f03010245067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0925e0c6faacb8deb427e08fda4d1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5733eeda2aa33b44e4873aa458a4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f14b6d7dd9f134f59b872b1be80aaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab0b0a36f971d9eb84def836abf19871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b2a11b795f6a0c4b3a7d8cd044a2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f133e53c6399c2c92d322169850694373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5ec3edabda91b1aa4750aeeb5a3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcf1524e4cb0fc07718a222e447dd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac60c7cd0e6de2bbf2d61c3b90e5b4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4005960be1cfecdb3b0c3b756dedcbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6890a5041e211a58ddd411e9bc5f2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae79e1e1a415ac2d6a8ec53464b2ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2d889998813588a0bcf0607a737f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74998fed1dff43f2443b50e92ae43c9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55319acadffef455e8fe48fd184d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21018ad58b39129fe2d8d6a713147883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6616002c97cdcf555ee18e3b6744584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df779b1414dc95899fc2ac3cfa6901c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d429933fd70a6d68ffd0d98461e13b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c84b752a089e5b0ac7d5d2de49e24f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7338254f7cbf4a2827bd7aa741640e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeaaa3ba20778d7cb38be10f4d214789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd25e8d7d875aa6ca8660f7de89aa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58635cf258d9e7a0b7a7b2be4889dc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa96f02be1a1d31e2d593a2c1769e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32e7a78403d582abb1ec4cc25e83293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ad97c066d90213c270ee4aa88edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2263d68b76fa927afa816c1e38794395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cf684da44ed01987fc12d3a7f666396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9c517b9dea623dbf60b635d373e0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67446fe8ef23943e74529068024f50098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478363439461fba83ccc9719c1a491e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33436d1334c45c1aca8483f58564ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5777dee7b55ee4dbb372bc54033a011101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce78fc5fd1e1d56d9790c23d62cd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578ad0b31ef1932558d7317e2f9230103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396b2695a7b0d01a1038517d391747104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da222c3170292423522bd0ee056b2bea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125f3d20ba977f075a80979b99e277b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79d57c70b496972c2d4c3b9215d8c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b7499658d743f1e45cdc541ed2573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72adfa5a85a0134ab4212d8ac481e4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2efa608cec64d23ea93bcd312542d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a5338f7790c33b2058851a258b60c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec9b55896c93a7b63a7256e028bf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad133f644b97f00568ac21030a7b56a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca416513506910912583bdc176c1817114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f1b31682b60eeaf8451db7453185e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd0948c79ea15c56e6d88656537f42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ba6162ca0165498d6e2e0bff914d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6bb5c810a7ad5de22c06a92aa6d0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea5caee547331ec673253b511e79d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b08785e8031553149114baf3bdcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb6b974c18dd74d237842b2262f071121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfd3d1013a0ac63ad06095c13046aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914656fd06850dcd9f88e048530eae61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a722c44e2c4ca3dfdbd8752b1e82da0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0087c67e5e0f5dc2894b457267c397c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6162e06f5cd106f801384491ebf4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09972877d7e2bbf17d97839e249682127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d6f092f24d93bf5443e7b5954f94e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae060d96af0c0fa93b284cd9625c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793738745604739493422d5fc68312e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7541ea56c698f48c4bf5ee8614414c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd773f9e4aed23b3d407890a84d93d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1c7adfa04c09e49d7f7b9e4451509133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cbc810005c631456c04aa888bfe0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdc6030bed97737c07b8e82b73d13d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54226b18848c4c0f064b25edbac6edd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a009b90fff2a1c9df1515ab68650f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dfb38e7565b86e874eb32546b26d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da117f47ef694700d1bbc84e195c7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94caac2b54bfa3429217eaf674136a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b043cb3f1024209fe3008708f32cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1860153892afc4d511c4594d1ac151142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc5fc5e3e9e1eacb013bec10f2184b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ef2686ceb7164697827e301c213cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d834d059702be3b4c187ec4f308ca7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267e94de5ffd9147769f3d547f0f75f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa577d6dd0dc5dad63548c2f58551147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc609d5f82663c8be120a21c3fadbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b03d285636e6ad1f734454fb741714149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f93776f8cf328eee760c86db45d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484d6a3a6495eb34f44f1bf59f0c8cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf642ba997d7e9d4953ab649256354152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f440a38ddd0cf343083f2a2c25db18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f43a31aa6600bcf739c20fe9268cf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c6ec591f17dbd4e643c52a363a66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e49ed3e67eddad04a33991b04a9a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f218191cc24f8d44eb9551ee948cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c023529975dbd0bfa49395a94bb69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf7c96b0478a83081a8c06d3c37488159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a94a5185d19ed202ab6ee0cef2b2f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379839b931812ae56047802b21c9314161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6ea11119405adac8fb32c9e430a44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf14830de3f241471a30867f16f3363163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46f364ae991273fae5499c58dd30ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48161a6c571128fc53f755aa05c2a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92306f9d00686e61059211820f6ec564166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb95523106813c9a0f7c9e089bc92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bbd07a1593dbcff74d2908845ffdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ffb4bc530432f59e1216a0123b84b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3010ec16feae78cb2e9eece0e65fb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7bfadf12e21d0795fd74e7ea7731171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755505831f199f35498cb0a87eda321172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc20ea33ece7b5436d4819535b5d80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8db1b65dc903bf274f9da7636a6934174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b600e5fa736b358614078c6db8c862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7099f332d640d822601b76b899229e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01eee1c50ec086cdf6b81ab8ea182c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334854719d7ff9bb15123270ccb8942178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7d2c35a7094f91e1ea1ff0c04c874179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058846599b63d79a767e5b8f3f65424b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ffcfb0cd7eafc92f4e08eb37ce402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5241dabdbeac328cedc4f208771af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ac1c93288ec05aa95f96ceba5e09b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9a71308cd31790a39115f592d4c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec297e2390e7dfcdd8bc973f2b5bde4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34091fdd4b427cd72dc7154c36cf9708186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f495b6c97b16253c98f97c3dfbdf4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673173e05a2db8a9424caa924f54ba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9033ef28465f68f3bd8e26ff98d76a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf87b30784529305414ed409701831190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0d46862e08d97e94b29314dbc2bd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99838391faef6c410c6fc3e9cb7a22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf57dec635bc9467a095fa070d550f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a77eb519c5a3f73fbd1f067034870194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae5342316dfec9d8963d7572683dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f389f577326467bb4bbaf264ef62a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858c59529854ebe935f6136e6378ed4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053baa92be8953388cced1d9af3d2bbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52629cd1a58df47d3d0a76f147634a59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58be8a3d2dc73735b4d0d9572a6fec8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8424dafa7fe7475c3798afad2087201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8cbeef7278a8adc84afcfbca4c637202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf653f19d05499b0ceb778873c703e50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadf64b2403ddd882317a612bcd908b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27d349514da859eb44a7e8f69be7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ef9704b518f19c53d7c5f8158040f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24e22e00930977688721e19fa7fa7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865cc73e88f06eef50ce163a9c3976d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09836406c31a58398fb5b20a46d5f20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587579fbcb135dc7fd6a065f20b4129210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735942a5dfd3ad9daf17654dda0a4746211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15384864f8e963a9aeb8960156b756212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d8bae2d1fe97fba9af84e1a9e25cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26a1aa5f122406ca81af3738e0cf5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d5882d617c11725048d98ca32b64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2dcc2b57fbe5c49b35a73ec7d79cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec45f65760b23e5c4adaca3b818d4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f4860fcba44f4bf671974a12b10d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac106bd4a8ca508683f50dcc9aea305219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda071e041ba747a74bd0e8719269a151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790509a5172d5ed567cde9bd1295f612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a2b1d41bc5b4baa17e9585cefadf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c62070b916e72f447080f343c29404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1b21bd3d8c252f05f05d7bdb83cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc56765865f22eb420f925244d35656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f55a169dd3f47942ce345a66787307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35720f29684ee59dd64cedee25ad508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2385aec4e71f74fafdbb8a2ddd6009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f019658bac28ad94b03b2e73e8d3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe110f1458c029047de1057f05acd48a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fbc5f334db232a0e3d1c67a0588cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af1b498a9feda8749597b613e292413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c453b23a721a851179536a19aba42114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5499db94af455d7d9c563f0598f8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0861d044b23abf2ca9c4854aafbec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa25504a4b654781c4dd107a73ddfc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8903997afb9957d39ea3898bd983a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c5690d30a7f040082add1c831dcae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dbcb0ea01e6c18bb79412bd9ec63020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefd3374ecad8d72fe9cee7b506595e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2509bfc143c0db584a56324fe20a67b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ba1a796dd32c04fb45458432834123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae135aac9a7db6b3a555b3cfda91053a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ce3777c930c59cba6bc34add97d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89b834e08998026f98bf58a6cca57f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa794d6bb41939198ea05ee4d549f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf5c76d51e15942bbdb1be76706a3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57da1af0553b7e36b8333c2091bfc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b43feeb35e31802d749c10af4bb0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4da0354fa2cbb4091cd1277e3964e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230fe8aeda1e264490901fb740ccb6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722005b1c9c044e24a117cfce09e6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6da7177e2aabfe2ca24afa67a4cf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe8a7439d726cc87a0d28b6072ede535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d847287cefbf3d4b0145bbc08f362fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18be0130f3f07f972868bf552cddd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93dad4f253364fe697da9ae354e6c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8066259f721506e4fb440de5b931f2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3ded255799136747867eedfef469240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bb4b1689c5491df42c3c3078db91141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb13c7324d49024824569797f242bfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb17073ebaa8a81a0999836156ad243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbee0861b75d30068780809f1ddb4b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad19c5f14df70f7068a0c59b340c2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0890feea54efc726adb1f3cb92c3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356c7b96db2a9d184dd910b62c0313f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d19ec6356d183e28b4de9fc976b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426eeeaeb415a6289564d43394d030a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce9ba563e130982414b8b25078ebf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3441749ca913f2cb2bb16a8f764f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878eeb876359ec38b081f4cb68030e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbde6a2bd4a4ee0128214c41ed06e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c29f0dbb177187ccea3aeb0908c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ee1d0be950979053967cb7e54209a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d97417a94be35e1605672d979b1a1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fd183fbba041dcc64d17dbdd24e7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6261bfd4fafa100b565e264a771c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5537653447b0f4f24844a8d80556d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce23d65b1b950ab8aa2ed7bed734edf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8041fd75a5083e39e9972114c5c15561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1294605576905a815b6148f0966d6e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c046469c290392a64e6b55570e92063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bbddf8df27b01c26b3964b856954164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbfcf48799f13a104a25d8b8e6111065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c667a1c7aced0cbfbc60eea1a8b5eaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6577c65e2de50b7a00562ff3431c3c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7430c121a697d82506f2f2f2f6947a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f710118e75ad49ea9e251027495d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eec3d4653f0c0cbc649b7ae0da62070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19df29907661d8cf227515d17e4d94971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d283ec2d8f4236ac0219f09d24b40a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11efa104f131d3be957a681a96b647273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5881d935f27f9afd7e80a93e981b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54491649de3134e4081c26f11dbf8f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5739722b5f6a42dbce1c61b501094d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9b5abc04348095d76f5b86e4611b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceffae2c33db09e701f316067fc34478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb90aa29e9ce1a4bbf70efd6c46fa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9988438fc7936859d34118320883c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38e0edbf0c1547170af293a0fc4bed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad53a1344eb353323d5053f8308ed682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27b35c746b2dd89cbf4e6f4b935bb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4048b24dfeaf1d76077e134b4e4109484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60855b9777685faf551eb9ea33da8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a499f1b0344799327c7e2998352ec1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e58bd9fb6857eadf32aee22fa417587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8033d3620096a30e092c534153aab8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648428a3bbfcaa5f83f0ef4c6239dcc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf02650124142e0995edd541d11f64390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaf4953e74340c07517c041df6ecb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ff453a0190d623e607e90507441b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcbd243b7c547842a3997278c67a9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1238aded4ccff9d43fdb7bba5ccfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132c3f2394b31a4302cf05fe3ef99ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900daced599ac924c9ecb220e37a1e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c428b5cc9a51fe5308266797464c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a4328366a8264dcfa71ac9c2729698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c757db220937ca0f9b80d81a316a8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494c0845e993768f46aa51531c441b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9ef3d2f2eea70a2b679dbfcca0256101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669639acf952395e0008389204593ef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b9569f9501f2aebd3c1e21676c0b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9ea7c83345a468d7c800614e1740e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7885b5297fae7c32f5ba6b63b226c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678088500a59b0a555768d78883977106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46574fadec760c3e9297d3cabc36405107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb84be96c706c677477faa5d4c38d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22575797d126c212db8515e3eb22f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819a9739677c7648b1743ae3d854a69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabc6105cbcc3fe3c80b64548890369111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533c16fcba3f54bca444e53932d0c67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d95dd333e0edaf54664fb08222d7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cad7b5fd78b28c279ad9c1bfda79a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1220c6f438a483a240fa5f3fd30a2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db86523b2349e61934aef0bcff3e46e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5755b8aca4c7a42c16093e6c619628117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c31a0006d0bf00791b215a2edaaefb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a236de135b59b2589eeeccf37fa1188119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6991ae1fbe8b8881e9bb7f296f6a56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c7c3cbc459e4de55d52f69335986121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad579e29df33688c342fba0efcd037122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580607ef45e34997a194458385384c6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180c1b3583a16e3ea297553deab7d90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505714cc22f55717715796b8255d7f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4883a339457bcdf62611063da660c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223a511d21329049491be6a8ca22fec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e555843f928ffe3b2920b4e73d919128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f887b08ff53d257a0aad42359c857129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229811720dd9b170dfb935d6703da6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98136e26cb599231031d946cff2ba4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97f8df7e6c4853ad79b68d0d08542132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea2ece2d6c0c87761e4f0f62acf0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43fa32c3b3a778df05893c9ba52355134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eac7bd437dc4f45b484f289fbef18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862e0ce75d4c81c4940753dce3abdce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c7ee558813c9f81215c66716fe94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db588e949dbdc587687794a88fc55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf8a433677b1283f7216098b9a03a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5853409feaf16d2c188a24a587c5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f53338ec9f816533730708110fa9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005847f1edef49f92a4391d7408f077142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ff86e7a47e0a5df6390016dfb0aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4486b619d016b94e332103f4f9e275144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb226bd7a14c6a35d7da44c766a63c3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7c9697dee425948dd47b85b7791be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826777cb24b1c8d997589ff27329c696147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7444e76081336d9e18e6d92c6bf388148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558434e2c050a7aea9644a45a5c3ee1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a7cc7e7513875c4629c46be6808bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1c025a4014d6343a76ba60915268151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887d8d6ee965427a75cb57d3a5cf7d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97eaffe637d0c56b47ecb192bdbeb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2cb03950d8107e71d0b720d0fe990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240fea8f518c7a4fd5a962570b63598155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd3a6498c1f7fdddb54b7c5963c20e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a49dd95615d612941a7d54363a25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fa91c17b79e5cf3a0efb9122dc6a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3e25349a43a9df62bb62e4241fae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20266c945d3b4c537930b2525c1a166b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4999d9a2d392cf2f9d5725b695cc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b1654a9926626ebaff0a4fa0abee1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fecfa402493196998b162af6ec65e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50babb2c75538395f54ea55f6b6a31bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9280a8b13ada7ef3d8c451e8f9fad3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e13fe7d176288690e2ccec0bd40a71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf583903b9aec66b61ff439b241f469167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab350634703c72b5ab2623f6ee45e93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976ff6f399ccd33fe5eb2b1c6944563169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9591cc4b43831b025a6f123d96ace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafca45e3d11c3d251753da20dfe7ea2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d8dc0b85ab87393ebb2bf27ee24ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67204c9e35e66cce268a9d323b179e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c3310a11b73b53e6d1ec35b5f2acc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84633118d804d14e4745248ae4ef7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a686317afe3083f910d318f6cac06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd596845fb6294a2bc524e80aa33fb95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc204f84c3e9cf7e1cb8d5a7538404b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cfca75db94222fe9a8d1e0f8e2642179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6a070fe97e5417b593f6bee576f58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb06970395ccf02e3040feeb7ba14c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e4d1914c7b14ddb0a32cce5ab1825182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a2d1a62834917b5d695ffa4c7c084183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768676f2a6ab451047a83b3db5498ea3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918cf4d73772505b170de1d1a4e1c1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb5bff6887e4bffda565c645c3456186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8073780ba95846ecc0424624cb6528187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a80774509547c8f19dd31b47e912a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041039ce985eed2dacb2809de2563ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67838578fbae2d9accfd15020285fa57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff546a7611d981c56e29ffc1638e41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747c127d8115b2c6974f7114d35e5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f9122e1cd4d5153c2c7cc47d9489193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6bec58c8574022f467dead1b51be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18c25fb7ee9da1a2dacce6a2f0d4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846072b8ebc2f7a3a6c4718af8f07563196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0dc58bd760fb71dd6d701b0675323197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54fce69c6bd8941279eda6e8dccfc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683aec922225756adffb09086ebd7a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac3994ad7c57725b69c0322ffcf70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a9b9f7235698856361a9ca9b141d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685edc46c018085739c9f29b9ad2bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c3489da3651c94af1e36523e59203203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d2da9ffe25d9b9a057730132b387204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e8f915ed7340b6c17efd5ae6cc43b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d02f4030c04403474a2edffff749bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7239ab8a4f0e031f8fb556c79336f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54802d75573e7426c9cae7ffd9683d9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d46ca6b697931a088b513b270c0228209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75016e1629c346a6ae46e7ee09dc1265210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656e360934a7e3e18724a2628737646211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9657e108afe53eb5b6c419100bb185212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1b25524ebed750c32c5fd5102ba37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397de3cc0caac02cb999aa51bc4fa3fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd90c87e690f64b17adca062f75c0dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220d61b77173d79698d5db2e1a0e367216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd1aa9bb93a9b18103550a482188fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b823e9a4fd739e3c2d2f95f5f61d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa597f21eca4d87cc837126c20960b36219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>