--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533fdfd4ee3a267a3ec024ca1fb79191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e079261922b00768cc7434f0c11c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956987ff43210c56bb64cd92828a38c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee0d5fb892ba25611d4785f3f382a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652119fb794bf7ccd69e6ca12cf9e3305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475d9b4e7d368705b7c7aa46e624666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac47b01b7a3511cdf18a2d23a53d6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1d1b0bb51a1c0441abb71fdbd464c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c342fdb8bce768ff58366667197b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057ccc1d6e7b0414873c2cad9c6860010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f420ae27ded652ddb51afe169a718b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672238ffdfbb9a44edbc90d7ee66df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601040cc4f8105fac7d361d34902319f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5af5f0437f74a32a9cecd8d4bc08ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7077f123eb2f069fa20fef0032360c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b535019db38ae51563bad4e17296aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c10b7ab3cdf527cbf6f443b24781317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437cda0fee3892bc1f624af8fd8d1b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206332920fd15c10d904ba20d3afe4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d355351e4250d0d13a0b4d0af33820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db0b8c8d5a666d30b3129af06480f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b198eef9663dd17edee5c8b9bf123722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b36359a4eb768a41e4b3a0f51593623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7dd40054be89791d7e03e559cbca624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda7bbaba8814b392177034a8f1bd1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cacc4f713a5733fafeeb93b72f77726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7191a14c29b77aae8cb18eeb5ac95927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b73d4e5aeb64b0f48284994e82c5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd38836914e04ec6f93c85d743934a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb8d1149afcb5bc9430f729163b9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae103f22f96dda6cd446338a657ca731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340821ae86c6a4007e530b18c25668b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50cad910068424896b6fdc3891955533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241e02118e464630e2f0aa07b0ddcaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9451ec764ac589deee93d973736c9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e76ae9e6e68e46cbe35b00c80c49be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bdbfcf9b2f88043d65d81cda1713637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385061507e57fe606851c200b83130038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735efc9c8b11ceba9fae341fc9949a4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d8fe46bfe4bbc0b157344a98dae8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d96f6e2156d6c7d7e24fb528f98e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea8a8a17e13f0daa033e3ae213fdd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b5c87b26d4b912ccb00e369d57a9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182c323e2b54433f042bdc07b02b6ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdf6b9f4d871be842ed05e83fbe57945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cfcfd0c92966752f19b24f5295c7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da57b510f03219cc26d01ad20cee57047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a220fed1f83550411e96dcd96e157b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d716ab5911b2701db2a1858c1011a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ee1c710f750bf8c0b78f9588606e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87159ee3a74c2e21748cf9d3c4ed5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e7b675cca99c3ddde6b463c57fd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b46d26d0781640aa6dcb014827d5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659370cd384cabc4de1688b8bd6ddf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c560457bcbd964a6e08189485f99255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583fd01950f9126e56de0c6fdcf2e0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eed908cba321a6b7522d9a9d150fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fc99e71c4ba37ee44ac25094117e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fbf6cfc8718072df7671c87638d5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb69f39b4c436be6d4d3896cffc1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2614b26c85aa79e858a78be0fe90561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1de888cf03e48c9ea421245ac1e1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df8361ac5debeb88b069e02fe64c1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847301622dee9870cef9ed7d07c0e5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79a35ff0a92244c859a5d531b9d84a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d640eb4c4410c0a6632b43a435b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978e5270fb5e160d36c2da6babe77ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e375bed6b951aff42a68ed273e93cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e7abfbdd68c9cda5c3870926dd2ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5f4179f8804ef9af70968769076e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cebd18adba726f533088f14fc58f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883c24eef2906ea60daca83f903b1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338286de7821e81adb4ab5d2ae225fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f16590c73c0982737f992da3c021f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504e9611841507080b356feea8482d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4861ec5ea919f9651812498b0ea5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc764a90e88b739e90baf0a28c26035f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0550de5a31087c2568d9693774422d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04ed9ccb2e8d5644d4051605c974779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa96b0920574f98f035c60dcc2e217680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838801a7f7e58b49cecc0a8afbcde7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc84d9aac43b4f406bb877b4a2850982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471cab5073b4beea3c0caccf13f585f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3c3e80da3b920d5c1bb7be394b3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95165c03882d11fa94105e2b2756bd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a39b7e4d19d0028332f948712c75f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e10b746813dd218ae27b92d7150387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5c099e4f3148e6f9457a1ba2f75b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ac8b02a6d6a9ea9a1cdc7f28ff6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5967be48322277d9de20a2d5d10d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601e1459cac35280a53c1f1c48e052d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f5bb4a3fb12772861c3dba78a61d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aea585977f38f83cd8e916d2df4ad093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570a67803379627ed5fdb0c3c0598a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b2015fdf8de21c15ad20de3b9a7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a98d39b46cb43be472dc475af2d6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd287532dc40a446fef41897473e3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e297a792bf3b89ba2c21b47e0a9e5ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe66491384c5ff43c01bd2bdd9072c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a643adb7d584852f24a90a1e25e17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635becb43da545d71e6b23715d0d796101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e5970d10e55e7cfa1694741296f97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478cbdb3e1167cf2e4ff29b61d10215103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034abc57a9601db8123c07f4c0c2a0c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb81eb47dc9e0e266eb0cbc934c3928105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0024ee517bfaec15e9f113fa08c43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca984a8d954779be7864cf8f67f95b24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab158e92ad954af6d52be1bc040a7fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad8d703915c2dceee00c1b9aca0c09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301e050ae8436b461f1ac75f7270f3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ac2403837e0f89d399fc3c54f1ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a103268cc3d2e9b47e138b933aa1c43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d95fe8dbb67305c81bd3fbfda62d2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c56bd40d04d405c4a6be4ae628c9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e24d8a1025487d13662fe412dfd9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c1b6325b6e95c2da33319ae33aca8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30509320e1b23fd7c34af92a8e460b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f62ac78a96fac0f0d46d9a55f0c8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f886bf07254d45f01fdbccca9f5a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64670997a54c28d093325c81bd8010ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c897e61e14a1279dada73935d76f948121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fa9372e939dd964ebdbf69467f842122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3334c1b2622bc1f90d5ee91fa9fb2d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3c5be870c73cd717c463171be387124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c63d6895e48a22051d854beb87d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b358c14f706ace65e60c6791eb5a371126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5b70309aa77fe5ae22672715ac262127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edaba411fae4fbec3e19e117febecd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c129e1a07bdef6bc452e2ed5718a38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff6a500be6a7e4b7c84c3aabc9f02b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34953c57ba19de761a37d4ccf70ecf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0f81cd811a67512ef8b193d045d79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23057c97094929c1e67c639893e8e369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b663d75acab9341508971516d8db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eb6d9cba3d1111198ca04c0809d5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e4efd2c664492c756a8cc6d6a4b88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226005d71c6ee02f3e4a79272107ac0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd85c9654a9d4092672e7588321ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b72b19ed8d827d31be3c2852f7830139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d96fff9eb81d1a7d0323b212c1d1dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5e4cdd82fcba2b0f69c0098c9d89c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d92bb60639131ba601493c0a9475fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df2985ef9883c9e8a4e5c5230439f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c607fccc84941be0b9b301a2780c232144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b96f414bb71219df7615ab649e4e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bcab7a8151db345a2c102ab1e66fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad326d738e7dc31342ca5f46f89e5c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0653fd9bab0421ae0dca1e40b5bf57f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc207b6bbe4714088a5469f2e573f66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfcf4afe07fd78ed338096af2ef401150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619b22ba4d54e26586df19fb7ce6443151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fecd3700aa41b33a1c7e771387285152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0e10a3dede857e3487885bb569076153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34dc78acb6ae1d5b2676af0e7a63e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc8c134386ffecda0d25f026f284a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bbc1e717e27119e704a600c36d2ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fcac38bfc608976840f26b57c1365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9230df9da6982e1f24254aa30cdcb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9d6c5d522599b4ee93b0f50410cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c106a9371715bad5e90dcc05daa0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df92b34ccb685aa784aec3baa127531161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde68dfbabe2f9067fc3377a0438da4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ea4b2aabeccfd7e5dd7da91268f96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91607e15db76bc37c18bef135ffcd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55704a48e28b388fe1be146e13627e83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35108a7f4c756a9fc188e835565c89b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5bd5bf9af5ff067279f9ff7e01a3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8075692cf81ed1d64845409bc304ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd066993386ae612afccf94bab0837169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cee84bb554d8f04e7fd5123cf1983170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ab72f9f6a62715eb2ce33220c079e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cf7c36b1d20d272e6001194849cfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac565dc475ae5db4f65002f0a411d5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25a3c74b9e899c798a8bf0079eae5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553850af78e2cbf56d7776ba2c467d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d64068aa05ed0cd8a3f80da0b0bb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513140989d3e6a8f43e79469791482177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e3696bb7506f7be68410157a3eb80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a93e3e41af5f04b2d13bbe626d4c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41816f864b97f439f2b34e3805e700d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916670b177d3a0d431ba84124d6046f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cf1e5110f03365e8765c8ab9fe165182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48dcb03c0294d1b67399916488909183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663346827e4a165b75e5836ba26e112184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd7b5c956053abf80a7baa8d9d6897185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ba1d53110c356553b986e8a1424e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff58e0b77a9fe27c6b3e0a6d58504f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23597b1b00f5d3b34eacbbd9daf4847e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7165804b2321cccf1b700b562aca6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf01651cea3809ffa1f879e0b11b93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bca157aa17ad1ea8f2ebad36f28d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b449e9d3d203e5c1dfb3cb263388f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92dce80d1233ca703532ea86535758193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492d46fa6aa8a3cd1ad94ed03c846a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9a3fb11e73627cc3688d095bcdb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25273e1bb7e47a4ba6e10301a5fb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a641c7e9a7cee03c72b4382dcdf0895197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a74263fc377704015d3a467b20e43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac22dae427651ec006f5510f023f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a273e29270a129ebb8386f880bd022200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb15c0f40350d39b823de8b9b95c243201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ff7f71b62b91d2b6ff42dcdea668202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170c7d29837d484f8e569b3c13b321b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012750ace4fbd3b264cd0f967ebac5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746547301e8e586f4df6548bdc4c022205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b8bcb5ea61b6450fb8ff5ae291ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7f1e1521bd849df255f5a58f1b2be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8e6bf72bee1862f28dfd56f6fd6af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e92afd76d33742be0ce48c36e70f6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c81a545b159b7815db68108c9463210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b290c11450bc69c9897eb637e82aec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995ec4942fe9653ee5166cd0f376921212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae7256b7300a3d0e42ae4500b0410213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8e9d67f517b233ed0e8b31f38974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34fdac77fcdbe5ea982d72368f3d76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c837468d6b48f440ae469fe6663b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a124e47c38551cfd1bfcc34ac2919bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac3ddbcbbbce761a3ba144515a578c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cc3a9cc1ba29d2931ef0e21981dcf219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01678b83b0e75237b03de8ca58bbd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b35485e743f07aee59be5be5ecbac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3617e9f801dee1d990c5d892523d9383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d9c3cd0c13e3979f9517d56923ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2abdc10bdf13d5ead6349c41682a2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079948ae05203605474e19b3b4f86be86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c4074a71181d6dc4bcff35a503ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b885715a0d9a84927ec8e374cceb958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaa3186550494e6fbeea4f809ac9d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25d6134b072e21492b6b9bd379fcf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad145281dffac4a498a64076e6b238c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038b522f9a2e5e88f7d85ec9b6f79a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c565545d47f2698eed33d5b2ed0a6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ceab2d2525ca632fb19c800520d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430cbf8a0f4073f1da1a9be6620f89d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff12c4ce9c7092f974afbba25998f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b641bd8ae47617c9d980e0bd5b6751917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf28a65d95dcf77051962af141a1da318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdd8a57228519cad65be468640100819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce72f69102ea0dc36f2437fa8aef77220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca39ece871dad9e48e7b9d947c620c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db10264b6b2b1c553d912931d4a3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f4b47ded3f1e6831511fe56af4f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b6661d51dcfd73f9d2c8a0ad50a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8528548e0778ce0c0ee7e93cfd7c1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711c4e5dbb0e3f62a584620e38a20ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f8dd4b9c321d397c7b59e3ae720227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343847a047c4be37784dc3471a344db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29bc26942618c25c5b13e696f1f79129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356500fc672c2d4473b2f330f5897b5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4665cf3b1f338333999cf624251bbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110ff3b459992796fd669cfa20e552232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eddb293b42aeecb498a8d72ded07e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb90b0950f4acb901be8c63bc0150d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebb89f09b56a00f800ed60bb72950a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaff2aec8af985a316af45657b2ede36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f7c94c738236055dc543205a48ff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef6c47adf486aeba1616f664e6e41238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8401d4fb777e418938b2296b22f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c46d9889ed52c55e210694675cea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b13b71e2465ff392a60abe0e30be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea385bbcb8d1c509e909c7f35a66fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0fd112c4f1c796408b4bd7db6f13243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc163315b16162cf92eb1ee8529de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236458b783fdef718e8eb5676e165ad045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9cdee5aecc35cd8c3c34688c7cac646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd165fe76ac0821d7fd03558589b39f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefd6c6b7e388d47b339b78b018d51948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd383f4c68602dbe94d90595b5d1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d23624e00b22c5ac01c41fb5752850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd60e19a26f0426c35305c12e433fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f685e18162e2e19fe56a8cb01b0767a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5bd53d7320a1a339a631daa2d1f6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e050444e64de66d6715900052f88ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb142f6ff835e3ed85c40a9407d43055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11787329d399be5c3ebbc0f80b94915a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed575cb40aa3f2baacd5051e585580257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd249a163ec4a5790e43034421ecdf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415389eb9fb54f78c61ed5c74f7f02e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e7c22fd41445064887dacca0a3d6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067fc0b1fed2d27caba3114a061f54161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da3f5cd70ec89eb49ddb89d972dac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80ffafa3e997ea4f5d77a08d53320f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e005209c780297d73f5caf58af4c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3633d42a348c82df15fc1023d718be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef49874fd15e1ad09633eb37c59293066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732630cd5f0ebbe03b65bd802b21757367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ea302eabbcb76631a40a0cd85ff2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe8bd571bbf37bcbb7dcaddb1742b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e957ee02b4e94b02805ee7b7abf112370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b6241fa10e7ed2f76209e4397c6c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e0e6fca4ae25ed17548412fbf40b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715451f45738c0a94a169418c23847073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ce6c1d3d5c8c5a32be6a31148b21674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056c219783456610520b4d2f44d4ad575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9518d2fd6ed69f8029227e62ddd9c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ad3f7f0fa1473e740e15a21df9bbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63d146363c6b7481214f4c59faefa278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ebfddbf12ee8b316687f12fb1a7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29751188503a3b364fe65ad05581d02580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888058c6b7a070d8eaf16859b14087081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58bcbce1096c6349e95c829f371cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9af0b655a0ba9fef855d322ee3b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ccde79fdb955ed7bbcc70e995564884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25cd489f07990a0dec791da163d98385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f636dce84cc8e37374db81e1d579a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53210b9c7e10658ffce26e4809c2ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895f77b1143202e22ddbb881d931e5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790bea6e67ee1913d7552ae73610ead89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a087d173e046c440d89e29eb259deba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc73c9405e53eb05001ac21e4ce367b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45522fa8bfeb351fccbd5001ef4cd6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e321cf5d9d03ac87cf25c39ca22193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a144565d0b6e76c6afb8b35a754f8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a507047cfd5c0073519ef4f5f4f2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae017eb336ff5846fface585fda69896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ee7051be2df9eb93b8a04469c410c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719912c308b3a1c741d2df8b8c2e34198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e6463f8a41662629b66751be55d6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3c6d3ef2b8254c0460aa8158d9988100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402449f9208e66c8eeacb7523096ed1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad213befc39b12d0173da775b7e4efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760716fb79daddc007c5a475a7f898e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c898246c89d86746cfc147d5c04c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daab62db6e9e585d498255c2f749ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211a5587e294ffb4a65f3b649466442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49527230b69d5846f06158319f31b176107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53a508648eae6e8d8916af4dd2887d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fb6ec2a69c7dd7f544319be084dd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f717772d0a5c26ad73b878053a12d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb4d4c49511592a0348559cf4380f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0fafea0f6e3bb9eb77ac3ef306685112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f9b98b080635609ee7d32b03a1ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c57481b6a41dc1c66ea64115deebe3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ace7a8b27dbdd446401a798a13afa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ea9a2d22887e81d3d31ad6aca390116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b21032029526eb8e6f378762676357117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2c7e0af0516dd130fbc59ebe1fecc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aa1fa946392d0e9f87dafe5d80d61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb48761020714c9af71784852ffe324120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f86c488724c9586449e645695b1c37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba69f12c9207d1df21c561bc79526b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef53837e982cb7f4338aaab817a681123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc1e81476cbedb4c7eba88e33bc09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c9acbcc8c5fd2c7bc3f732f338d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783d8f887356605bd688fb1f8f83009126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81f85c3ce8f750c961de896b194181127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fbe836735cf3594a71f040164b611128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d93d2b7a800a53deb9a96246fab47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5167b572ae320aab3d0ffb7449daa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbcadf4de575402ea330c8df998a81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d60b61273cca51b11454bd3dbe9b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ce77d97dc5067e1249e3982a6209d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e96ed434965803d5dfffa5f024a84c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66b21a67886c6d33a4edfa4f0cb9a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24e0d33393288e3f0dad94af7090af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9212ec9a0484bb0eba0248cc0e6c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840e817456164c66a99b913bac13a58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde5dc93ffedd6cd50e4c3281fea67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf2bce9565021bedfe54738c650aca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6611dca031121426aceba4acd69f97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f93fc95f880c13a05e22b62b2a0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8392306123a699ab48124e060e58cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955a07038997e14821d19c98f34c9f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13463fa4dd4e44721cac506d5ba1061e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9e29f2fbcfaf3eb652d985b4571cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78054d7ef19f7bd80999e3d0a8102a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7f5da01ac49780db5fa701d4bcff8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f941d1fe45de14e9cc9176320a0940149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398131a33c18a94df017e98b8c2ec228150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040383a0c2b1d34bc392c9d50880dc36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd46cda6a46baa3fc4bbe2071ec437152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0561e8caf3e63ed639e6082bf82fa48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d889920b961115dddba32e7bdd151cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb442229a9634e2d98d80c578e9d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0603358c9c65f1470aa4837e4acab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891295600e9fecc534d67cfc3cbe32e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d50b1b4eec5a345078aa9302be1b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149831e4fa0b8f6e7da01beec15647159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51527b4341f2e2331ff11ed620e50fa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ac2d135147adaf853607cb7cd604161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d94baf9cca48f97877ed1bc10c027162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f3dcfed612810e70666c1d4e1d2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef330ea5659d4412d7651a8923e0e8dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6aa30c1a03bb2804ba54b3451f97f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09394d825c21db448bf518ef155605b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b06278fa55484392b68e9eec3844167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e19ebdda91e6cbd14da3067a64732e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da381ec5bc7f37e959ee21cde6a143169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514a51173372f5f93d18b25a980e718170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4396c4a18d682e207f9929144fcba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751fdd2f0709da570a3c0ce8b6e5335172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1c28dc8d26f2bf6a5cbcdb80a1113173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0e2e543817c185638ed1d6b9df750174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448f1d68a66d361976c0eb48e6799c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436b0054becae6f120075817a8626f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254b06bd2e3e27574128fde6e8e53d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4943050d2f5dde501d08bb3b8967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc66e5352001354032bb26c106d41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd52315c3bc37fcc5bae64d8faca7b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08856a6c72212918b6d54c9cef772014181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e13e6ef995f94ba02d0f07b7e8c2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b2d8bbc1682fe2c658f353fa32b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4df0811a38bf14211e9e4964a0968184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4238d51960e34e04ae6627b87dae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9b55ecad673ad69a11bc62b191cb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013162bf7edd1044fa7093f71f9dc362187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb96389d1060eaec98fc52218a89f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fcef94030f0c5a7fd992330093eb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c429c6310becbdd186d4b2f748c660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1c4c594b84db4f398633cbb1520b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a0dd2bd158f9c40dee163621a1a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96170b834a1b1618fd395984bea77ba6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab7268c99e21466d45a2e9d957999f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee5f04ac1448e84fa8e1d99ddfa81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c37ba95a1b9bf59b9d77c1c5be2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3622cb3515f0af5c3d4faef81207ff8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd78db625aefa3e32dcdb14b66f8e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740250885d8f783c1375be8e4610399199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a236398ec3358158bb5115b081367200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db1b4033d80bccdd308474db11ef0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7321f52744889049236bbcd48db6ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70da3f94583a2280c69418ddf098c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9682e64284aa39c92fca525354b607204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d768c19d4ae9c5e7ac6965422b32708205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09fa5707012f14eb64ffb6fbb86f6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0fb3761dd30d05e48967e1fac271f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efdea073037279f198c7881656ec05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87ac76c4174f4ab93b2eba261677f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37820ab184a06d4206de220be80cdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d8d0ec62c1d312681784120d0fa57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190d615923ae1bfdb76bbbbbfa1e2e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487bac5abdb4eb4c953c9d6b124a902213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e4d618baefbaa9dfb7a7f4c62da08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d69a5349d647ca4e77c9f087b404ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aa73f8b5aac207ce0ba832cf7f056216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d906d6be0152aacdb6087965bfa8a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ecc3ba9f686780dfd9d644c3a391b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451607798d5feedc387726b744a50086219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>