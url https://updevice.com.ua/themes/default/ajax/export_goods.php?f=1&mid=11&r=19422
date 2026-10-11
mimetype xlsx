--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a05c7b05255b8318b912846e5c601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa16771f0708cc75512c11cd7278c032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b8612191e51ca924e6efeefd767193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041304d6d7254e407b734c268b5617c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9e34c55154f983e82d04a4d5612cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e6ab78890e9ffc316c94cd5ba3d146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6acd3aeea8b479354f60501a17057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3d4176a59aded8500384a29c03ffc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc54c70e7a5af5d2f8e8e38ccc5e9ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288176e5712f9810f8d30a56999a75ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbea16d3967db9a99f891a75ec0bc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc8b79aea53055f60bd7b92749e1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1733ed7520911ff3c73080e55b2ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe6baf2168e38da6d31d04f832c7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92044e5283930e0716db6e5e60f1ff4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c5a402b6d21158d7646a0825a403916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982517207b0a2fc8fbc90d6d6b8fe9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4c8b2d2b34d8c7bd836161690fe9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d089c1ddd232e30ea1e2f3164432119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ed741c2cb1e496660e287f4ac9c0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12eeb78d8df88190baad7bdeb5058b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839321e91ae15127d3f37b66ab237d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b621431d14931e6284b6da683430b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb233b69382af1b4ef62520a3b6f19624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa386a03473781802edf1dfe3ff2c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61a0437be77e8c7e178aba1b48f13c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49231d6f878d8fc8c65914ea64240f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c7b72ce3570376be846028c0ff4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444d0a4968d970c843aaa65b1aa7c6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b9527d3e27c942273b119127cabe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cadfe59e4ed03c934a4bbcc8ec960131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e849b0f8cab6681a549e6ef9807432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369af40077e73c5b4844a17a351e35a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143955b77e7b9d2e101f16c1724bf4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f4a2c2a22b1c4b588b7e6432b1c9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2988299832f49ba5b00bc27fcfe34dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17584fb3e6d8a5e98ef2112c8c18f8a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209174b43247f4d114f5519069ff9fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f567a23ef89afdaed5a085757acf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f0ab8ea60f652f2556ad40cf697940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b6654714fce05ab522d23a93942641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0b48a12d4fd161c3019e426d702ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be9e02761d65956988a1a79e5fed943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286beb6b84b5a5787b2686f232a048744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96fd9b55cea7207fe9d1cb9256a5d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddeb7c67b22656e98c6c766169311646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996af6a043df0a7132780e9b074408f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88ed7db970cc73235fbde0bcddcfa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802eb1e3091290464ebb3919a82ec2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac50a8580021b572cf55acf2b24a2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c467f28a6431e29ca50c873f76cee751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352053edaa8d49c53f92e7c6723fe152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e961f4891fde6d3b05732de9f5dcd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc669b2a6917d81b9bdc2cb474f1594c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a332c8a2489ae6b58577638ca203655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a7d44117d1690647551ff257a52c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1ee8723e227eee70ba6c8281326d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f4984e3e55f337079bcf95cff0dfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceade8bdbdd45380138125d22f97e5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388450f89f34e95ffd015ba7f3a6382b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286ca67ae2fe03c82cd403d715528a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd88c5d19c84a49c51172ccba8872962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fd77f6eb78f62091a8dd8e585fcb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584390b8291ffc58e698b60b2b0346264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5112707a84e926ee7a64ff1ccb7abd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd83a56740c1e0100093018572f5d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e284398b76b91bbf81725e0584e9dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842de9c79809a2db649a8126309438268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bcede369a38d8135aa5aaae86cd7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897786b0b89d9cb312fd7a2ffee503170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5ebb4a575fdde912b55a5ece1a60171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a132698ec8b052f90619416dafb9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35e50d3926ab7126f0a60644137c0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a803606a0522ec6e58035e2045d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a1af7cc2d562e7120c9e31a0933075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10f9b57a4abc8099168c6dc5573d2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718800e347eac02eb3d5371b1fba4ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129121a2f937b5177c8598d915cdf4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42e35b921a42698e1ea31c504fb19379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637f082246d4dfbf59f84ac65637cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575fb6298322d13ec7ba0686d03728d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8484766bf4febbf811f83350f0e97482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e5598a4e476423506dfcb88acfc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefed8f857557562cb805a923e8d7b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d01392b796cb91182898030bf5302485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e300745df47a1b994c2983113e2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd467694442fb9803d7b7d99abf17887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc884234db245ab6c5a320eb81c81e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d86c3b15f74d850541e35a87f9bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1827e75ba13e5a73d2ff9e73059506190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72716129db1ce17595ae5fcde49ed591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a72876a3afcd809b7d48f3adf33d2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905770cff1f622cfcb4cbfc536e642d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6644be277173b3e87a1f1e036d74e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba909fd15a0b8bda37dbbf2dac105a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2827acf55e0026effd5b05683cfb24c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec1290a9ba6e1a7c167efe2933f9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4eb14d9db6968b59e4a97fa9569f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c499be226b75781d3aa1ea92f39d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9654c5c3fc5c6f07862fa43d917f221100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb75a9628dd26f4f091bd538c8249c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b48344b345b96db4b80f3bfae9d7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1619e7f44d23bcef1de54a16b340b71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8f715f6aae191f0d7c70cf9859ee5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd04eac879fb879170dbfa35199f18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ab5d9d4f20de567c9cc049506055106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25881141a9c4f4016f3546fe0c8b5848107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da9e3b78d0f1e75981285da746692b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc99b2234362ea36d474b510a97910109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f90204c6443d947021ae60b9e4405110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5af257d4a63afa26f724d6df0acde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c3a321673277b2a921dcc87353355112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc45baee03ced1cddd11cbd995f387113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ef3f42e0edef4c004b2fa8cbb64b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7268e7924c7c95ca4cfb6aaf063cda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e364e44a39adec6006aa8d4590d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaedbf5f6c27657e1e6b956eeb388c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bfa00d02d663855dcd79aa270f66b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3346d0cd9f25d6fa3a1e1a3a62d236119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026123575f6b3de8db7efc839862d36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef108f3b4e23bc33f54755f896cc8b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d18fa0ef4c97cd59085daf289bc20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e522dbb91406701c0ffec893a15af1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cd0a4e6fe041e9c569f8c1e819362124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4b2dbc7963d2cdd6b65b5d7def8df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa758bf9f7e48202f63b2e7910380f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69d9d9f0ed8d17da89298442b90abf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e62a1198e64946c6880cebd1fb11b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf1b7d1ca066cdaeabdcebd18ff11c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11c6b004bfc120a6a2b570171d5fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cddae18f88d04e39754e286960443e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8ebeaade5f238ef1449bc95145c1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e4df6908c84811c8a0256f416d5b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bbc9800b796a097f93f083a89eef6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83860f1aac4ff528819f9013ad6c253135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91307004e2ef34218e3a66d7816e3a9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b342b74761f1b29466d3bcc41355bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ff71f94223b45ad14df5452e6020a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c815502a60ce69eda22ec6c288137139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb79787ff54830068af500a86dcb54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b899923a48c7c3f3ac4bbea8efc88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d967c07cdd53fe58127b2f3a9366c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1f7844aaf7214fa88d17b8426ed48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c41a3b12f77468e86000cae37d4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d37e6b116d989300eae27a14f817b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175be6bdca67242be3cf97060c5e8cc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f9f2c670931fd2cad91d8909462d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a13d20e10b28aa33ce9a5cf0a82929148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f61adedb17b70d41926ce870fb3e52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e10592fe59dbf24d098c7a3928e295150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18678d7cab72bac2deb802e1978208151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a61c4c637c7026539b956e46aeb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731dc679d8617df972eb2f234e96a43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea608b8b7ef764f90e2b74efc8f4abce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bcddd634cbefe6aab830987e64d35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512445bb78aacc231a507f3a184bad1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffe9df126569c4b8b91812215e1377157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee804b2e68b6eeb611a9431dd95ea31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc03b9cacd35a647c765bc6c31b690159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589d142268cd838f6deb8209a58cdd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6826ea2bf1ef03bba715b06872bd153161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768477d4fb2229c07326ac81e517c3b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e6ce92640f52dad5b3f706128d8d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aba3a5f6fab570871dfc06f58ad0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7617cd1c1f9b7c2c42cb0b8835c1c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47994e60ae87a1f4a92868a6646856166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23809bb621a4e56159f68badc3989a8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78b2c173c92f7edaf1c88831d0b711168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ddd12ef4a47a94bb9194d2b57bbb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0709a1016362decde5177527eaf13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ecb896f42e3a1035459c47dc04c36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67780255cbe76b934e62e23dda4c59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631567d859d8634d40d6a4b8a9bab16b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bf97dc06aff7f7e7a201a4bd6776d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f1e263603a2b82b5ccd2c1cd423e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe44795e68778eb0e1122e5277b58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3d6d99089379f60391ccaeff0708a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7feaa79ce6ed16f9027fe2752fb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af116ebc3e47cbba55e45cc5ba8e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576f28c0a79bad2021faac82ee44d54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1c22166452185d917ce47ec7a07da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bdd783454ada890acbff93bec0ab0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5c42028bedb2135c25caef39b87a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920e7487caf469b48f93e139e5e0d59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7079c8b9fca75b2024ad4a22a9e5cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c70ae3b4797d840d6f8d92a9aa06dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70d3edda3516871770d05175859ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc04a454e637f9a01c3ba59a5c276188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a2e8ef70b393547ba1d179be519d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203928e9a1f96d350c01e05aa5866a3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af486b00afed0807be6f57510720f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b12a15836c19a75f2b1032f374408192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8246ac6e449e2ed9c763dab89407ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7c52ad03d4305ed77357589792d33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440de385cce065e50ddb475478f61c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a721c1c8a948cd9ffdf8a8e11a50b4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc7ab1c74595bcc786d35e8e9c1c0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810be698fe2390f7a3c2fa5645adc52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda941b8d80a3f6caaffbe0a2107216199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c4552cd57060ca2c1746de12d1c87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ff123a15782c0b1723e0f852e570201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dfef81bb56a8a5e18a145a3d444ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e24c95a7c8515af07d259bc8c4c814203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c3407450c444f50106c47a1b4af74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe89624d01272c56de9711607a7bcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e45b85280876959b08ab9751f710b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09543d1e9b79c87661b36769c7567d7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc50ce5d786a2f2e7c6cccc3e688f53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553c59cbce9bedf7aec1194ab86b29b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fa4773a12d5cb9eb4b223277c2704210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1070719f0819d170dbf8dfadac6a758211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fc1e8ad52ba7697be4f344f5bec70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e83706adf0fa464d5671f13e21f63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcce50137e1487c357e34a8380b15fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee1399aa7eaa9023a122755de39b84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96120411df0f23937a2d39ece052c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624478bfc6321a9c73724ca1b5f2a58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e2176322af14fa09ccf018d1424a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c457c809fe2b65bc03c543b50008b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf987ff5d2acdba71f353ae5651601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2fb28c394958a1d95122f73876baf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5b937a8cdaf3117e23411233509533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a93c0b654b3c5d8467cfc91944ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171faee4e69bee3cad7e43a79a138ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dad6b372f9f22f31c1ebf2a5f0b4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112a5a79f988fc1d0b3691f70e9c9ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05eff1da57417e83f18473fc594a678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6f558331ae8a93d4b02580a2d19949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42f93ffa85b3bf4d6cc55a0591299710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500f740f675c8c5d2c393bead42c0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91850cffd279bb744b299a60146c6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31005f32453f6316e8a341aef2013c2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841809b62a9fc945a2b65ca71f4348a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c29d7ea349bbd6e1fe530e4e94599115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0cca90063e617f1b80cf6f4ecced716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc6477a0584e2dd285a72fac51934817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd2dab21d713ecc65da2923c7ddad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1afc1e46752a923b8c9cb83ba7e6cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eaf49a44bc90f6811860d986b442620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bffa36d05e6009af6c546c87cb574f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dce6b3eee12eea3c15571435c13f0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c86fb8ce0e73c5535ab3c8313345ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba2f83f6b16b11d7a8e3de332abae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b9bc369680d9ca53365b60e9f909e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a91bcba37cac2c793ab2d58cdeb28426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c8851bf9f327d3ea34fb34b933dcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8359eb7644a6f14afb87e8ef9e071b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e846c12a1d73f4fb6d47252981054a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3039f68f92540aa635619a0e48ea5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c55e794d4c0577111cfde16d472db331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f1223d47c9da3083a1c4823e6126432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ea878de664b06feb85de1efba82433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcec2e84fa6f16c88e27b731ffbd81d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a6bbe1e0d0d45d91df8f252655e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb5359059065cc3ab3dae2170682ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb617d0a5dd1e09ec0831fa20d3b9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759746444bf60a109a2116651b9bfd1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c885ee30ad1f9111031986a6ea4b7b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143032b8fd96b33762efa6a91c0ae08140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6dc010f4a5f192252745c81912d1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33c08947e778c901db0727381c8bc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b784eaad72f618cc3864df72946e0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2961c5f204cb752fb3c3094813f64844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e9745c47d427330418391c6039c5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56187fc549d2fecff94f4ef6eda97cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91808da31539bad0cbe984eaf5a579ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c3b5899f01a0e5f0f6c7bfaaced5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d636e1c3dead2d5eb7215d2967622549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b0753b7d401ba037470382bb059f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369579550b5e84abb6ba9e19f669adc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2a265cfc02f30220bdf268e7bb43f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38409503f5ab190b2034e2a7be2e441053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208d5b3391904c9ce81f69f47d4db154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44fb1788cc3ec357f9f87048acaa2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a5c4d4e633f0155fd4135a653c4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de705a96026be4a224d72cf48acf03657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc465efae04ba4ec7f755571cbc4301958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfe2799ae54e646b313a1445dac4fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed97e19bceb17d050740d807d7ec67760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72663a9fa84a47d14d7d3a01d40bc00161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8e7d2a73dd9ad833d2cb09c05683b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2d7b3d769ac38b09cd3c4e23785fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39be3a9742e26e4ebcf39b466b6d7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b447f47255457aeb48c4396748237165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3087defc97938cd401d1f0a281326966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c49177bce4326aeb9a14a341530b0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763bab4db006be1f63ca91c8c7add468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a50fcda1cb83dd6c24ba445f52d1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238bce1fb195de109d4439a3a1cb0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b237e28ddfb3f7f3a147b85d0f351871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cbce4b10892e8cf755e08e56f7a9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538db505d08fd9429d83026a1e8b04173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c408583002717cd93950eb8a5131074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db2b076f91c2e9e7376187c0ac647f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e268603634d5cf6c843e4066bede76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5773590d631beaedf86bc6863e98a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63e9e438ba8ff08a498fe83e8b804678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd651b29dc6c8a839b13f077627ed479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7503eef2567179c1e18c09015804480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897af9813682ee975f201aa7a3361381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071d79622bf3b8b4afa59cad49bf00682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e310bb169bd9ef212ae26077bd2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29607011d7a948cfa3f54a5e7813d4de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60ab5a84fd9c46bfda63c5b95f90385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f5caeba02d72f834c513718e1cc8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70acdab00381b25f3a3f1a2588b92787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdf1d99705dfb31e5d0c14b2624a1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b600c0e9aee77ee87068bb1ad3630589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbcd1175543b679c4e518921ebdcb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703840a0803ea37f1b0c7abb4c6c8f9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea246cb2b305ef502dacb9ef83d6a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182bf4668bebb4602f5965bd5c65bd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b4b45217d0c0eb0e96ab2dd6864e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1769ad7d20293e250b449c6dce3b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56380c73cedd2107da13fca6e4a5cb8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aed306545e13234db35766ef99277897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c67ac1b35b4027a6acaef43e5b7bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a354eab317280ebfd466d0b460ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf13b53f489ed953080208f5c1e73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725016fe7ea4328d19f75db06c48ca6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667350191bbe8523c2fc86e15bafb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001d5f570614c1b979e733ec697ef58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb389ce570303fdc571dac735fbd1a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ebb0b7c121bb2b24bb38ad64de88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e334b4f49e576980e603f5743dda3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8077562c395d2234c631c4e151f4ca1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30c182b48eb1a148ea3dc29f5c5b7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf85ba3d8828b249e8191928b376e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df81cf686a69e7ee9958279b96d02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762a1fb5450abcf44c94e69c279f9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5365f5ace93c175552e19f9771274d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83ca343f28a5a0aabf804f5da12ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d6ce6ec82d09b23ba3afa3cd1120d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65529278021a94220b9c9fc9193a2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea045076246030660d9a6be57f49e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd66a95f2d1ff37cba96918b04f9dcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe300e5d8bdb3c26655b56ec5fd3760118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321bb194a28dbd53cdaa196abce692a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a28684b2df50088e53973781b719c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e551983b304ed2efde19c4a3adb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ce9cb932ec67121b5433fb7897f0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a3205cadd094d0cc64bed6b68fbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625104c9e7ae89b6532bb0b27343e0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc30d6c3447da7560ee74cd30bdfea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69669ae3f6d7d3dc13057a0782ba11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d11ef707d7160d3e67909293a864ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983210fee6771cc6b9eb0884535b163128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38a5a368686d2c3a937c833dd78122129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b25db2c31e759bf8ccfec71bd7dd51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01b2573bb0ae81d44e1224f30a0b81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8211492b1dce56e6087936d5093aab3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d6b8eb5fd7c55a6f7127b4249459b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59456254af98ab8c42ca811f0c1a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cfcb14044fce1bd7d9b5d833eb6d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30877a7b653dae879ed0a19d504dcc5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca9756858526690a8a01b066f8748137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f56b098ec99f292fbf0c776ae9920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d48577995d37e66772f569e24ff995139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa46a87dd270ffe1c06e57142e2a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890becd3e752297638914b6347d819141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892014dfc728e0581e73cdc3c3aa861142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f91340c8ee60477842327a01f7880143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb9f8a45dca833f91948c68a5e655e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57946dbc7458ba77c83013bd2405a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a71e4096ff1c2706d99b3a124dbc22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a916b23bd0e803272f67e13f9e3bb47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b0180d5c045a6025c725c70e80ae9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4db2c5b5844274bf24b08ec03ca5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5b4de6a6bd54240eab551f7a919ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd21e2636dfdf21e0be63b9f25addda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086143273b155d24b6d0fc748e3a3bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2133346e3da73ad16c4b3f378d052153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0254eae3e0952e06bf6ee3f85d60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6e210a0b51fece160aa78bd6b0122155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00c548fabe3251ab582a59e6b560e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1f19ec53a8dd8c9a5dd3c83978581157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c04d54e8c70d9b9d3adb8f2baf397158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128b6087f0ed4248fa93c534ab0056159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d45ec3cdf550ae9f163f8d5580932160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f810fb09d039cf555b35059f4f5330161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642e58af5141ae25604b839dbcea226162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ccdb1da7213cde3776e3b0571459e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea108b435eb75f38a68e5bc03460f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9cf82843af574701c9997024b2f42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e0aeb4f19f5e01766bd5b556a4bad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178e065bf2c014ff1d71a2aff5e2005167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf58080414297bc5e08ad0b7d23307168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d108503d143c654e9325d53225de0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba13a34ce22630ae00495a1ce2d7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d56f57b8d5471d93aa7ae6bd1c50e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171803b5a1baa5bab587e00098ac62d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4be7ce8a8a932da1c72bd4e164652173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8983ac6575edb99693d5807356ab9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56f226b4944856b026bff2c9be285a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4801183d42eb9ff3537ca885a6bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf1e29d61e41049d58aa68ed6f96ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104f8d226abdc045188573cc40b6ed2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ec8ef4a6ecb70de9266afd770604179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62855a7cb97c077ecc5ada96cfa1ab1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599866de3849deaafd476ae9848e76a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78501834c7cb9a562d21ba660eaad27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac3a96830538d1c39f9f1f81a72214183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd2c44cd140cf0edbfdf3afa9cde97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437ec46e593b3eba93adc1b61beef32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d091a4c4f420869b58ef4d77494d6e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26cd630e1081009a30ddab7aaf7607187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6bb651ac476e44c0504bd64a795cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfef6012c7085b89739775e170b417189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba29c1f5cc3e8e92502277da21ea5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2206c56eaaae1c8e0490214b5aa05d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058275f8072b6c81c69b225972d8d51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f021f189981f7251da2df7862f6e0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c71c1dcbd2b8a57c48acb14de1cefd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8eedf4ef44a6171db8d3664917c97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faa9ac8699f021e335bad06e1fcfdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35dc07cb422a3b8b0fe22d23c88212197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460efadb9c8159758d8226066102e80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf4ecabbf3a8648da6bacc6b12497199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7264c030035af099b122563aedc710200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10350b704cd3423b7b60411ff1f6f2d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab919147b2e4b8ce2e7545c61803b48f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bda9b7696df5401bbffad7c547b7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82799dde9e5b08af54d6da1e54be18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec64ad29c06921b6945a8f4a261b84c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140ce96f354d56b6441b930c2d2f692206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08083c7f7586d2532efbeced8a537401207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17f8c2f46d387a5a465deddd98df22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f3f922262c0a30e9c320b82b82972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603994486a67490279050e02f9421a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc760e0906a9e72d06a81cd125f4ac43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aaf40385764900cb6f691fe907520212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ab39b77d6ff6c2dfe8aead7941e7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8235975670ae4e3423ee4e1298672214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b59fdde836812f785fe473d1c7b18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3d6c860d541d6124fc9116c757c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925829d1800cd13c47da65b6bcfa9f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135052dd368bca7bf9d41dc0196f2bae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd51de6ab6a84c96944408203c532a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>